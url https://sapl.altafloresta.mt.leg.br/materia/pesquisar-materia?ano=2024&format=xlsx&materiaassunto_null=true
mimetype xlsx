--- v1 (2026-03-16)
+++ v2 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6912" uniqueCount="3049">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6912" uniqueCount="3050">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -6292,50 +6292,53 @@
     <t>1357</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1357/indicacao_n_327_-_2024_-_ods_-_ind._realizacao_de_certame_licitatorio_previlegiando_empresas_locais.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal, após apreciação e concordância do Soberano Plenário, com o propósito de contribuir para o fortalecimento da economia local e o desenvolvimento sustentável de nossa região, a adoção de medidas que incentivem a participação de empresas e fornecedores locais em processos licitatórios promovidos pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Secretário de Cidade Valdiney Martins a necessidade urgente de limpeza das calhas da rodoviária municipal de Alta Floresta. A acumulação de sujeira e detritos nas calhas tem causado problemas a estrutura.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1361/indicacao_n_329-_2024_-_asr_-_ind._ao_sec_de_dep._julio_campos_e.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta se subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao deputado Júlio Campos, com cópia à Prefeitura Municipal a necessidade de execução da construção da ponte na rodovia MT 325 próximo à Comunidade Rural Sol Nascente, com a maior brevidade possível, em virtude da quantidade de acidentes ocorridos.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretária Municipal de Infraestrutura a necessidade Imediata  de realizar a recuperação urgente da ponte na Comunidade monte alegre (pedra do índio).</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria de infraestrutura, a necessidade de Pavimentação Asfáltica e limpeza da Rua P6, Jardim Perimetral em frente às chácaras 1, 2, 3, 4 e 5.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
@@ -9681,51 +9684,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/680/pl_001-2024-_ods_bps_dls_fas_e_mrm_revoga_art_7o_da_lei_2.885-20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/682/pl_002-2024-_mesa_diretora_-_altera_disp_lei_1.957-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/683/pl_003-2024-_mesa_diretora_-_revisao_geral_anual_rga_exerc._2023-servidores..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/694/pl_004-2024_-_declaracao_de_utilidade_publica_assispen-af.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/695/pl_005-2024_-_declaracao_de_utilidade_publica_o_morhan.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/737/pl_006-2024_-_declaracao_de_utilidade_publica_o_moto_clube_roda_presa_280_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/743/pl_007-2024_-_declaracao_de_util_pub_a_ass_com_do_jardim_panorama.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/762/pl_008-2024_-_declaracao_de_utilidade_publica_a_associacao_de_moradores_da_comunidade_rural_getsemani.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/765/pl_009-2024-_fas_lks_rls_jvn_e_bps_altera_dispositivos_da_lei_2.896-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/822/pl_010-2024_-_fas_-_acrescenta_dispositivos_na_lei_2.826-2023_-_denominacao_vias_ipiranga.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/823/pl_011-2024_-_csj_-__dec_de_util_pub__aftkd_-_associacao_af_de_t.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/830/pl_012-2024-_mrm_altera_dispositivos_da_lei_111-86.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/849/pl_013-2024-_csj_e_mrm_-_denomina_dirceu_kynast_campo_sintetico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/850/pl_014-2024_-_ods_-_denominacao_vias_publicas_do_loteamento_resi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/866/pl_015-2024_-_rls_lks_-_dec_de_util_pub__a_associacao_comunitaria_rural_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/896/pl_016-2024_-_dls_-_denominacao_vias_publicas_do_loteamento_resi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/899/pl_017-2024-_dptc_-_dia_da_biblia_e_inclui_no_calendario.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/911/pl_018-2024-dptc_-_estabelece_e_regulamenta_vacinacao_contra_o_h.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/932/pl_019-2024-_jvn-_revoga_lei_municipal_2.702-2022_e_represtina_a_2.453-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/915/pl_020-2024-_dptc_-_doacao_de_cabelo_para_pessoas_com_cancer.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/954/proj.lei.n.021.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/955/proj.lei.n.022.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/965/pl_023-2024_-_dptc_-banca_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/966/pl_024-2024_-_dptc_-_distribuicao_gratuita_de_repelentes.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/968/pl_025-2024_-_dptc_-_visao_nota_10.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/960/pl_026-2024_-_jvn_csj_mrm_fas_dptc_dls_-_acresce__2o__e___recla.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/985/pl_027-2024_-_fit_-_copa_kayoko_tanaka_de_handebol.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1040/pl_028-2024_-_fit_-_instituii_campanha_junho_verde.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1069/pl_029-2024_-_dls_-_acrecesnta_dispositivo_da_lei_2.749-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1136/proj.lei.n.030.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1159/pl_031-2024_-_mrm_-_reconhece_copa_trairao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1187/pl_032-2024-_ods_acrescenta__unico_ao_art._4o_modif_9o_caput_da.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1188/pl_033-2024-_mrm_-_reconhece_e_inclui_malha_viaria_estradas_do_v.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_034-2024_-_csj_-_decl_de_util__pub_associacao_altaflorestense.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1250/pl_035-2024_-_jvn_-_dec_de_util_pub__a_associacao_de_handebol.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1251/pl_036-2024_-_jvn_-_decl_de_util__pub_associacao_de_basquete_alt.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1289/pl_037-2024_-_rls__altera_lei_no_1983-2012_malha_viaria_estrela.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1428/pl_038-2024_-_fas__proibicao_do_uso_de_celular_em_sala_de_aula.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1436/aacc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1466/pl_040-2024_-_fit_-_declaracao_de_utilidade_publica_do_grupo_okavango_capoeira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1472/pl_041-2024_-_fit_-_declaracao_de_utilidade_publica_a_associacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1483/pl_043-2024_-_ods_-_declaracao_de_utilidade_publica_clube_de_aeromodelismo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1525/pl_044-2024_-_dls_-_declaracao_de_utilidade_publica_liga_matogro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1526/pl_045-2024_-_dls_-_acrescenta_dispositivos_na_lei_2.826-2023_-_denominacao_vias_europa_e_ipiranga.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1527/pl_046-2024_-_ods_e_dpt_-_declaracao_de_utilidade_publica_sociedade_hoasqueira_beneficente_divino_criador.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1528/pl_047-2024_-_ods_-_declaracao_de_utilidade_publica_-_floresta_off_road_4x4.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_-_2281_-_adequacao_do_ppa.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_n_2.282-2024_-__loteamento_de_chacaras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/665/oficio_n_021-2024_-_pl_2.283-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_lei_n_2.284-2024_-_adequacao_ppa..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei_n_2.285-2024_-__rga_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_de_lei_n_2.286-2024_-_convenio_ager-sinop.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_n_2.287-2024_-_-_superavit_financeiro_-_ipreaf.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_no_2.288-2024_-_readequacao_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_-_2289_-_superavit_financeiro_-_pmaf.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/720/projeto_de_lei_-_2290_-_clube_floresta_de_volei_-_complementacao_do_repasse_de_valor_para_super_lig.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_no_2.291_-_altera_disp_lei_2.734-2022_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/806/proj.lei.n.2.292.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/807/projeto_de_lei_-_2293_-_enfermagem_atualizado.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/805/proj.lri.n.2.294.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/808/projeto_de_lei_-_2295_-_habitacao_popular.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/817/projeto_de_lei_n_2.296-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_lei_-_2297_-_associacao_comunitaria_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/868/projeto_de_lei_-_2298_-_associacao_dos_servidores_do_sistema_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/900/projeto_de_lei_-_2299_-_altera_lei_2.808-2023.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/901/projeto_de_lei_-_2300_-_dispoe_sobre_a_abertura_de_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/902/proj.lei.n.2.301.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/903/projeto_de_lei_-_2302_-_altera_lei_2771-2023_-_estatuto_da_educacao.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/933/projeto_de_lei_-_2303_-_protocolo_de_intencoes_do_consorcio_inte.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/957/proj.lei.n.2.304.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_n_2.305-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1010/proj.lei.n.2.306.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_-_2307_-_refis.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_-_2308_-_perimetro_urbano_descontinuo_-_aterro_sanitario.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1017/projeto_de_lei_n_2.309-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_-_2310_-_loteamento_de_chacaras.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_-_2311_-_refis.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1196/projeto_de_lei_-_2312-2024_-_permuta_de_imoveis-com_anexo...pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1233/projeto_de_lei_-_2313_-_altera_aliquota_de_contribuicao_patronal.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1240/projeto_de_lei_n_2.314-2024-ldo_-_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1272/projeto_de_lei_n_2.315-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1297/proj.lei.n.2.316.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1348/proj.lei.n.2.317.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_de_lei_-_2318-2024_loa_-_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1467/projeto_de_lei_2.319-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1468/projeto_de_lei_-_2320_-_dispoe_sobre_a_criacao_do_fundo_municipa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1469/proj.lei.n.2.321.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1541/projeto_de_lei_-_2322_-_autoriza_adesao_ao_programa_de_cirurgias.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1542/projeto_de_lei_-_2323_-_convenio_com_municipio_de_paranaita.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_decreto_legislativo_no__001-2024_-_vereadores_-_premi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/848/projeto_de_decreto_legislativo_no__002-2024_-_vereadores_-_comenda_ariosto_da_riva_edicao_2024_personalidades_q_especifica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_decreto_legislativo_no__003-2024_-_ods_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1018/projeto_de_decreto_legislativo_no__004-2024_-_fas-_titulo_cidada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1347/projeto_de_decreto_legislativo_no__005-2024_comissao_de_fiscalizacao_-_dispoe_sobre_as_contas_gov_pref_af_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1377/projeto_de_decreto_legislativo_no__006-2024_-_fit_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1387/projeto_de_decreto_legislativo_no__007-2024_-_dpt-_titulo_cidada.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1389/projeto_de_decreto_legislativo_no__009-2024_-_rls_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1390/projeto_de_decreto_legislativo_no__010-2024_-_lks_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1391/projeto_de_decreto_legislativo_no__011-2024_-_asr_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1392/projeto_de_decreto_legislativo_no__012-2024_-_dptc_-_titulo_cida.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1393/projeto_de_decreto_legislativo_no__013-2024_-_mrm_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1394/projeto_de_decreto_legislativo_no__014-2024_-_csj_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1402/projeto_de_decreto_legislativo_no__015-2024_-_jvn_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1403/projeto_de_decreto_legislativo_no__016-2024_-_bps_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/684/projeto_de_resolucao_no_001-2024-__altera_resolucao__no_194-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/825/projeto_de_resolucao_no_002-2024-__mesa_e_demais_-_altera_resolucao__no_219-2023.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1484/projeto_de_resolucao_no_003-2024-__mesa__-_pequenas_compras.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/692/emenda_n_001-2024_-_fit_-_modificativa_e_aditiva_ao_pl_2.286-202.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/845/emenda_n_003-2024_-_mrm_e_fas_-_modificativa_ao_pl_012-2024_protoc_34-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1013/emenda_n_005-2024_-_fit_-__aditiva_ao_pl_2.304-2024__proc_55-202.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1038/emenda_n_006-2024_-_fit_-_modificativa_ao_pl_2.307-2024_protoc_6.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1067/emenda_n_007-2024_-_cpg_-__mod_ao_pl_2.306-2024__proc_68-2024_festival_de_quadrilhas_juninas_-_arraia_da_floresta.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1068/emenda_n_008-2024_-_cpg_-_supressiva_ao_pl_2.309-2024__proc_71-2024_associacao_de_moradores_do_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1131/emenda_n_009-2024_-_dptc_-_substitutiva_ao_pl_018-2024_protoc_48.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1132/emenda_n_010-2024_-_dptc_-_substitutiva_ao_pl_021-2024_protoc_52.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1133/emenda_n_011-2024_-_dptc_-_substitutiva_ao_pl_024-2024_protoc_62.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1134/emenda_n_012-2024_-_dptc_-_substitutiva_ao_pl_025-2024_protoc_64.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1135/emenda_n_013-2024_-_cljrf_-_modificativa_ao_pl_023-2024_protoc_61-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1197/emenda_n_014-2024_-_cpg_-__mod_ao_pl_2.310-2024__proc_74-2024_criterios_regularizacao_loteamentos_rurais.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1210/emenda_n_015-2024_-_bps_e_fit_-_mod_ao_pl_2.310-2024__proc_74-2024_criterios_regularizacao_loteamentos_rurais.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1252/emenda_n_016-2024_-_dls_-_aditiva_ao_pl_032-2024_protoc_80-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1256/emenda_n_017-2024_-_cpg_-__mod_ao_pl_030-2024__proc_76-2024_-_substituicao_de_sinais_por_musicas_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1295/emenda_n_018-2024_-_fit_-_modificativa_ao_pl_2.314-2024_-_ldo_20.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1296/emenda_n_019-2024_-_fit_-_modificativa_ao_pl_2.314-2024_-_ldo_20.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1312/emenda_n_020-2024_-_ods_-_aditiva_e_moficiativa_ao_pl_2.314-2023_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1486/emenda_n_021-2024_-_fit_-_modificativa_ao_pl_2.318-2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1487/emenda_n_022-2024_-_asr-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1488/emenda_n_023-2024_-_bps_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1489/emenda_n_024-2024_-_csj_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1490/emenda_n_025-2024_-_dls_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1491/emenda_n_026-2024_-_dpt_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1492/emenda_n_027-2024_-_dptc_-_impositiva_ao_pl_2.318-2024_-_loa_202.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1493/emenda_n_028-2024_-_fit_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1494/emenda_n_029-2024_-_fas_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1495/emenda_n_030-2024_-_jvn_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1496/emenda_n_031-2024_-_lks_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1497/emenda_n_032-2024_-_mrm_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1498/emenda_n_033-2024_-_ods_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1499/emenda_n_034-2024_-_rls_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1500/emenda_n_035-2024_-_comissao_de_fiscalizacao_-_modificativa_ao_p.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1452/emenda_n_036-2024_-_fit_-__aditiva_ao_pl_038-2024__proc_107-2024_proibicao_do_celular_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1501/emenda_n_037-2024_-_cfaeo_-_modificativa_ao_pl_2.318-2024_loa_20.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1502/emenda_n_038-2024_-_cfaeo_-_modificativa_ao_pl_2.318-2024_loa_20.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1503/emenda_n_039-2024_-_cfaeo_-_modificativa_ao_pl_2.318-2024_loa_20.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1520/emenda_n_040-2024_-_cfaeo_-_modificativa_ao_pl_2.318-2024_loa_2025_-_secret_educ_reforma_read_escolas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1521/emenda_n_041-2024_-_cfaeo_-_modificativa_ao_pl_2.318-2024_loa_2025_-_secret_educ_reforma_read_escolas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1522/emenda_n_042-2024_-_fit_-_substitutiva_ao_pl_042-2024_protoc_114.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/846/veto_n_001-2024_-_pl_065-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/847/veto_n_002-2024_-_pl_009-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1236/veto_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1234/veto_n_004-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1237/veto_n_005-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1238/veto_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1239/veto_n_007-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1273/veto_n_008-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1298/veto_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1114/parecer_131-_cljrf__-_proc_048-2024_-_pl_018-2024_-_estabelece_e.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1115/parecer_132-_cljrf__-_proc_052-2024_-_pl_021-2024_-_colo_para_ma.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1116/parecer_133-_cljrf__-_proc_062-2024_-_pl_024-2024_-_distribuicao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1117/parecer_134-_cljrf__-_proc_064-2024_-_pl_025-2024_-_visao_nota_1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/681/requerimento_n._001-2024_-_bps_dls_fas_mrm_ods-_requerem_tramita.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_n._002-2024_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/686/requerimento_n._003-2024_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/687/requerimento_n._004-2024_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_n._005-2024_-_csj-__requer_retirada_do_projeto_de_lei_no_2.284-2024_adequacao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/729/requerimento_n._006-2024_-_jvn-__requer_lista_de_empresa_que_pag_ocred_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/730/requerimento_n._007-2024_-_fas_rls_lks_e_dls_requer_informacoes_ocred_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/731/requerimento_n._008-2024_-dls_fas_lks_e_rls_-_lista_de_informaco_ocred_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_n._009-2024_-dls_-_compra_de_materiais_para_o_trans_ocred_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/733/requerimento_n._010-2024_-dls_-_notas_fiscais_dos_fogos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/757/requerimento_n._011-2024_-fit_-_extratos_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/758/requerimento_n._012-2024_-mrm_fas_bps_asr_e_dptc_-_requerem_t_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/759/requerimento_n._013-2024_-_fit_e__-_requerem_tramitacao_em_regim.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/760/requerimento_n._014-2024_-mrm_fas_bps_asr_e_dptc_-_requerem_t_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/761/requerimento_n._015-2024_-_bps_mrm_fas_lks_e_rls_-_requer_tramit_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/809/requerimento_n._017-2024_-dls_-_frota_da_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/763/requerimento_n._018-2024_-_csj_bps_asr_jvn_e_ods_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_008-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/766/requerimento_n._020-2024_-_fas_lks_rls_jvn_e_bps_requer_urgencia_especial_ao_pl_009-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/811/requerimento_n._021-2024_-_dls-_requer_informacoes_de_despesas_realizadas_na_festa_de_fim_de_ano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/812/requerimento_n._022-2024_-_vereadores_-_requer_urgencia_especial_ao_pdl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/820/requerimento_n._023-2024_-_mfpn_-_requer_informacoes_do_bairro_jardim_planalto2.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/832/requerimento_n._024-2024_-_csj_fas_asr_bps_e_ods_-_requer_tramit.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/833/requerimento_n._025-2024_-_mesa_diretora_e_demais_vers._requer_t.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/864/requerimento_n._028-2024_-_vereadores_-_requer_urgencia_especial_ao_pdl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/881/requerimento_n._029-2024_-_rls_lks_fas_bps_e_manoel_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/882/requerimento_n._030-2024-_dls_-_requer_retirada_de_tramitacao_pl.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/883/requerimento_n._031-2024-_dls_-_requer_retirada_de_tramitacao_pl.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/884/requerimento_n._032-2024_-_mrm_fas_dpt_asr_e_dptc_-_requer_tramitacao_em_regime_de_urgencia_especial_mocao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/909/requerimento_n._033-2024_-_dls_dpt_jvn_ods_e_mfpn_-_requer_tr.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/898/requerimento_n._034-2024_-_vereadores_-_governo_do_estado_medida.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/897/requerimento_n._035-2024_-_vereadores_subscritos-_requer_tramita.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/927/requerimento_n._036-2024_-_dls-_requer_informacoes_de_denuncias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/931/requerimento_n._037-2024_-_csj_-_requer_quais_os_planejamentos_u.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/935/requerimento_n._038-2024_-_dls-_requer_informacoes_diarias_prime.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/936/requerimento_n._039-2024-_cjs_-_requer_retirada_de_tramitacao_pl_2.294-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/961/requerimento_n._040-2024_-_jvn_csj_mrm_fas_dptc_dls_-_requer_tra.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1094/requerimento_n._041-2024_-_rls-_requer_anuencia_de_falta_da_sess.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1095/requerimento_n._042-2024_-_lks-_requer_anuencia_de_falta_da_sess.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1096/requerimento_n._043-2024_-_rls_-_requer_informacoes_sobre_a_obra.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1097/requerimento_n._044-2024_-_asr_-_requer_anuencia_de_falta_da_ses.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1098/requerimento_n._045-2024_-_dls_-_requer_pedidos_de_alvaras_de_construcoes_protocoladas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1099/requerimento_n._046-2024_-_dls_-_requer_contratos_de_publicidades_e_propagandas.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1100/requerimento_n._047-2024_-dls_-_informacoes_sobre_despesas_refer.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1101/requerimento_n._048-2024_-_fit_-_requer_solicitgacao_de_informac.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1102/requerimento_n._049-2024_-_fit_-_requer_solicitgacao_de_informacoes_sobre_a_malha_viaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_n._055-2024_-_jvn-fas-rls-_asr-ods_-_requer_tramitacao_em_regime_de_urgencia_especial_mocao_055-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1154/requerimento_n._056-2024_-_rls_-_requer_informacoes_sobre_a_proj.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1158/requerimento_n._057-2024_-_rls_e_lks_-_requer_projeto_e_planilha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1173/requerimento_n._058-2024-_fit_-_requer_vistas_pl_022-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1185/requerimento_n._059-2024_-_fit_-_requer_informacoes_gastos_x_arr.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1213/requerimento_n._060-2024_-_dls_-_requer_informacoe_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1214/requerimento_n._061-2024_-_dls_-_requer__informacoe_secretaria_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1215/requerimento_n._062-2024_-_dptc_-_requer_anuencia_de_falta_da_sessao_02-07-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1216/requerimento_n._063-2024_-_dls_-_requer_informacoe_nucleo_de_pesquisa_urbano.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1350/requerimento_n._064-2024_-_dptc_-_requer_anuencia_de_falta_da_sessao_13-07-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1352/requerimento_n._066-2024_-_dls_-_requer_informacoes_concessionaria_aguas_de_alta_floresta.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1386/requerimento_n._067-2024_-_dls_-_requer_informacoes_sobre_a_quan.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1395/requerimento_n._068-2024_-_mesa_diretora_-_requer_retificacao_qu.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1404/requerimento_n._076-2024_-_dls_-_requer_informacoes_sobre_a_creches_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1435/requerimento_n._078-2024_-_jvn_-_requer_copia_da_ata_de_reuniao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1458/requerimento_n._083-2024_-_dls_-_requer_informacoes_sobre_a_crec.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1485/requerimento_n._086-2024_-_mesa_diretora_-_requer_tramitacao_em.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1531/requerimento_n._090-2024_-_dls-fas-rls-lks-ods_-_requerem_tramitacao_em_regime_de_urgencia_especial_pl_044-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1532/requerimento_n._091-2024_-_dls-fas-rls-lks-ods_-_requerem_tramitacao_em_regime_de_urgencia_especial_pl_045-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1533/requerimento_n._092-2024_-_dpt-ods_-_requerem_tramitacao_em_regime_de_urgencia_especial_pl_046-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1534/requerimento_n._093-2024_-_dls-fas-rls-lks-ods_-_requerem_tramitacao_em_regime_de_urgencia_especial_pl_047-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/696/indicacao_n_001-_2024_-_csj_-_ind._ao_prefeito_e_educacao_projeto_piloto_pra_educacao_fisica_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_n_002-_2024_-_csj_-_ind._ao_prefeito_e_diretor_de_esporte_assesibilidade_de_cadeirantes_no_ginasio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/698/indicacao_n_003-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura_tapa_buracos_na_avenida_d.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/699/indicacao_n_004-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura_tapa_buracos_na_g_06.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_n_005-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura_instalacao_de_quebra_molas_na_perimetral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_n_006-_2024_-_dls_-_ind._ao_prefeito_e_cidade_placas_de_sinalizacao_na_rua_e-4..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/702/indicacao_n_007-_2024_-_lks_-_ind._ao_prefeito_e_saude_mobilia_para_a_casa_de_apoio_da_capital.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/703/indicacao_n_008-_2024_-_fit_-_ind._ao_sec._de_transito_faixa_de_pedestres_em_frente_na_escola_jardim_das_flores.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/704/indicacao_n_009-_2024_-_asr_-_ind._a_sec._de_cidade_e_dep._de_iluminacao_poda_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/705/indicacao_n_010-_2024_-_asr_-_ind._a_diretoria_de_transito_quebra_molas_na_rua_h-6.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/706/indicacao_n_011-_2024_-_asr_-_ind._a_diretoria_de_transito_quebra_molas_na_rua_e-2.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/709/indicacao_n_012-_2024_-_dls_-_ind._a_cidade_limpeza_e_rocagem_da_praca_no_bairro_cidade_bela.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/710/indicacao_n_013-_2024_-_rls__-_ind._a_infraestrutura_cascalhamento_da_estrada_nasser_noujain.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_n_014-_2024_-_rls__-_ind._a_infraestrutura_reparo_de__bueiro_localizado_na_comunidade_28.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_n_015-_2024_-_rls__-_ind._a_infraestrutura_reparo_de__bueiro_localizado_estrada_estrela_vicinal_ii..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_n_016-_2024_-_rls__-_ind._a_infraestrutura_manutencao_da_serra_do_seu_ermelino.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_n_017-_2024_-_rls__-_ind._a_infraestrutura_patrolamento_e_cascalhamento_de_um_trecho_em_frente_a_propriedade_do_seu_ermelino.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_n_018-_2024_-_dptc__-_ind._a_infraestrutura_e_meio_ambiente_limpeza_do_corrego_severo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_n_019-_2024_-_dptc__-_ind._a_sec._de_cidade_limpeza_na_psf_do_bairro__boa_nova_i.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_n_020-_2024_-_dptc__-_ind._a_sec._de_infraestrutura_recuperacao_das_ruas_do_boa_nova.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_n_021-_2024_-_dptc__-_ind._a_cidade_e_meio_ambiente_retirada_de_lixo_e_entulhos_do_setor_urbano.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_n_022-_2024_-_fas_-_ind._a_sec._de_assistencia_social_e_saude_distribuicao_de_cordoes_de_girassol_para_indentificacao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/723/indicacao_n_023-_2024_-_jvn_-_ind._a_sec._de_infraestrutura_recu.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/724/indicacao_n_024-_2024_-_mrm_-_indica_ao_prefeito_prorrogar_os_ef.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/725/indicacao_n_025-_2024_-_rls_-_indica_bueiro_e_curva_na_estrada_n.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_n_026-_2024_-_fas__-_ind._a_infraestrutura_cascalhamen.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_n_027-_2024_-_dptc__-_ind._a_sec._de_cidade_limpeza_do.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_n_028-_2024_-_dptc__-_ind._a_sec._de_infraestrutura_ta.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/746/indicacao_n_031-_2024_-_fit_-_ind._a_sec._de_educacao_reparos_no_parque_da_escola_benjamim_padoa_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/747/indicacao_n_032-_2024_-_fit_-_ind._a_sec._de_saude_e_o_prefeito_0001_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/748/indicacao_n_033_-_2024_-_fit_-_ind._a_sec._de_educacao_drenagem_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_n_034_-_2024_-_fit_-_ind._a_sec._de_infraestrutura_rep_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/750/indicacao_n_035_-_2024_-_fit_-_ind._a_sec._de_infraestrutura_rep_ocred.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/751/indicacao_n_036_-_2024_-_fas_-_ind._a_sec._de_infraestrutura_e_c_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/752/indicacao_n_037_-_2024_-_fas_-_ind._a_sec._de_infraestrutura_e_c_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/753/indicacao_n_038_-_2024_-_rls_e_lks_-_ind._ao_pref._e_sec._de_sau_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_n_039_-_2024_-_rls_e_lks_-_ind._ao_pref._e_infraestrut_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/755/indicacao_n_040_-_2024_-_csj_-_ind._ao_infraestrutura_recuperaca_ocred.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/768/indicacao_n_041_-_2024_-_fas_-_ind._ao_prefeito_projeto_de_lei_v_ocred.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/769/indicacao_n_042-_2024_-_dptc__-_ind._a_sec._de_infraestrutura_pa_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/770/indicacao_n_043-_2024_-_dptc__-_ind._ao_prefeito_pagamento_piso_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/771/indicacao_n_044_-_2024_-_fas_-_ind._a_sec._de_educacao_a_reparos_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_n_045_-_2024_-_fas_-_ind._a_sec._de_infraestrutura_tap_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/774/indicacao_n_047_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_man_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_n_048_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_man_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_n_049_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_man_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_n_050_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_man_ocred.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/778/indicacao_n_051_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_tap_ocred.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_n_052_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_pav_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_n_053_-_2024_-_rls_e_lks_-_ind._a_sec._de_cidade_o_reg_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_n_054-2024_-_mrm_-_indica_ao_dep_dilmar_dal_bosco_deno_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/782/indicacao_n_055_-_2024_-_rls_-_ind._a_sec._de_infraestrutura_rec_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_n_056_-_2024_-_rls_e_lks_-_ind._a_sec._de_educacao_fo._ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_n_057_-_2024_-_dpt_-_ind._a_sec._de_infraestrutura_gal_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_n_058_-_2024_-_rls_-_ind._ao_diretor_de_transito_refaz_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao_n_059_-_2024_-_fas_-_ind._a_sec._de_educacao_a_instala_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/787/indicacao_n_060_-_2024_-_bps_-_ind._a_sec._de_cidade_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/788/indicacao_n_061_-_2024_-_rls_e_lks_-_ind._ao_pref._e__sec._infra_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/789/indicacao_n_062_-_2024_-_jvn_-_ind._ao_infraestrutura_pavimentac_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/790/indicacao_n_063_-_2024_-_fas_-_ind._ao_prefeito_ar_condicionado_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/791/indicacao_n_064_-_2024_-_dptc__a_sec._de_saude_manutencao_nos_are_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_n_065_-_2024_-_dls__rec_asf_em_frente_ao_cer.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_n_066_-_2024_-_dls_-_limpeza_av_ariosto_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_n_068_-_2024_-_dls___tapa_buraco_e_limpeza_na_rua_h_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_n_068_-_2024_-_dls___tapa_buraco_e_limpeza_na_rua_h_ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_n_069-_2024_-_dls_-_tapa_buraco_na_rua_airton_senna_ocred.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_n_070-_2024_-_dls_-__tapa_buraco_na_rua_atraz_da_pam_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_n_071_-_2024_-_dls_-_sec_de_infraestrutura___tapa_bura_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/835/indicacao_n_073_-_2024_-_csj_-_ao_prefeito_sec_de_gestao_e_segur.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/819/indicacao_n_074-2024_-_fas_-_ind._ao_prefeito_e_sec._de_inovacao_programa_rotas_rurais.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_n_075-2024_-_jvn__-_ind.__ao_prefeito_e_sec._de_esporte_conselho_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/837/indicacao_n_076-2024_-_jvn__-_ind._a_de_sec._de_infraestrutura_ponte_localizada_nas_proximidades_da_avenida_das_embaubas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/838/indicacao_n_077-2024_-_csj_-_ind._a_de_sec._de_infraestrutura_re.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/839/indicacao_n_078_-_2024_-_dls_-_ind._ao_prefeito_e_sec_de_educaca.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/840/indicacao_n_079_-_2024_-_dls_-_ind._sec_de_saude_contratacao_de.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/841/indicacao_n_080-_2024_-_dls_-_ind._a_prefeito_e_sec._de_infraest.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/842/indicacao_n_081-_2024_-_dls_-_ind._a_prefeito_e_sec._de_infraest.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/843/indicacao_n_082-_2024_-_dls_-_ind._a_prefeito_e_sec._de_infraest.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/851/indicacao_n_083-_2024_-_fas_-_ind._a_prefeito__leilao_publico_dos_veiculos.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/852/indicacao_n_084-_2024_-_fas_-_ind._a_infraestrutura_e_transito_a_troca_os_redutores_de_velocidades_do_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/853/indicacao_n_085-_2024_-_csj_-_ind._ao_prefeito_piso_nacional_das_ace-acs.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/854/indicacao_n_086-_2024_-_dls_-_ind._ao_prefeito_centro_de_desenvolvimento_infantil_icog.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/856/indicacao_n_088-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura_construcao_de_sarjetas_nas_ruas_e_avenidas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/857/indicacao_n_089-_2024_-_fas_-_ind._a_infraestrutura_patrolamento_para_recuperar_a_avenida_vitoria_regia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/858/indicacao_n_090-_2024_-_fas_-_ind._a_infraestrutura_faixa_elevada_na_rotatoria_da_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_n_091-_2024_-_fas_-_ind._a_cidade_limpeza_do_terreno_manoel_de_nobrega_35..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/860/indicacao_n_092-_2024_-_lks_-_ind._a_prefeito_e_saude_duas_ambulancia_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_n_093-_2024_-_lks_-_ind._a_prefeito_e_saude_cobertura_para_o_pdf_ana_neri.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_n_094-_2024_-_lks_-_ind._a_prefeito_e_saude_cobertura_da_casa_de_apoio_de_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/863/indicacao_n_095-_2024_-_lks_-_ind._a_prefeito_e_saude_manutencao_dos_ares_condicionados_na_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/869/indicacao_n_096_-_fas_-_ind._sec._de_saude_a_nec_cilindros_de_oxigenio_p_tod_psfs_do_mun_inclu__z_rur.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/870/indicacao_n_097_-_2024_-_rls_-_ind._a_sec._de_educacao_de_ar_condicionado_sala_anexa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/871/indicacao_n_098_-_2024_-_rls_-_sec_de_infraestru__patr_ruas_da_pista_do_cabeca.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/873/indicacao_n_100-_2024_-_csj_-__escola_sonia_faleiro.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/874/indicacao_n_101-_2024_-_fas_-_ind_ao_deputado_nininho_climatizadores_a_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/875/indicacao_n_102-_2024_-_csj_-__iluminacao_praca_public_psf_-_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/876/indicacao_n_103-_2024_-_dpt_-_ind_ao_pref_e__manuten_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/877/indicacao_n_104-_2024_-_rls_-_sec_de_saud_manutencao_da_geladeira_no_psf.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/878/indicacao_n_105-_2024_-_fas_-_ind_aos__diego_guimaraes_climatizadores_a_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/880/indicacao_n_107-_2024_-_fas_-_ind__ao_prefeito_saude_e_esportes_educador_fisico_nas_academias_publicas_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/905/indicacao_n_108-_2024_-_csj_-_ind._ao_prefeito_e_infraestrutura_regulariza_o_trafego_da_coleta_de_lixo_do_bairro_boa_nova.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/906/indicacao_n_109-_2024_-_rls_-_ind._a_infraestrutura_reparo_de_um_bueiro_localizado_na_estrada_nasser_noujain.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/907/indicacao_n_110-_2024_-_rls_-_ind._a_educacao_dois_armarios_e_duas_mesas_para_professores_para_a_extensao_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/916/indicacao_n_111-_2024_-_ods_-_ind._ao_dep._nininho_aquisicao_de.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/917/indicacao_n_112-_2024_-_mrm_-_ind._a_sec._de_cidade_um_quebra-mo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/918/indicacao_n_113-_2024_-_lks_e_rls__-_ind._ao_prefeito_e_sec_de_i.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/919/indicacao_n_114-_2024_-_lks_e_rls__-_ind._ao_prefeito_pavimentac.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_n_115-_2024_-_lks_e_rls__-_ind._a_sec_infraestrutura_p.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/921/indicacao_n_116-2024_-_csj_-_indica_ao_prefeito_criacao_projeto.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/922/indicacao_n_117-2024_-_ods_-_indica_a_secret_agric_munic_promove.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/923/indicacao_n_118-_2024_-_jvn_-_ind._a_sec._de_cidade_troca_de_lam.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_n_119-_2024_-rls_-_ind._a_direcao_de_transito_redutore.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_n_120-_2024_-rls_-_ind._a_direcao_de_transito_redutore.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/926/indicacao_n_121-_2024_-_fas_-_ind._a_sec_de_saude_que_forneca_va.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/937/indicacao_n_122-_2024_-_rls_-_ind._a_sec_de_infraestrutura_manut.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/938/indicacao_n_123-_2024_-_dptc_-_ind._a_sec_de_cidade_e_transito_f.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/939/indicacao_n_124-_2024_-_rls_e_lks__-_ind._a_sec_de_infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/940/indicacao_n_125-_2024_-_rls_e_lks__-_ind._a_sec_de_infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/941/indicacao_n_126-_2024_-_rls_e_lks__-_ind._ao_prefeito_e_sec_de_i.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/942/indicacao_n_127-_2024_-_dptc_-_ind._ao_prefeito_reestrutura_do_p.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/943/indicacao_n_128-_2024_-_rls_-_ind._a_sec_de_cidade_limpeza_do_pa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_n_129-_2024_-_rls_e_lks__-_ind._ao_sec_de_esportes_man.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_n_130-_2024_-_fas_-_ind__a_metamat_perfuracao_dos_poco.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/946/indicacao_n_131-_2024_-_fas_-_ind_ao_transito_e_cidade_construir.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_n_132-_2024_-_fas_-_ind._do_dep._de_proprios_recolhime.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/948/indicacao_n_133-_2024_-_fas_-_ind._a_sec_de_inf._que_faca_a_limp.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/949/indicacao_n_134-_2024_-_fas_-_ind._a_sec_de_cidade_que_faca_roca.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/970/indicacao_n_135-_2024_-_csj_-_ind._a_sec_de_cidade_e_transito_qu.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/971/indicacao_n_136-_2024_-_rls_e_lks__-_ind_secr_de_saude_contratac.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/972/indicacao_n_137-_2024_-_rls_e_lks__-_ind_secr_de_inf._repare_bue.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/973/indicacao_n_138-_2024_-_dpt__-_ind_secr_de_infraestrutura_recupe.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/974/indicacao_n_139-_2024_-_dpt__-_ind_secr_de_infraestrutura_manutencao_dos_bueiros_no_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/975/indicacao_n_140-_2024_-_dls__-_ind_ao_prefeito_secr_de_infraestr.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/976/indicacao_n_141-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/977/indicacao_n_142-_2024_-_jvn__-_ind_ao_sec_de_obras_que_faca_alte.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/979/indicacao_n_144-_2024_-_fas_-_ind_secr_de_meio_ambiente_limpeza.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/980/indicacao_n_145_-_2024_-_fas_-_ind_secr_de_infraestrutura_faixa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/986/indicacao_n_146_-_2024_-_fas_-_ind_secr_de_cidade_poda_das_arvor.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/987/indicacao_n_147-_2024_-_dls_-_ind._ao_prefeito_e_educacao_parqui.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/988/indicacao_n_148-_2024_-fas_-_ind._ao_prefeito_e_consorcio_interm.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/989/indicacao_n_149-_2024_-dpt_-_ind._a_sec._de_obras_pontes_de_adue.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/990/indicacao_n_150-_2024_-dpt_-_ind._a_sec._de_obras_ponte_de_aduel.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/991/indicacao_n_151-_2024_-rls_-_ind._ao_dep._nininho_encaminhe_patr.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/992/indicacao_n_152-_2024_-rls_-_ind._ao_pref._e_nuc._de_eng._rede_d.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao_n_153-_2024_-rls_-_ind._a_sec._de_edu._implante_playgr.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/994/indicacao_n_154-_2024_-fas_-_ind._ao_prefeito_pagamento_de_adici.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/995/indicacao_n_155-_2024_-fas_-_ind._ao_sec._de_infraestrutura_recu.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/996/indicacao_n_156-_2024_-fas_-_ind._ao_sec._de_infraestrutura_recu.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/997/indicacao_n_157-_2024_-ods__-_ind._a_ao_preefeito_implante_playg.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/998/indicacao_n_158-_2024_-_jvn_-_ind._a_sec._de_esporte_ascom.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/999/indicacao_n_159-_2024_-_jvn_-_ind._a_sec._de_infraestrutura_oper.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1000/indicacao_n_160-_2024_-_rls_-_ind._a_sec._de_infraestrutura_repa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1001/indicacao_n_161-_2024_-_rls_-_ind._a_sec._de_infraestrutura_repa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1002/indicacao_n_162-_2024_-_rls_e_lks_-_ind._a_sec._de_infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1003/indicacao_n_163-_2024_-_rls_e_lks_-_ind._ao_dep._nininho_aquisic.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1019/indicacao_n_165-_2024_-_rls_e_lks_-_ind._a_acrimat_que_faca_a_ma.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1020/indicacao_n_166-_2024_-_rls_e_lks_-_ind._a_infraestrutura_manute.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1021/indicacao_n_167-_2024_-_jvn_-_ind._a_transito_a_implatacao_de__r.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1022/indicacao_n_168-_2024_-_rls_-_ind._a_infraestrutura_troca_das_po.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1023/indicacao_n_169-_2024_-_rls_-_ind._a_infraestrutura_troca_das_po.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1024/indicacao_n_170-_2024_-_rls_e_lks_-_ind._ao_prefeito_e__infraest.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1025/indicacao_n_171-_2024_-_rls_e_lks_-_ind._ao_prefeito_e_infraestr.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1026/indicacao_n_172-_2024_-_rls_e_lks_-_ind._ao_prefeito_e_infraestr.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1027/indicacao_n_173-_2024_-_dls_-_ind._a_infraestrutura_recuperacao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1028/indicacao_n_174-_2024_-_dls_-_ind._ao_prefeito_e_a_educacao_cump.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1029/indicacao_n_175-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1030/indicacao_n_176-_2024_-_rls_-_ind._a_infraestrutura_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_n_177-_2024_-_rls_-_ind._a_infraestrutura_troca_da_pon.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1032/indicacao_n_178-_2024_-_rls_-_ind._a_infraestrutura_recuperacao.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1033/indicacao_n_179-_2024_-_fas_-_ind._a_infraestrutura_recuperacao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1041/indicacao_n_181-_2024_-_rls_e_lks_-_ind._a_sec._de_cidade_manute.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1042/indicacao_n_181-_2024_-_rls_e_lks_-_ind._a_sec._de_cidade_manute.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1043/indicacao_n_182-_2024_-_rls_e_lks_-_ind._a_sec._de_infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1044/indicacao_n_183-_2024_-_fas_-_ind._a_sec._de_infraestrutura_recu.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1045/indicacao_n_184-_2024_-_fit_-_ind._a_sec._de_cidade_banheiro_na.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1046/indicacao_n_185-_2024_-_ods_-_ind._a_infraestrutura_na_rua_b-1.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1047/indicacao_n_186-_2024_-_rls_e_lks_-_ind._ao_prefeito_pavimentaca.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1048/indicacao_n_187-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_camin.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1049/indicacao_n_188-_2024_-_dptc_-_ind._ao_infraestrutura_caminhao_p.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1050/indicacao_n_189-_2024_-_dptc_-_ind._ao_saude_mobiliario_da_unida.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1051/indicacao_n_190-_2024_-_dptc_-_ind._ao_sec_de_infraestrura_redut.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1052/indicacao_n_191-_2024_-_dptc_-_ind._ao_sec_de_infraestrura_redut.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1053/indicacao_n_192-_2024_-_dls_-_ind._ao_sec_de_infraestrura_manute.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1054/indicacao_n_193-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_recup.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1055/indicacao_n_194-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_molha.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1056/indicacao_n_195-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_recup.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1070/indicacao_n_196-_2024_-_fas_-_ind._a_sec._infraestrutura_meio_a.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1071/indicacao_n_197-_2024_-_fit_-_ind._a_sec._de_infraestrutura_redu.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1072/indicacao_n_198-_2024_-_fit_-_ind._a_sec._de_cidade_construcao_d.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1073/indicacao_n_199-_2024_-_fit_-_ind._a_sec._de_infraestrutura_redu.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1074/indicacao_n_200-_2024_-_fit_-_ind._a_sec._de_meio_ambiente_fisca.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1075/indicacao_n_201-_2024_-_fit_-_ind._a_direcao_de_transito__sinali.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1076/indicacao_n_202-_2024_-_asr_-_ind._a_sec._de_educacao_instalacao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_n_203-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_pavim.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1078/indicacao_n_204-2024_-_fas_lks_e_rls_-_indicam_ao_prefeito_cc_se.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1079/indicacao_n_205-_2024_-_dls_-_ind._a_sec._de_sinalizacao_na_rodo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1080/indicacao_n_206-_2024_-_dls_-_ind._ao_prefeito_a_contratacao_de.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1081/indicacao_n_207-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_reparo_de_um_buraco_na_via_publica_avenida_ludovico_da_riva_neto.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1082/indicacao_n_208-_2024_-_rls_e_lks_-_ind._ao_prefeito_e_educacao_troca_do_onibus_escolar_da_escola_guimaraes_rosa.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_n_209-_2024_-_fas_-_ind._a_sec._infraestrutura_tres_redutores_de_velocidades_entre_a_avenida_perimetral_nw_e_rua_laudiceia.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_n_210-_2024_-_fas_-_ind._a_sec._infraestrutura_fazer_um_bueiro_de_concreto_e_trocar_a__estrutura_de_aduelas.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1085/indicacao_n_211-_2024_-_fas_-_ind._a_sec._infraestrutura_reparos_em_um_trecho_da_avenida_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1124/indicacao_n_212-_2024_-_fas_e_dls__-_ind._a_o_prefeito_e_a__sec.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1125/indicacao_n_213-_2024_-_rls_e_lks_-_ind._a_sec._de_saude_manutencao_do_ar_condicionado_da_recepcao_da_pam.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1126/indicacao_n_214_-_2024_-_ods_-_ind._ao_prefeito_e__infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1127/indicacao_n_215_-_2024_-_asr_-_ind._a_sec._de_saudea_implatacao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1128/indicacao_n_216_-_2024_-_asr_-_ind._a_sec._de_infraestrutura_um.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_n_217_-_2024_-_asr_-_ind._a_sec._de_saude_construcao_d.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_n_218_-_2024_-_fas_-_ind._aoo_prefeito_cameras_de_segu.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1141/indicacao_n_219_-_2024_-_asr-_ind._ao_prefeito_playground_na_praca_do_aviao..pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1142/indicacao_n_220_-_2024_-_fas_-_ind._ao_prefeito_e_saude__aquisicao_de_equipamentos_ortopedicos.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1143/indicacao_n_221_-_2024_-_fas_-_ind._ao_cidade__limpeza_das_calcadas_das_avenidas_robson_silva_e_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1144/indicacao_n_222_-_2024_-_asr_-_ind._ao_prefeito_e_saude_contratacao_de_um_medico_neuropsiquiatra.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1145/indicacao_n_223_-_2024_-_fas_-_ind._ao_prefeito_e_infraestrutura_tres_redutores_de_velocidade_na_avenida_teles_pires.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1146/indicacao_n_224_-_2024_-_fit_-_ind._ao_gestao_area_de_lazer_praca_publica_no_bairro_parque_das_nacoes.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1147/indicacao_n_225_-_2024_-_lks_e_rls__-_ind._ao_dep._guimaraes_4_cadeiras_de_rodas_e__para_a_casa_de_apoio_de_alta_floresta.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1148/indicacao_n_226_-_2024_-_lks_-_ind._a_sec._de_cidade_rocagem_do_mato_proximo_a_pista_de_caminhada_na_avenida_amazonas.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_n_227_-_2024_-_asr_-_ind._a_sec._de_meio_ambiente_arborizacao_no_patio_da_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1150/indicacao_n_228_-_2024_-_asr_-_ind._ao_prefeito_e__sec._de_infraestrutura_pavimentacao_asfaltica_na_pista_do_cabeca.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1153/indicacao_n_229_-_2024_-_fas_-_ind._ao_prefeito_e__gestao_de_gov.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1160/indicacao_n_230-2024_-_dpt_-_sec._de_infraestrutura_vale_do_apia.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1161/indicacao_n_231-_2024_-_rls_-_ind._a_infraestrutura_cascalhament.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1162/indicacao_n_232-_2024_-_rls_-_ind._a_infraestrutura_troca_da_pon.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1163/indicacao_n_233-_2024_-_rls_-_ind._a_infraestrutura_cascalhament.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_n_234-_2024_-_rls_e_lks_-_ind._a_infraestrutura_e_cida.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1165/indicacao_n_235-_2024_-_rls_-_ind._a_infraestrutura_reparos_na_e.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1166/indicacao_n_236-2024_-_mrm_-_ind._a_infr._construcao_faixa_eleva.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1167/indicacao_n_237-2024_-_fas_-_ind._a_inf._que_instale_placas_em_r.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_n_238-2024_-_dls_-_ind._ao_pref._e_a_inf._que_instale.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_n_239-2024_-_dls_-_ind._a_agrimat_que_instale_placas_d.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_n_240-_2024_-_rls_e_lks_-_ind._a_sec._de_infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1171/indicacao_n_241-2024_-_dls_-_ind._a_cidade_poda_das_arvores_no_b.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_n_242_-_2024_-_fas_-_ind._sec._de_educacao_a_implantacao_de_uma_escola_municipal_no_bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1175/indicacao_n_243_-_2024_-_asr_-_ind._sec._de_infraestrutura_refor.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1189/indicacao_n_244_-_2024_-_fas_-_ind._ao_prefeito_e_sec._de_saude_implantacao_de_centro_especializado_pessoas_de_rua.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_n_245_-_2024_-_fas_-_ind._ao_sec._de_cidade_pinturas_em_quebra_molas_e_redutor_de_velocidades_em_toda_cidade.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_n_246-_2024_-_lks_-_sec_de_infraest_-_meio_fio_boa_esperanca_rua_perimetral_nw.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_n_247-_2024_-_lks_-_sec_de_infraest_-_infraestrutura_patrolar_e_cascalhar_chacara_dr_irene.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_n_248-_2024_-_csj_-_ind_a_inf._quebra-mola_e_placa_de_sializacao_escola_cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1204/indicacao_n_249_-_2024_-_fas_-_ind._ao_sec._de_inf._patrolamento.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1205/indicacao_n_250_-_2024_-_rls_e_lks__-_ind._ao_sec._de_meio_ambie.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1206/indicacao_n_251_-_2024_-_ods_-_ind._ao_prefeito_a_necessidade_de.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_n_252-2024_-_asr_-__faixa_elevada_nas_proximidades_da.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_n_253_-_2024_-_rls_-_ind_a_sec_de_infroest_o_a_neces_d.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1209/indicacao_n_254_-_2024_-_fit_-_ind_ao_prefeito_e_sec_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1229/indicacao_n_255_-_2024_-_dptc_-_ind_infraestrutura_a_necessidade_de_realizar_a_molhagem_da__rua_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1221/indicacao_n_256_-_2024_-_csj_-_ind_ao_prefeito_e_saude_instalacao_de__longarinas_e_cobertura_do__psf_v.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1222/indicacao_n_257_-_2024_-_rls_-_ind_a_energisa_para_limpeza_da_rede_eletrica_da_comunidade_rio_verde.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1223/indicacao_n_258-_2024_-_camara_-_indic_a_sec._estadual_de_infraestr..pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_n_259_-_2024_-_lks_e_rls_-_ind_ao_dep._guimaraes_micropavimentacao_asfaltico_nas_ruas_do_bairro_jardim_flamboyant.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1225/indicacao_n_260_-_2024_-asr_-_ind_ao_prefeito_pavimentacao_asfaltica_na_perimetral_se-2_sul_do_bairro_boa_nova_iii.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_n_261_-_2024_-asr_-_ind_ao_prefeito_e_infraestrutura_passarela_entre_os_bairros__almeida_prado_e_araras.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_n_262_-_2024_-ods_-_ind_a_sec._de_infraestrutura_faixa_elevada_em_frente_a_pizzaria_divina_pizza.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1228/indicacao_n_263_-_2024_-asr_-_ind_ao_prefeito_e_infraestrutura_reparo_de_uma_ponte.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_n_267-2024_-_rls_e_lks_-_ind_ao_pren_o_abastecimento_carro_camara.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_n_268-2024_-_rls_e_lks_-_ind_a_sec._de_saude_reparos_nos_ares__do_cer.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_n_269-2024_-_dptc_-_ind_ao_dep._de_transito_sinalizacao_e_pintura_dos_quebras_molas_da_av_minas_gerais..pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_n_270-2024_-_asr_-_ind_a_infraestrutura_acessibilidade_na_av._ludovico_da_riva_neto_na_passarela_proxima_a_via_moda.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_n_271-2024_-_fas_-_ind._a_sec._de_infra_patrolamento_nas_estradas_da_chacaras_santa_rosa..pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_n_272-2024_-_rls_e_lks_-_ind_ao_infra_e_prefeito_faixa_elevada_em_frente_a_escola_jardim_das_flores.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_n_273-2024_-_rls_-_ind_sec_de_infraestrutura_reparos_nos_bueiros_da_pista_do_cabeca.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_n_274-2024_-_asr_-_ind_sec_de_infraestrutura_poste_de_iluminacao_na_academia_da_terceira_idade_na_comunidade_rural_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1262/indicacao_n_275-2024_-_fas_-_ind._a_sec._de_infraestrutura_de_substituicao_do_bueiro_na_comunidade_nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_n_277-_2024_-dptc_-_ind._a_infraestrutura_patrolamento_e_cascalhamento_na_comunidade_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1270/indicacao_n_278-_2024_-_dptc_-_ind._ao_sec_de_infraestrura_redutor_de_velocidade_na_rua_a-2.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_n_280_-_2024_-_dls_-_ind._ao_prefeito_e_sec_de_infraestrura_pintura_de_faixas_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1276/indicacao_n_281_-_2024_-_dls_-_ind._ao_prefeito_e_sec_de_infraestrura_recuperacao_das_chacaras_do_loteamento_santa_rosa..pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1277/indicacao_n_282_-_2024_-_dls_-_ind._ao_prefeito_e_sec_de_infraestrura_recuperacao_das_vicinal_primeira_norte.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_n_283_-_2024_-_dls_-_ind._ao_prefeito_e_sec_de_infraestrura_instalacao_de_uma_faixa_de_pedestre_no_setor_g_entre_as_ruas_g_04_e_g_05..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1284/indicacao_n_284_-_2024_-_fit_-_ind._a_sec_de_infraestrura_implantacao_de_faixa_de_pedestres_na_avenida_uniflor.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1285/indicacao_n_285_-_2024_-_asr_-_ind._a_sec_de_infraestrura_placa_de_sinalizacao_de_rua_sem_saida_na_rua_frei_henrique_de_coimbra.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1286/indicacao_n_286_-_2024_-_fas_-_ind._a_sec_de_infraestrura_trocar_o_bueiro_da_primeira_sul.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_n_287-_2024_-_bps_-_ind._ao_sec_de_infraestrura_redutores_de_velocidade_no_bairro_panorama.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1288/indicacao_n_288-_2024_-_rls_-_ind._ao_sec_de_saude_e_infraestrutura_reparo_no_encanamento_do_psf_da_pista_do_cabeca.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1290/indicacao_n_289-_2024_-_rls_-_ind._ao_sec_de_infraestrutura_troca_da_ponte_molha_bebo.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_n_290-_2024_-_fit_-_ind._ao_sec_de_infraestrutura_recuperacao_da_ponte_sobre_rio_brilhante.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_n_291-_2024_-_fit_-_ind._ao_sec_assistencia_social_a_aparelhos_de_ar-condicionado_no_lar_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_n_292-_2024_-_fit_-_ind._ao_sec_de_educacao_construcao_de_uma_quadra_esportiva_na_escola_municipal_nilo_procopio_pecanha.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_n_293-_2024_-_dptc_-_ind._ao_sec_de_cidade_limpeza_em_frente_a_escola_semente_do_saber_no_bairro_jardim_das_oliveiras..pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_n_294-_2024_-_fas_-_ind._ao_sec_de_educacao_manutencao_do_parque_da_escola_municipal_benjamin_de_padoa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_n_295-_2024_-_fas_ind._ao_prefeito_e_sec._de_educacao__propositora_a_doacao_de_materiais_e_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_n_296-_2024_-_fas_ind._ao_meio_ambiente_a_necessidade_de_retirada_de_arvore_na__rua_do_araujo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_n_297-_2024_-_fas_ind._a_sec_de_educacao_providencias_para_prevencao_de_acidentes_em_frente_ao_colegio_vilma_dias.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_n_298-_2024_-_rls_-_ind_a_sinfra_reparos_patrolamento_e_cascalhamento_na_mt-419.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_n_299-_2024_-_fas_-_ind._diretoria_de_transito_e_infraestrutura_placas_de_sinalizacao_rua_robson_silva_1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_n_300_-_2024_-_rls_e_lks_-_ind._sec._de_saude_manutencao_de_3_ares_condicionados_dos_quartos_da_pam.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_n_301_-_2024_-_rls_-_ind._ao_prefeito_estrutura_de_concreto_pra_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_n_302-_2024_-_rls_-_ind._sec._de_educacao_a_implantacao_de_parque_infantil_na_escola_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_n_303-_2024_-_rls_-_ind._sec._de_educacao_a_troca_do_onibus_escolar_da_linha_fazenda_carolina.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1318/indicacao_n_304-_2024_-_rls_-_ind._ao_prefeito_valdemar_gamba_que_faca_estrutura_de_concreto_para_caixa_dagua_com._sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1320/indicacao_n_306-_2024_-_rls_-_ind._ao_prefeito_valdemar_gamba_que_faca_estrutura_de_concreto_para_caixa_dagua_com._ourolanda.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1321/indicacao_n_307-_2024_-_rls_e_lks_-_ind._a_sec_de_saude_que_troque_o_ar-condicionado_cer.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1322/indicacao_n_308-_2024_-_rls_-_ind._ao_sec_de_obras_roberto_patel_a_troca_do_bueiro_de_madeira_na_estrada_vale_do_apiacas.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1323/indicacao_n_309-_2024_-_lks_-_reindica_ao_sec_de_infraestrutura_meio_fio_na_rua_perimetral_nw.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1324/indicacao_n_310-_2024_-_asr_-_ind._ao_dep._julio_campos_02_duas_lombadas_na_mt-325.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1329/indicacao_n_311-_2024_-_fit_-_ind._ao_prefeito_pavimentacao_asfaltica_na_rua_vitoria_regia_bairro_jardim_guarana_ii.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1330/indicacao_n_312-_2024_-_fit_-_ind._ao_infraestrutura_redutor_de_velocidade_na_perimetral_dom_pedro_ii_bairro_boa_esperanca..pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1343/indicacao_n_320-_2024_-_fas_-_ind._ao_infraestrutura_trocar_a_ponte_de_madeira_por_uma_ponte_com_estrutura_de_aduelas.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1355/indicacao_n_323-2024_-_dls_-_indica_ao_presidente_mesa_e_comissoes_a_convocacao_do_diretor_aguas_af.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1356/indicacao_n_324-2024_-_dls_prefeito_para_revogar_decretos_dos_reajustes_do_valor_da_agua.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1358/indicacao_n_325-2024_-_asr_-_indica_a_infraestrutura_redutor_de_velocidade_na_h_7.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1359/indicacao_n_326-2024_-_fas_-_indica_a_infraestrutura_troca_de_ponte_por_aduelas_na_com._ceu_azul.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1357/indicacao_n_327_-_2024_-_ods_-_ind._realizacao_de_certame_licitatorio_previlegiando_empresas_locais.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_n_332-_2024_-_asr_-_ind._aos_edis_indicacao_de_honrarias.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_n_333-_2024_-_dptc_-_ind._ao_sec_infraestrutura__pintura_e_placas_na_av_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_n_334-_2024_-_asr_-_ind._ao_prefeito_e_metamati_perfuracao_de_20_vinte_pocos_tubulares_proximo_a_captacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1370/indicacao_n_335-_2024_-_asr_-_ind._ao_prefeito_utilizacao_da_agua_do_lago_parque_das_capivaras.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_n_337-_2024_-_asr_-_ind._ao_agentes_publicos_que_cobiam_assedio_moral_nas_relacoes_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_n_338-_2024_-_rls_-_ind_a_sec_de_infraest_patrolamento_estrada_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_n_339-_2024_-_rls_-_ind_a_sec_de_infraest__bueiro_de_madeira_localizado_na_estrada_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_n_340-_2024_-_rls_-_ind_a_sec_de_infraest__bueiro_de_madeira_localizado_na_estrada_cruzeiro_faz._carolina.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_n_341-_2024_-_rls_-_ind_a_sec_de_meio_ambiente_poda_das_arvores_do_universitario.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1381/indicacao_n_342-_2024_-_dls_-_ind_a_igua_possibilidade_utilizar.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1382/indicacao_n_343-_2024_-_dls_-_ind_ao_prefeito_recuperacao_mata_c.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1383/indicacao_n_344-_2024_-_dls_e_csj_-_ind_ao_prefeito_instaurar_pr.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1384/indicacao_n_345-_2024_-_dls_-_ind_ao_prefeito_c.c_infraestrutura_patrolamento_1a_vicinal_norte.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1385/indicacao_n_346-_2024_-_dls_-_ind_ao_prefeito_c.c_infr._patrolamento_linha_setor_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1396/indicacao_n_347-_2024_-_dptc_-_ind._prefeito_e_secret_saude_manu.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1397/indicacao_n_348-_2024_-_dptc_-_ind._prefeito_e_secret_saude_manu.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_n_349-2024_-_asr_-_ind._prefeito_cc_secret_infr_estr_c.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_n_350-2024_-_asr_-_ind.__secretaria_infraestrutura_rea.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_n_351-2024_-_asr_-_ind._prefeito_concessao_do_maestrao.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_n_352-2024_-_fas_-_ind._sec._cidade_caminhao-pipa_para.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_n_354-2024_-_csj_-_ind._sec._infraestrutura_e_iluminacao_providenciar_iluminacao_na_estrada_do_bairro_jardim_planalto.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_n_355-2024_-_fas_-_ind._sec._infraestrutura_reparos_no_asfalto_rua_daniel_almeida_de_godoy_residencial_florata.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_n_356-2024_-_csj_-_ind._ao_prefeito_e_infraest._asfalto_na_rua_santo_agostinho_no_bairro_boa_nova_tres.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_n_357-2024_-_dls_-_ind._prefeito_elaboracao_do_plano_de_mobilidade_urbana_-_pmu.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_n_358-_2024_-_rls_-_ind._ao_sec._de_infraestruturta_manutencao_do_bueiro_de_tubo_corrugado_na_estrada_estrela_vicinal_1.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_n_359-2024_-_dls_-_ind._prefeito_implantacao_da_guarda_municipal_de_alta_floresta.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_n_360-2024_-_asr_-_ind._prefeito_relocacao_imediata_de_um_motorista_para_substituir_o_titular_da_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1416/indicacao_n_362-2024_-_dls_-_ind._a_metamat_a_perfuracao_de_um_poco_na_associacao_de_moradores_do_santa_rosa..doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_n_363-2024_-_dls_-_ind._a_metamat_a_perfuracao_de_um_poco_na_sub-sede_do_sindicato_dos_investigadores..doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_n_364-2024_-_dls_-_ind._sec._de_infraestrutura_tapa_buracos_na_rua_d_04.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_n_365-2024_-_fas_-_ind._sec._de_gestao_e_saude_intensificar_fiscalizacao_aos_maus-tratos_de_animais.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_n_366-2024_-_lks_-_ind._sec._de_saude_reforma_e_aquisicao_no_posto_ana_neri.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_n_367-2024_-_fas_-_ind._sec._de_saude_e_prefeito_alteracao_da_lei_2.762-2022_de_incentivo_as_ace_e_aces.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_n_368-_2024_-_dls_-_ind_ao_dep._botelho_recurso_copa_kaiko_tanaka.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_n_369-2024_-_lks_-_ind._sec._infraestrutura_e_prefeitro_patrolamento_e_cascalhamento_na_avenida_teles_pires.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_n_370-_2024_-_dls_-_ind_ao_dep._gilberto_cattani_recursos_para_o_fundo_de_seguranca_municipal.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_n_371-_2024_-_dls_-_ind_ao_dep._coronel_assis_recursos_para_o_fundo_de_seguranca_municipal.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1426/indicacao_n_372-_2024_-_rls_-_ind_ao_dep._coronel_assis_recursos_para_o_fundo_de_seguranca_municipal.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1427/indicacao_n_373-2024_-_fas_-_ind._sec._infraestrutura_patrolamento_e_cascalhamento_na_comunidade_de_chacaras_bela_vista..doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1429/indicacao_n_374-2024_-_dls_-_ind._ao_prefeito_implantacao_de_um_posto_de_saude_no_setor_de_chacaras_no_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1430/indicacao_n_375-2024_-_rls_-_ind._a_infraestrutura_reparos_no_buero_da_estrada_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1431/indicacao_n_376-2024_-_lks_-_ind._ao_prefeito_e_a_saude_reformas_e_ampliacoes_das_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_n_377-2024_-_csj_-_ind._sec_de_meio_ambiente__e_sec_de_agricultura_implantacao_de_um_programa_de_distribuicao_dos_residuos_de_material_vegetal.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1439/indicacao_n_378-2024_-_rls_e_lks-_ind._sec_de_infraestrutura_reparos_na_esquina_da_rua_pinheiro_setor_h.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1440/indicacao_n_379-2024_-_dptc_-_ind._sec_de_infraestrutura_recuperacao_da_estrada_da_comunidade_monte_alegre..doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1441/indicacao_n_380-2024_-_fas_-_ind._ao_prefeito_sistema_de_drenagem_para_a_unidade_basica_de_saude_no_bairro_boa_nova.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_n_381-2024_-_fas_-_ind._ao_prefeito_e_saude_implantacao_de_uma_nova_ubs_no_bairro_jardim_europa..pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1443/indicacao_n_382-2024_-_asr_-_ind._ao_prefeito_compra_de_01_uma.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1444/indicacao_n_383-2024_-_asr_-_ind._ao_prefeito_e_saude_kit_medico.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1445/indicacao_n_384-2024_-_lks_e_rls_-_ind._ao_prefeito_patrolamento_e_cascalhamentos_com_saidas_de_agua_em_todas_a_ruas_do_bairro_parque_do_lago..pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1446/indicacao_n_385-2024_-_asr_-_ind._ao_prefeito_e_governo_vasao_e_drenagem_da_agua_na_casa_de_apoio_em_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1447/indicacao_n_386-2024_-_asr_-_ind._a_infraestrutura_patrolamento_e_cascalhamento_no_bairro_cidade_bela.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1448/indicacao_n_387-2024_-_asr_-_ind._ao_prefeito_e_infraestrutura_ligacao_entre_o_bairro_almeida_prado_e_o_bairro_jardim_araras.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1449/indicacao_n_388-2024_-_asr_-_ind._ao_infraestrutura_desobstrucao_do_bueiro_na_av._castelo_branco_bairro_cidade_bela.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1450/indicacao_n_389-2024_-_asr_-_ind._a_saude_limpeza_dos_aparelhos_de_ar-condicionado_da_ubs_do_bairro_jardim_primavera.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1451/indicacao_n_390-2024_-_dls_-_ind._a_direcao_de_trans_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1459/indicacao_n_391-2024_-_fas_-_ind._ao_pref_e_saude_sistema_de_drenagem_para_a_unidade_basica_de_saude_no_bairro_bom_jesus..pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_n_392-2024_-_csj_-_ind._ao_pref_e_infraestrutura_patrolamento_e_cascalhamento_do_bairro_jardim_planalto.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1461/indicacao_n_393-2024_-_csj_-_ind._ao_pref_e_educacao_a_alteracao_das_linhas_de_onibus_19_e_21.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1462/indicacao_n_394-2024_-_csj_-_ind._ao_pref_e_educacao_mudanca__de_endereco_da_extensao_da_escola_vilma_dias_e_escola_19_de_maio.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_n_395-2024_-_fit_-_ind._ao_prefeito_a_criacao_da_feira_da_mulher_empreendedora..pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1464/indicacao_n_396-2024_-_fas_-_ind._ao_sec._de_meio_ambiente_a_retirada_da_arvore_na_rua_do_araujo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1465/indicacao_n_397-2024_-_lks_ao_prefeito_com_copia_a_separ._denominacao_praca_nw-1_como_baiano.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1473/indicacao_n_398-2024-_fit_-_ind_a_mesa_diretora_que_realize_concurso_publico_na_camara.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1474/indicacao_n_398-2024-_fit_-_ind_a_mesa_diretora_que_realize_concurso_publico_na_camara.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1475/indicacao_n_400-2024-_asr_-_ind_a_infraestrutura_limpeza_da_esquina_da_rua_h9.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1476/indicacao_n_401-2024-_fit_-_ind_procuradoria_especial_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1513/indicacao_n_402-2024-_fas_-_ind_cidade_reforma_no_banheiro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1514/indicacao_n_403-2024-_cmaf_-_ind_ao_prefeito_e_sec._de_cultura_a_criacao_de_sistema_de_cadastramento_dos_pioneiros_de_af.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1515/indicacao_n_404-2024-_lks_e_rls__-_ind_ao_infraestrutura_dragagem_e_limpeza_do_rio_na_rua_marechal_deodoro_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1516/indicacao_n_405-_2024_-_asr_-_ind._ao_prefeito_e_sedec_perfuracao_de_20_vinte_pocos_tubulares_proximo_a_captacao_de_agua_1.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1517/indicacao_n_406-_2024_-_csj_-_ind._sec._de_cidade_e_departamento_de_iluminacao_reparos_em_algumas_ruas_da_cidade_1.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1518/indicacao_n_407-_2024_-_fas_-_ind._sec._de_infraestrutura_reparos_na_estradas_da_comunidade_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1519/indicacao_n_408-_2024_-_csj_-_ind._sec._de_infraestrutura_redutor_de_velocidade_na_avenida_robson_silva.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1529/indicacao_n_409-_2024_-_fas_-_ind._sec._de_infraestrutura_patr_e_casc_vicinal_monte_alegre.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1535/indicacao_n_410-_2024_-_fas_-_ind._sec._de_infraestrutura_patr_e_casc.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1536/indicacao_n_411_--_fas_-_ind._sec._de_infraestrutura_a_necessidade_que_seja_feita.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/734/mocao_no_001-2024_-_fas_-_congratulacao_com_a_empresa_ronaldao_ocred.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/735/mocao_no_002-2024_-_bps_-_congratulacao_com_a_casa_da_injecao_ocred.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/736/mocao_no_003-2024_-_fit_-_congratulacao_com_os_servidores_do_iba_ocred.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/756/mocao_no_005-2024_-_dptc_-_congratulacao_com_a_enfermeira_fernan_0001_ocred.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/799/mocao_no_006-2024_-_csj_-_congratulacao_com_o_servidor_luiz_lope.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/800/mocao_no_007-2024_-_fas_-_congratulacao_com_a_empresa_maria_euge.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/802/mocao_no_009-2024_-_fas_-_congratulacao_a_naiara_galvao_berlanda.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/803/mocao_no_010-2024_-_fas_-_congratulacao_com_a_empresa_jumasa.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/804/mocao_no_011-2024_-_jvn_-_congratulacao_o_congratulacoes_com_o_atleta_leri_yuri_nascimento_dorca.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/821/mocao_no_012-2024_-_csj_-_congratulacao_com_a_igreja_evangelica_casa_de_oracao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/831/mocao_no_013-2024_-_lks_-_congratulacao_com_a_servidora_lucia_da_silva.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/885/mocao_no_014-2024_-_lks_-_congratulacao_com_a_delegada_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/886/mocao_no_015-2024_-_csj_-_congratulacao_com_wesley_henrique_lustosa.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/887/mocao_no_016-2024_-_ods_-_congratulacao_com_o_prof._lucas_de_paula_meira.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/889/mocao_no_018-2024_-_dptc_-_congratulacao_com_a_idesp.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/890/mocao_no_019-2024_-_lks_-_congratulacao_com_instrutores_de_autoescola_de_af.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/908/mocao_no_020-2024_-_mfpn_-_congratulacao_com_a_professora_joelma.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/928/mocao_no_021-2024_-_fas_-_congratulacao_com_a_empresa_revisa_centro_automotivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/930/mocao_no_023-2024_-_lks_-_congratulacao_com_o_servidor_nilvan_dos_santos_ocred.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/951/mocao_no_024-2024_-_jvn_-_congratulacao_o_o_time_de_basquete_sub_17_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/981/mocao_no_026-2024_-_dls_-_congratulacoes_com_o_protetor_de_anima.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/982/mocao_no_027-2024_-_jvn_-_congratulacoes_com_o_empresario.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1005/mocao_no_028-2024_-_dls_dpt_dptc_-_apoio_ao_congresso_nacional_em_apoio_a_resolucao_no_2.378-2024_do_crm.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1006/mocao_no_029-2024_-_fit_-_congratulacao_com_a_professora_luciana_ragazzi_carneiro.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1007/mocao_no_030-2024_-_fas_-_congratulacao_com_a_servidora_juliene.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1008/mocao_no_031-2024_-_lks_e_rls_-_congratulacao_com_a_sen._margareth_buzetti.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1034/mocao_no_033-2024_-_dptc_-_congratulacao_dancas_urbanas_do_centr.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1035/mocao_no_034-2024_-_fas_-_congratulacao_com_drogafarma.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1036/mocao_no_035-2024_-_ods_-_pesar_a_familia_sistilli.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1037/mocao_no_036-2024_-mrm_-_congratulacao_com_a_sra_rosangela_de_fa.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1059/mocao_no_037-2024_-_csj_-_congratulacao_com_engenheiro_civil_marcos_diego_neris_de_assuncao.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1060/mocao_no_038-2024_-_lks_-_congratulacao_com_a_servidora_elizabet.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1061/mocao_no_039-2024_-_bps_-_congratulacao_com_a_retifica_reticar.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1086/mocao_no_040-2024_-_fas_-_mocao_de_louvor_com_a_carvalima_transportes.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1087/mocao_no_041-2024_-_csj_-_congratulacao_com_os_medicos_responsavel_pela_selecao_do_concurso.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1088/mocao_no_042-2024_-_ods_-_congratulacao_com_membros_da_aprosoja.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1089/mocao_no_043-2024_-_dls_-_congratulacao_com_o_cafemil.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1090/mocao_no_044-2024_-mrm_-_congratulacao_com_pedreira_pallus_ltda.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1091/mocao_no_045-2024_-dls_-_congratulacao_com_a_sra_kelly_sousa_romera_raymundo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1092/mocao_no_046-2024_-_dpt_-_congratulacao_com_a_granja_caione.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1093/mocao_no_047-2024_-_dptc_-_congratulacao_com_a_ivana_corsino_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1119/mocao_no_049-2024_-_dls_-_congratulacao_com_a_aluna_isabela_dito.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1120/mocao_no_050-2024_-_ods_-_congratulacao_com_a_equipe_do_dep._nin.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1121/mocao_no_051-2024_-_ods_-_congratulacao_com_a_fazenda_anaca.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1122/mocao_no_052-2024_-_fas_-_congratulacao_com_a_empresa_recicamp.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1123/mocao_no_053-2024_-_fit_-_congratulacao_com_a_professora_mariana_trindade.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1138/mocao_no_054-2024_-_fit_-_congratulacao_com_os_servidores_do_ibama.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1151/mocao_no_055-2024_-_jvn_-_congratulacoes_com_os_alunos_da_atletica_praga.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1155/mocao_no_056_-2024_-mrm_-_congratulacao_com_a_empresa_auto_expre.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1156/mocao_no_057-2024_-mrm_-_congratulacao_com_calinhos_almeida.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1157/mocao_no_058-2024_-_asr_-_dr._hebertt_villarruel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1172/mocao_no_059-2024_-_dptc_-_congratulacao_com_a_stela_palin.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1176/mocao_no_060-2024_-_dls_-_congratulacao_com_empresa_ninus_bike.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1177/mocao_no_061-2024_-_bps_-_congratulacao_com_a_provisao_marmonari.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1178/mocao_no_062-2024_-_camara_-_congratulacao_com_a_ganhadora_da_jo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1186/mocao_no_063-2024_-_csj_-_congratulacao_com_o_pioneiro_desbravad.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1199/mocao_no_064-2024_-_ods_-_congratulacao_com_a_bionorte_academia.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1200/mocao_no_065-2024_-_ods_-_congratulacao_com_o_locutor_tiago_rodr.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1201/mocao_no_066-2024_-_fas_-_congratulacao_com_expocon_e_contribuid.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1202/mocao_no_067-2024_-_bps_-_congratulacao_com_a_sra_val_caldeira.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1203/mocao_no_068-2024_-_jvn_-_congratulacoes_com_as_equipes_altaflor.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1218/mocao_no_070-2024_-_dls_-_congratulacao_com_associacao_de_handeb.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1219/mocao_no_071-2024_-_dls_-_congratulacao_com_lions_club_pela_camp.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1245/mocao_no_076-2024_-_dls_e_dptc_-_congratulacao_com_atletas_e_selecoes_de_af_jogos_escolares.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1253/mocao_no_077-2024_-_fas_-_congratulacao_com_rota_entregas_e_colaboradores.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1254/mocao_no_078_-2024_-mrm_-_congratulacao_com_a_borracharia_do_alemao.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1255/mocao_no_079_-2024_-fit_-_congratulacao_com_a_camila_advogada.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1266/mocao_no_080-2024_-_fit_-_congratulacao_com_o_senhor_walber_c_carneiro.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1267/mocao_no_081-2024_-_dls_-_congratulacao_com_relojoaria_eska.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1268/mocao_no_082-2024_-_csj_-_congratulacao_ao_casal_raimundo_santana_e_geralda_santana_-_posto_sonho_meu.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1280/mocao_no_083-2024_-_bps_-_congratulacao_com_o_casal_luiz_olavo_e_janete_a_realizacao_do_19_aniversario_da_ibn.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1281/mocao_no_084-2024_-_ods_-_congratulacao_com_o_casal_de_empresarios_andre_e_angelica_e_a_empresa_sao_francisco_veterinaria.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1282/mocao_no_085-2024_-_csj_-_congratulacao_ao_subtenente_de_infantaria_adao_aparecido_da_silva.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1283/mocao_no_086_-2024_-mrm_-_congratulacao_com_o_servidor_vicente_chardulo.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1293/mocao_no_087_-2024_-_dpt_-_congratulacao_com_a_empresa_catarinen.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1294/mocao_no_088_-_2024_-_dls_e_csj_-_congratulacao_com_a_dre.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1301/mocao_no_089_-_2024_-_fit_congratulacao_com_o_grupo_okavango.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1302/mocao_no_090_-_2024_-_dpt__congratulacao_a_empresa_pneuzao.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1303/mocao_no_091-2024_-_dptc_-_congratulacao_com_a_empresa_boneca_de_pano.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1304/mocao_no_092-2024_-_camara_-_postuma_de_louvor_ten._cel._evandro_dias_de_souza.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1325/mocao_no_093-2024_-_bps_-_congratulacao_com_a_empresa_estrela_de_davi.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1326/mocao_no_094-2024_-_dptc_-_congratulacao_com_a_equipe_de_robotica_do_senai.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1327/mocao_no_095_-2024_-mrm_-_congratulacao_com_o_sr._sinomar.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1328/mocao_no_096_-2024_-mrm_-_congratulacao_com_o_hubner_douglas_lima_de_matos.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1338/mocao_no_097_-2024_-_ods_-_congratulacao_com_o_barbeiro_luiz_carlos_saraiva_de_arruda.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1339/mocao_no_098_-2024_-_jvn_-_congratulacao_com_a_empresa_micro_inversor_solar.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1340/mocao_no_099_-2024_-_jvn_-_congratulacao_com_giovani_presotto.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1341/mocao_no_100-2024_-_camara_-_com_a_escola_de_tempo_integral_jvc.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1342/mocao_no_101-2024_-_fit_-_congratulacoes_com_a_empresa_churrasco_vitoria.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1353/mocao_no_102_-2024_-mrm_-_congratulacao_com_o_paulo_cezar_chardulo.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1354/mocao_no_103_-2024_-mrm_-_congratulacao_com_o_flavia_bulhoes.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1364/mocao_no_104-2024_-_dls_-_congratulacao_com_jornalista_danny_bueno.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1374/mocao_no_105-2024-_cmaf_-_congratulacoes_cooperpam_selo_sim.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1375/mocao_no_106-2024-_jvn_-_repudio_concessionaria_dos_servicos_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1376/mocao_no_107-2024-_jvn_-_apelo_prefeito_valdemar_gamba.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1405/mocao_no_108-2024-_cmaf_-_agradecimento_aos_produtores_rurais_pe.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1406/mocao_no_109_-2024_-_jvn_-_congratulacao_fisiculturistas_no_even.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1433/mocao_no_110-2024_-_csj_-_congratulacao_aos_atiradores_do_tiro_de_guerra_no_ano_de_2024.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1434/mocao_no_111-2024_-_fit_-_congratulacao_com_os_times_finalistas_da_copa_batom.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1437/mocao_no_112-2024_-_fit_-_congratulacao_com_o_professor_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1438/mocao_no_113-2024_-_dls_-_pesar_a_claudineia_marques_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1453/mocao_no_114-2024_-_asr_-_congratulacao_ao_senhor_napoleao_teixeira_ferreira.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1454/mocao_no_115-2024_-_asr_-_congratulacao_ao_senhor_martinho_braz_zabot.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1455/mocao_no_116-2024_-_jvn_-_congratulacao_a_equipe_dojokun_karate.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1456/mocao_no_117-2024_-_ods_-_congratulacao_com_a_familia_sierra.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1457/mocao_no_118-2024_-_mrm_-_congratulacao_com_os_decanos__da_camara_municipal_de_alta_floresta.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1478/mocao_no_119-2024_-_fit_-_congratulacao_com_o_tatuador_rogerio_vieira.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1479/mocao_no_120-2024_-_dls_-_congratulacao_com_a_prof._eni_mackaulli_da_silva_pilger.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1480/mocao_no_121-2024_-_dptc_-_congratulacao_com_a_aluna_andressa_da_silva_martins.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1481/mocao_no_122-2024_-_dpt-_congratulacao_com_o_supermercado_araujo.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1504/mocao_no_123-2024_-_csj_-_congratulacao_ao_departamento_de_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1505/mocao_no_124-2024_-_fit_-_congratulacao_com_as_professoras_valdirene_e_maria_jose.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1506/mocao_no_125-2024_-_bps_-_congratulacao_com_ricardo_de_oliveira_toscano.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1507/mocao_no_126-2024_-mrm_-_congratulacao_com_o_grupo_moreira..doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1508/mocao_no_127-2024_-_bps_-_congratulacao_com_a_empresa_grf_incorporadora.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1509/mocao_no_128-2024_-_asr_-_congratulacao_ao_senhor_celso_batista_medina.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1510/mocao_no_129-2024_-_asr_-_congratulacao_ao_senhor__antonio_alves_da_silva.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1511/mocao_no_130-2024_-_dls_-_congratulacao_com_o_coordenador_pedagogico_gilvani_franco_kreling.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1512/mocao_no_131-2024_-_cmaf_-_congratulacao_a_equipe_rischuna_-_olimpiada_de_foguetes.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1524/mocao_no_132-2024_-_csj_-_congratulacao_ao_senhor__celco_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/670/oficio_n_007-2024_-_pl_2.282-2024.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1012/oficio_010-2024_dpt_sms_-_pam_emenda_retifica.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/678/oficio_n_015-2023_-_pl_2.281-2024.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/671/oficio_n_021-2024_-_pl_2.283-2024.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/672/oficio_n_023-2024_-_pl_2.284-2024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/673/oficio_n_024-2024_-_pl_2.285-2024.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/674/oficio_n_025-2024_-_pl_2.286-2024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/676/oficio_n_026-2024.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/675/oficio_n_028-2024_-_pl_2.287-2024.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/677/oficio_n_029-2024.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/679/oficio_32-2024_-_protocolado.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/689/oficio_no_036-2024_-_pl_2.288-2024.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/690/oficio_no_037-2024_-_pl_2.288-2024.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/708/of_046-2024-gp_-_enc_p_de_lei_2289-2024_-_superavit_financeiro_-_pmaf.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/721/of_53-2024-_encaminha_projeto_de_lei_2.290-2024_-_complemento_de_repasse_de_valores_clube_de_volei_-.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/739/of_56-2024-_encaminha_projeto_de_lei_2.291-2024_-alteraei_2.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/764/oficio_no_071-2024_-_gp_-_pedido_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/813/oficio_n_075-2024_-_pl_2.292-2024.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/814/oficio_n_076-2024_-_pl_2.293-2024.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/815/oficio_n_077-2024_-_pl_2.294-2024.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/816/oficio_n_078-2024_-_pl_2.295_-_2024.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/818/oficio_n_079-2024_-_pl_2.296-2024.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/891/oficio_109-2024-gp_retirada_tramitacao_plc_2.272-2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/895/of_111-2024-gp-_encaminha_projeto_de_lei_2.297-2024_-_associacao_servidores_do_sistema_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/912/of_117-2024-gp-_encaminha_projeto_de_lei_2.299-2024_-.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/913/of_119-2024-gp-_encaminha_projeto_de_lei_2.300-2024_-.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/914/of_123-2024-gp-_encaminha_projeto_de_lei_2.301-2024_-.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/904/of_124-2024-gp-_encaminha_projeto_de_lei_2.302-2024_-.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/934/of_136-2024-gp_-_modifica_regime_tramitacao__projeto_de_lei_2295.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/959/of_152-2024-gp_-_modifica_regime_tramitacao__projeto_de_lei_2303-2024.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/958/of_153-2024-_gp-_encaminha_projeto_de_lei_2304-2024_-.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/953/oficio_159-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1014/of_174-2024-gp_-_encaminha_projeto_de_lei_2307-2024.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/950/oficio_no_183-2024_-_gab.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1016/of_185-2024-gp_-_encaminha_projeto_de_lei_2308-2024.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1039/oficio_n_186-2024_-_gp.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1066/oficio.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1195/oficio_254-2024_-_gp.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1235/oficio_293-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1241/oficio_n_308-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1274/oficio_328-2024_-_gp.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1279/oficio_329-2024_-_gp.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1349/oficio_n_375-2024.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1366/oficio_n_379-2024_-_gp_ocred.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1471/ofcio_439-2024_ocred.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1537/oficio_n._468-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1540/oficio_n._469-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1538/oficio_n._471-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1539/oficio_n._472-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1547/ofgab757_-_ao_executivo_oficializa_encaminhamento_da_relacao_e_das_emendas_impositivas_2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1198/oficio_074-2024_-_smads-gab.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1184/oficio_n_102-2024-cpd.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1062/oficio_no_009352024sroager.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/691/01_redacao_final_do_projeto_de_lei_-_2286_-_convenio_ager-sinop.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/744/02_redacao_final_do_projeto_de_lei_-_2.289_-_autz_exec_abrir_credito_adic_suplementar_por_superavit.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/893/03_redacao_final_ao_projeto_de_lei__012-2024_-_mrm_-_altera_dispositivos_da_lei_111-86.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/910/04_redacao_final_ao_projeto_de_lei__010-2024_-_fas_-_acresc_inci.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1057/05_redacao_final_do_projeto_de_lei_-_2.304_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1058/06_redacao_final_do_projeto_de_lei_-_2.307_-refis.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1113/07_redacao_final_do_projeto_de_lei_-_2.306_-festival_de_quadrilh.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1211/13__redacao_final_do_projeto_de_lei_-_2.310_-_regularizacao_chac.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1264/14_redacao_final_ao_projeto_de_lei__030-2024_-_fas_e_dls_-_subst__sinais_por_music_nas_esc.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1265/15_redacao_final_ao_projeto_de_lei__032-2024_-_acrescenta__unico_ao_art._4o_modif_9o_caput_da_lei_2.885-2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1346/16_redacao_final_do_projeto_de_lei_2.314-2024_-ldo_2025_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1105/ofgabver009-2024-fit_remanejamento_-_alteracao_objeto_emenda_imp.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1106/oficio_013-2024_gab_do_prefeito_cc_secret_fazda_-_alteracao_objeto_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1107/ofgabver018-2024-asr-_remanejamento_-_alteracao_objeto_emenda_impositiva_043-2023__araras_cristo_rei_sol_nasc.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1064/oficio_024-2024_fas-_emenda_construtores.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1110/ofgabver047-2024-lks_remanejamento_-_alteracao_objeto_emenda_imp.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1111/ofgabver055-2024-csj_remanejamento_-_alteracao_objeto_emenda_imp.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1112/ofgabver113-2024-rls-ratificacao-alteracao_objeto_emenda_imposit.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1299/contas_exercicio_2023_pmaf_144dpi_75.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/680/pl_001-2024-_ods_bps_dls_fas_e_mrm_revoga_art_7o_da_lei_2.885-20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/682/pl_002-2024-_mesa_diretora_-_altera_disp_lei_1.957-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/683/pl_003-2024-_mesa_diretora_-_revisao_geral_anual_rga_exerc._2023-servidores..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/694/pl_004-2024_-_declaracao_de_utilidade_publica_assispen-af.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/695/pl_005-2024_-_declaracao_de_utilidade_publica_o_morhan.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/737/pl_006-2024_-_declaracao_de_utilidade_publica_o_moto_clube_roda_presa_280_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/743/pl_007-2024_-_declaracao_de_util_pub_a_ass_com_do_jardim_panorama.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/762/pl_008-2024_-_declaracao_de_utilidade_publica_a_associacao_de_moradores_da_comunidade_rural_getsemani.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/765/pl_009-2024-_fas_lks_rls_jvn_e_bps_altera_dispositivos_da_lei_2.896-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/822/pl_010-2024_-_fas_-_acrescenta_dispositivos_na_lei_2.826-2023_-_denominacao_vias_ipiranga.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/823/pl_011-2024_-_csj_-__dec_de_util_pub__aftkd_-_associacao_af_de_t.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/830/pl_012-2024-_mrm_altera_dispositivos_da_lei_111-86.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/849/pl_013-2024-_csj_e_mrm_-_denomina_dirceu_kynast_campo_sintetico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/850/pl_014-2024_-_ods_-_denominacao_vias_publicas_do_loteamento_resi.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/866/pl_015-2024_-_rls_lks_-_dec_de_util_pub__a_associacao_comunitaria_rural_sao_joao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/896/pl_016-2024_-_dls_-_denominacao_vias_publicas_do_loteamento_resi.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/899/pl_017-2024-_dptc_-_dia_da_biblia_e_inclui_no_calendario.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/911/pl_018-2024-dptc_-_estabelece_e_regulamenta_vacinacao_contra_o_h.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/932/pl_019-2024-_jvn-_revoga_lei_municipal_2.702-2022_e_represtina_a_2.453-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/915/pl_020-2024-_dptc_-_doacao_de_cabelo_para_pessoas_com_cancer.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/954/proj.lei.n.021.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/955/proj.lei.n.022.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/965/pl_023-2024_-_dptc_-banca_do_esporte.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/966/pl_024-2024_-_dptc_-_distribuicao_gratuita_de_repelentes.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/968/pl_025-2024_-_dptc_-_visao_nota_10.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/960/pl_026-2024_-_jvn_csj_mrm_fas_dptc_dls_-_acresce__2o__e___recla.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/985/pl_027-2024_-_fit_-_copa_kayoko_tanaka_de_handebol.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1040/pl_028-2024_-_fit_-_instituii_campanha_junho_verde.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1069/pl_029-2024_-_dls_-_acrecesnta_dispositivo_da_lei_2.749-2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1136/proj.lei.n.030.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1159/pl_031-2024_-_mrm_-_reconhece_copa_trairao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1187/pl_032-2024-_ods_acrescenta__unico_ao_art._4o_modif_9o_caput_da.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1188/pl_033-2024-_mrm_-_reconhece_e_inclui_malha_viaria_estradas_do_v.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1249/pl_034-2024_-_csj_-_decl_de_util__pub_associacao_altaflorestense.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1250/pl_035-2024_-_jvn_-_dec_de_util_pub__a_associacao_de_handebol.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1251/pl_036-2024_-_jvn_-_decl_de_util__pub_associacao_de_basquete_alt.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1289/pl_037-2024_-_rls__altera_lei_no_1983-2012_malha_viaria_estrela.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1428/pl_038-2024_-_fas__proibicao_do_uso_de_celular_em_sala_de_aula.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1436/aacc.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1466/pl_040-2024_-_fit_-_declaracao_de_utilidade_publica_do_grupo_okavango_capoeira.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1472/pl_041-2024_-_fit_-_declaracao_de_utilidade_publica_a_associacao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1483/pl_043-2024_-_ods_-_declaracao_de_utilidade_publica_clube_de_aeromodelismo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1525/pl_044-2024_-_dls_-_declaracao_de_utilidade_publica_liga_matogro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1526/pl_045-2024_-_dls_-_acrescenta_dispositivos_na_lei_2.826-2023_-_denominacao_vias_europa_e_ipiranga.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1527/pl_046-2024_-_ods_e_dpt_-_declaracao_de_utilidade_publica_sociedade_hoasqueira_beneficente_divino_criador.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1528/pl_047-2024_-_ods_-_declaracao_de_utilidade_publica_-_floresta_off_road_4x4.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_-_2281_-_adequacao_do_ppa.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_n_2.282-2024_-__loteamento_de_chacaras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/665/oficio_n_021-2024_-_pl_2.283-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_lei_n_2.284-2024_-_adequacao_ppa..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/667/projeto_de_lei_n_2.285-2024_-__rga_2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/668/projeto_de_lei_n_2.286-2024_-_convenio_ager-sinop.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/669/projeto_de_lei_n_2.287-2024_-_-_superavit_financeiro_-_ipreaf.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/688/projeto_de_lei_no_2.288-2024_-_readequacao_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/707/projeto_de_lei_-_2289_-_superavit_financeiro_-_pmaf.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/720/projeto_de_lei_-_2290_-_clube_floresta_de_volei_-_complementacao_do_repasse_de_valor_para_super_lig.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/738/projeto_de_lei_no_2.291_-_altera_disp_lei_2.734-2022_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/806/proj.lei.n.2.292.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/807/projeto_de_lei_-_2293_-_enfermagem_atualizado.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/805/proj.lri.n.2.294.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/808/projeto_de_lei_-_2295_-_habitacao_popular.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/817/projeto_de_lei_n_2.296-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/867/projeto_de_lei_-_2297_-_associacao_comunitaria_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/868/projeto_de_lei_-_2298_-_associacao_dos_servidores_do_sistema_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/900/projeto_de_lei_-_2299_-_altera_lei_2.808-2023.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/901/projeto_de_lei_-_2300_-_dispoe_sobre_a_abertura_de_credito_adic.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/902/proj.lei.n.2.301.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/903/projeto_de_lei_-_2302_-_altera_lei_2771-2023_-_estatuto_da_educacao.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/933/projeto_de_lei_-_2303_-_protocolo_de_intencoes_do_consorcio_inte.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/957/proj.lei.n.2.304.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/969/projeto_de_lei_n_2.305-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1010/proj.lei.n.2.306.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1011/projeto_de_lei_-_2307_-_refis.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1015/projeto_de_lei_-_2308_-_perimetro_urbano_descontinuo_-_aterro_sanitario.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1017/projeto_de_lei_n_2.309-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1065/projeto_de_lei_-_2310_-_loteamento_de_chacaras.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1194/projeto_de_lei_-_2311_-_refis.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1196/projeto_de_lei_-_2312-2024_-_permuta_de_imoveis-com_anexo...pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1233/projeto_de_lei_-_2313_-_altera_aliquota_de_contribuicao_patronal.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1240/projeto_de_lei_n_2.314-2024-ldo_-_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1272/projeto_de_lei_n_2.315-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1297/proj.lei.n.2.316.2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1348/proj.lei.n.2.317.2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1363/projeto_de_lei_-_2318-2024_loa_-_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1467/projeto_de_lei_2.319-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1468/projeto_de_lei_-_2320_-_dispoe_sobre_a_criacao_do_fundo_municipa.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1469/proj.lei.n.2.321.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1541/projeto_de_lei_-_2322_-_autoriza_adesao_ao_programa_de_cirurgias.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1542/projeto_de_lei_-_2323_-_convenio_com_municipio_de_paranaita.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/767/projeto_de_decreto_legislativo_no__001-2024_-_vereadores_-_premi.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/848/projeto_de_decreto_legislativo_no__002-2024_-_vereadores_-_comenda_ariosto_da_riva_edicao_2024_personalidades_q_especifica.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/984/projeto_de_decreto_legislativo_no__003-2024_-_ods_titulo_cidadao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1018/projeto_de_decreto_legislativo_no__004-2024_-_fas-_titulo_cidada.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1347/projeto_de_decreto_legislativo_no__005-2024_comissao_de_fiscalizacao_-_dispoe_sobre_as_contas_gov_pref_af_2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1377/projeto_de_decreto_legislativo_no__006-2024_-_fit_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1387/projeto_de_decreto_legislativo_no__007-2024_-_dpt-_titulo_cidada.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1389/projeto_de_decreto_legislativo_no__009-2024_-_rls_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1390/projeto_de_decreto_legislativo_no__010-2024_-_lks_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1391/projeto_de_decreto_legislativo_no__011-2024_-_asr_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1392/projeto_de_decreto_legislativo_no__012-2024_-_dptc_-_titulo_cida.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1393/projeto_de_decreto_legislativo_no__013-2024_-_mrm_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1394/projeto_de_decreto_legislativo_no__014-2024_-_csj_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1402/projeto_de_decreto_legislativo_no__015-2024_-_jvn_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1403/projeto_de_decreto_legislativo_no__016-2024_-_bps_-_titulo_cidad.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/684/projeto_de_resolucao_no_001-2024-__altera_resolucao__no_194-2017.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/825/projeto_de_resolucao_no_002-2024-__mesa_e_demais_-_altera_resolucao__no_219-2023.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1484/projeto_de_resolucao_no_003-2024-__mesa__-_pequenas_compras.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/692/emenda_n_001-2024_-_fit_-_modificativa_e_aditiva_ao_pl_2.286-202.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/845/emenda_n_003-2024_-_mrm_e_fas_-_modificativa_ao_pl_012-2024_protoc_34-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1013/emenda_n_005-2024_-_fit_-__aditiva_ao_pl_2.304-2024__proc_55-202.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1038/emenda_n_006-2024_-_fit_-_modificativa_ao_pl_2.307-2024_protoc_6.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1067/emenda_n_007-2024_-_cpg_-__mod_ao_pl_2.306-2024__proc_68-2024_festival_de_quadrilhas_juninas_-_arraia_da_floresta.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1068/emenda_n_008-2024_-_cpg_-_supressiva_ao_pl_2.309-2024__proc_71-2024_associacao_de_moradores_do_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1131/emenda_n_009-2024_-_dptc_-_substitutiva_ao_pl_018-2024_protoc_48.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1132/emenda_n_010-2024_-_dptc_-_substitutiva_ao_pl_021-2024_protoc_52.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1133/emenda_n_011-2024_-_dptc_-_substitutiva_ao_pl_024-2024_protoc_62.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1134/emenda_n_012-2024_-_dptc_-_substitutiva_ao_pl_025-2024_protoc_64.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1135/emenda_n_013-2024_-_cljrf_-_modificativa_ao_pl_023-2024_protoc_61-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1197/emenda_n_014-2024_-_cpg_-__mod_ao_pl_2.310-2024__proc_74-2024_criterios_regularizacao_loteamentos_rurais.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1210/emenda_n_015-2024_-_bps_e_fit_-_mod_ao_pl_2.310-2024__proc_74-2024_criterios_regularizacao_loteamentos_rurais.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1252/emenda_n_016-2024_-_dls_-_aditiva_ao_pl_032-2024_protoc_80-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1256/emenda_n_017-2024_-_cpg_-__mod_ao_pl_030-2024__proc_76-2024_-_substituicao_de_sinais_por_musicas_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1295/emenda_n_018-2024_-_fit_-_modificativa_ao_pl_2.314-2024_-_ldo_20.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1296/emenda_n_019-2024_-_fit_-_modificativa_ao_pl_2.314-2024_-_ldo_20.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1312/emenda_n_020-2024_-_ods_-_aditiva_e_moficiativa_ao_pl_2.314-2023_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1486/emenda_n_021-2024_-_fit_-_modificativa_ao_pl_2.318-2024_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1487/emenda_n_022-2024_-_asr-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1488/emenda_n_023-2024_-_bps_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1489/emenda_n_024-2024_-_csj_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1490/emenda_n_025-2024_-_dls_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1491/emenda_n_026-2024_-_dpt_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1492/emenda_n_027-2024_-_dptc_-_impositiva_ao_pl_2.318-2024_-_loa_202.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1493/emenda_n_028-2024_-_fit_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1494/emenda_n_029-2024_-_fas_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1495/emenda_n_030-2024_-_jvn_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1496/emenda_n_031-2024_-_lks_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1497/emenda_n_032-2024_-_mrm_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1498/emenda_n_033-2024_-_ods_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1499/emenda_n_034-2024_-_rls_-_impositiva_ao_pl_2.318-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1500/emenda_n_035-2024_-_comissao_de_fiscalizacao_-_modificativa_ao_p.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1452/emenda_n_036-2024_-_fit_-__aditiva_ao_pl_038-2024__proc_107-2024_proibicao_do_celular_no_ambito_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1501/emenda_n_037-2024_-_cfaeo_-_modificativa_ao_pl_2.318-2024_loa_20.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1502/emenda_n_038-2024_-_cfaeo_-_modificativa_ao_pl_2.318-2024_loa_20.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1503/emenda_n_039-2024_-_cfaeo_-_modificativa_ao_pl_2.318-2024_loa_20.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1520/emenda_n_040-2024_-_cfaeo_-_modificativa_ao_pl_2.318-2024_loa_2025_-_secret_educ_reforma_read_escolas.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1521/emenda_n_041-2024_-_cfaeo_-_modificativa_ao_pl_2.318-2024_loa_2025_-_secret_educ_reforma_read_escolas.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1522/emenda_n_042-2024_-_fit_-_substitutiva_ao_pl_042-2024_protoc_114.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/846/veto_n_001-2024_-_pl_065-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/847/veto_n_002-2024_-_pl_009-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1236/veto_n_003-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1234/veto_n_004-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1237/veto_n_005-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1238/veto_n_006-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1239/veto_n_007-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1273/veto_n_008-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1298/veto_n_009-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1114/parecer_131-_cljrf__-_proc_048-2024_-_pl_018-2024_-_estabelece_e.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1115/parecer_132-_cljrf__-_proc_052-2024_-_pl_021-2024_-_colo_para_ma.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1116/parecer_133-_cljrf__-_proc_062-2024_-_pl_024-2024_-_distribuicao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1117/parecer_134-_cljrf__-_proc_064-2024_-_pl_025-2024_-_visao_nota_1.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/681/requerimento_n._001-2024_-_bps_dls_fas_mrm_ods-_requerem_tramita.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/685/requerimento_n._002-2024_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/686/requerimento_n._003-2024_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/687/requerimento_n._004-2024_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_resolucao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/693/requerimento_n._005-2024_-_csj-__requer_retirada_do_projeto_de_lei_no_2.284-2024_adequacao_do_ppa.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/729/requerimento_n._006-2024_-_jvn-__requer_lista_de_empresa_que_pag_ocred_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/730/requerimento_n._007-2024_-_fas_rls_lks_e_dls_requer_informacoes_ocred_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/731/requerimento_n._008-2024_-dls_fas_lks_e_rls_-_lista_de_informaco_ocred_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/732/requerimento_n._009-2024_-dls_-_compra_de_materiais_para_o_trans_ocred_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/733/requerimento_n._010-2024_-dls_-_notas_fiscais_dos_fogos.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/757/requerimento_n._011-2024_-fit_-_extratos_de_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/758/requerimento_n._012-2024_-mrm_fas_bps_asr_e_dptc_-_requerem_t_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/759/requerimento_n._013-2024_-_fit_e__-_requerem_tramitacao_em_regim.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/760/requerimento_n._014-2024_-mrm_fas_bps_asr_e_dptc_-_requerem_t_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/761/requerimento_n._015-2024_-_bps_mrm_fas_lks_e_rls_-_requer_tramit_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/809/requerimento_n._017-2024_-dls_-_frota_da_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/763/requerimento_n._018-2024_-_csj_bps_asr_jvn_e_ods_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_008-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/766/requerimento_n._020-2024_-_fas_lks_rls_jvn_e_bps_requer_urgencia_especial_ao_pl_009-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/811/requerimento_n._021-2024_-_dls-_requer_informacoes_de_despesas_realizadas_na_festa_de_fim_de_ano.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/812/requerimento_n._022-2024_-_vereadores_-_requer_urgencia_especial_ao_pdl_001-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/820/requerimento_n._023-2024_-_mfpn_-_requer_informacoes_do_bairro_jardim_planalto2.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/832/requerimento_n._024-2024_-_csj_fas_asr_bps_e_ods_-_requer_tramit.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/833/requerimento_n._025-2024_-_mesa_diretora_e_demais_vers._requer_t.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/864/requerimento_n._028-2024_-_vereadores_-_requer_urgencia_especial_ao_pdl_002-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/881/requerimento_n._029-2024_-_rls_lks_fas_bps_e_manoel_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_015-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/882/requerimento_n._030-2024-_dls_-_requer_retirada_de_tramitacao_pl.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/883/requerimento_n._031-2024-_dls_-_requer_retirada_de_tramitacao_pl.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/884/requerimento_n._032-2024_-_mrm_fas_dpt_asr_e_dptc_-_requer_tramitacao_em_regime_de_urgencia_especial_mocao_019-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/909/requerimento_n._033-2024_-_dls_dpt_jvn_ods_e_mfpn_-_requer_tr.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/898/requerimento_n._034-2024_-_vereadores_-_governo_do_estado_medida.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/897/requerimento_n._035-2024_-_vereadores_subscritos-_requer_tramita.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/927/requerimento_n._036-2024_-_dls-_requer_informacoes_de_denuncias.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/931/requerimento_n._037-2024_-_csj_-_requer_quais_os_planejamentos_u.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/935/requerimento_n._038-2024_-_dls-_requer_informacoes_diarias_prime.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/936/requerimento_n._039-2024-_cjs_-_requer_retirada_de_tramitacao_pl_2.294-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/961/requerimento_n._040-2024_-_jvn_csj_mrm_fas_dptc_dls_-_requer_tra.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1094/requerimento_n._041-2024_-_rls-_requer_anuencia_de_falta_da_sess.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1095/requerimento_n._042-2024_-_lks-_requer_anuencia_de_falta_da_sess.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1096/requerimento_n._043-2024_-_rls_-_requer_informacoes_sobre_a_obra.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1097/requerimento_n._044-2024_-_asr_-_requer_anuencia_de_falta_da_ses.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1098/requerimento_n._045-2024_-_dls_-_requer_pedidos_de_alvaras_de_construcoes_protocoladas.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1099/requerimento_n._046-2024_-_dls_-_requer_contratos_de_publicidades_e_propagandas.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1100/requerimento_n._047-2024_-dls_-_informacoes_sobre_despesas_refer.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1101/requerimento_n._048-2024_-_fit_-_requer_solicitgacao_de_informac.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1102/requerimento_n._049-2024_-_fit_-_requer_solicitgacao_de_informacoes_sobre_a_malha_viaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1152/requerimento_n._055-2024_-_jvn-fas-rls-_asr-ods_-_requer_tramitacao_em_regime_de_urgencia_especial_mocao_055-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1154/requerimento_n._056-2024_-_rls_-_requer_informacoes_sobre_a_proj.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1158/requerimento_n._057-2024_-_rls_e_lks_-_requer_projeto_e_planilha.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1173/requerimento_n._058-2024-_fit_-_requer_vistas_pl_022-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1185/requerimento_n._059-2024_-_fit_-_requer_informacoes_gastos_x_arr.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1213/requerimento_n._060-2024_-_dls_-_requer_informacoe_secretaria_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1214/requerimento_n._061-2024_-_dls_-_requer__informacoe_secretaria_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1215/requerimento_n._062-2024_-_dptc_-_requer_anuencia_de_falta_da_sessao_02-07-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1216/requerimento_n._063-2024_-_dls_-_requer_informacoe_nucleo_de_pesquisa_urbano.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1350/requerimento_n._064-2024_-_dptc_-_requer_anuencia_de_falta_da_sessao_13-07-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1352/requerimento_n._066-2024_-_dls_-_requer_informacoes_concessionaria_aguas_de_alta_floresta.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1386/requerimento_n._067-2024_-_dls_-_requer_informacoes_sobre_a_quan.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1395/requerimento_n._068-2024_-_mesa_diretora_-_requer_retificacao_qu.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1404/requerimento_n._076-2024_-_dls_-_requer_informacoes_sobre_a_creches_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1435/requerimento_n._078-2024_-_jvn_-_requer_copia_da_ata_de_reuniao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1458/requerimento_n._083-2024_-_dls_-_requer_informacoes_sobre_a_crec.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1485/requerimento_n._086-2024_-_mesa_diretora_-_requer_tramitacao_em.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1531/requerimento_n._090-2024_-_dls-fas-rls-lks-ods_-_requerem_tramitacao_em_regime_de_urgencia_especial_pl_044-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1532/requerimento_n._091-2024_-_dls-fas-rls-lks-ods_-_requerem_tramitacao_em_regime_de_urgencia_especial_pl_045-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1533/requerimento_n._092-2024_-_dpt-ods_-_requerem_tramitacao_em_regime_de_urgencia_especial_pl_046-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1534/requerimento_n._093-2024_-_dls-fas-rls-lks-ods_-_requerem_tramitacao_em_regime_de_urgencia_especial_pl_047-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/696/indicacao_n_001-_2024_-_csj_-_ind._ao_prefeito_e_educacao_projeto_piloto_pra_educacao_fisica_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_n_002-_2024_-_csj_-_ind._ao_prefeito_e_diretor_de_esporte_assesibilidade_de_cadeirantes_no_ginasio.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/698/indicacao_n_003-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura_tapa_buracos_na_avenida_d.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/699/indicacao_n_004-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura_tapa_buracos_na_g_06.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_n_005-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura_instalacao_de_quebra_molas_na_perimetral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_n_006-_2024_-_dls_-_ind._ao_prefeito_e_cidade_placas_de_sinalizacao_na_rua_e-4..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/702/indicacao_n_007-_2024_-_lks_-_ind._ao_prefeito_e_saude_mobilia_para_a_casa_de_apoio_da_capital.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/703/indicacao_n_008-_2024_-_fit_-_ind._ao_sec._de_transito_faixa_de_pedestres_em_frente_na_escola_jardim_das_flores.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/704/indicacao_n_009-_2024_-_asr_-_ind._a_sec._de_cidade_e_dep._de_iluminacao_poda_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/705/indicacao_n_010-_2024_-_asr_-_ind._a_diretoria_de_transito_quebra_molas_na_rua_h-6.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/706/indicacao_n_011-_2024_-_asr_-_ind._a_diretoria_de_transito_quebra_molas_na_rua_e-2.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/709/indicacao_n_012-_2024_-_dls_-_ind._a_cidade_limpeza_e_rocagem_da_praca_no_bairro_cidade_bela.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/710/indicacao_n_013-_2024_-_rls__-_ind._a_infraestrutura_cascalhamento_da_estrada_nasser_noujain.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/711/indicacao_n_014-_2024_-_rls__-_ind._a_infraestrutura_reparo_de__bueiro_localizado_na_comunidade_28.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/712/indicacao_n_015-_2024_-_rls__-_ind._a_infraestrutura_reparo_de__bueiro_localizado_estrada_estrela_vicinal_ii..pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/713/indicacao_n_016-_2024_-_rls__-_ind._a_infraestrutura_manutencao_da_serra_do_seu_ermelino.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/714/indicacao_n_017-_2024_-_rls__-_ind._a_infraestrutura_patrolamento_e_cascalhamento_de_um_trecho_em_frente_a_propriedade_do_seu_ermelino.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/715/indicacao_n_018-_2024_-_dptc__-_ind._a_infraestrutura_e_meio_ambiente_limpeza_do_corrego_severo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_n_019-_2024_-_dptc__-_ind._a_sec._de_cidade_limpeza_na_psf_do_bairro__boa_nova_i.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_n_020-_2024_-_dptc__-_ind._a_sec._de_infraestrutura_recuperacao_das_ruas_do_boa_nova.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_n_021-_2024_-_dptc__-_ind._a_cidade_e_meio_ambiente_retirada_de_lixo_e_entulhos_do_setor_urbano.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_n_022-_2024_-_fas_-_ind._a_sec._de_assistencia_social_e_saude_distribuicao_de_cordoes_de_girassol_para_indentificacao.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/723/indicacao_n_023-_2024_-_jvn_-_ind._a_sec._de_infraestrutura_recu.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/724/indicacao_n_024-_2024_-_mrm_-_indica_ao_prefeito_prorrogar_os_ef.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/725/indicacao_n_025-_2024_-_rls_-_indica_bueiro_e_curva_na_estrada_n.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/726/indicacao_n_026-_2024_-_fas__-_ind._a_infraestrutura_cascalhamen.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/727/indicacao_n_027-_2024_-_dptc__-_ind._a_sec._de_cidade_limpeza_do.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/728/indicacao_n_028-_2024_-_dptc__-_ind._a_sec._de_infraestrutura_ta.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/746/indicacao_n_031-_2024_-_fit_-_ind._a_sec._de_educacao_reparos_no_parque_da_escola_benjamim_padoa_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/747/indicacao_n_032-_2024_-_fit_-_ind._a_sec._de_saude_e_o_prefeito_0001_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/748/indicacao_n_033_-_2024_-_fit_-_ind._a_sec._de_educacao_drenagem_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/749/indicacao_n_034_-_2024_-_fit_-_ind._a_sec._de_infraestrutura_rep_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/750/indicacao_n_035_-_2024_-_fit_-_ind._a_sec._de_infraestrutura_rep_ocred.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/751/indicacao_n_036_-_2024_-_fas_-_ind._a_sec._de_infraestrutura_e_c_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/752/indicacao_n_037_-_2024_-_fas_-_ind._a_sec._de_infraestrutura_e_c_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/753/indicacao_n_038_-_2024_-_rls_e_lks_-_ind._ao_pref._e_sec._de_sau_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/754/indicacao_n_039_-_2024_-_rls_e_lks_-_ind._ao_pref._e_infraestrut_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/755/indicacao_n_040_-_2024_-_csj_-_ind._ao_infraestrutura_recuperaca_ocred.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/768/indicacao_n_041_-_2024_-_fas_-_ind._ao_prefeito_projeto_de_lei_v_ocred.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/769/indicacao_n_042-_2024_-_dptc__-_ind._a_sec._de_infraestrutura_pa_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/770/indicacao_n_043-_2024_-_dptc__-_ind._ao_prefeito_pagamento_piso_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/771/indicacao_n_044_-_2024_-_fas_-_ind._a_sec._de_educacao_a_reparos_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/772/indicacao_n_045_-_2024_-_fas_-_ind._a_sec._de_infraestrutura_tap_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/774/indicacao_n_047_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_man_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/775/indicacao_n_048_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_man_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/776/indicacao_n_049_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_man_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/777/indicacao_n_050_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_man_ocred.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/778/indicacao_n_051_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_tap_ocred.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/779/indicacao_n_052_-_2024_-_dls_-_ind._a_sec._de_infraestrutura_pav_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/780/indicacao_n_053_-_2024_-_rls_e_lks_-_ind._a_sec._de_cidade_o_reg_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/781/indicacao_n_054-2024_-_mrm_-_indica_ao_dep_dilmar_dal_bosco_deno_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/782/indicacao_n_055_-_2024_-_rls_-_ind._a_sec._de_infraestrutura_rec_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/783/indicacao_n_056_-_2024_-_rls_e_lks_-_ind._a_sec._de_educacao_fo._ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/784/indicacao_n_057_-_2024_-_dpt_-_ind._a_sec._de_infraestrutura_gal_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/785/indicacao_n_058_-_2024_-_rls_-_ind._ao_diretor_de_transito_refaz_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/786/indicacao_n_059_-_2024_-_fas_-_ind._a_sec._de_educacao_a_instala_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/787/indicacao_n_060_-_2024_-_bps_-_ind._a_sec._de_cidade_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/788/indicacao_n_061_-_2024_-_rls_e_lks_-_ind._ao_pref._e__sec._infra_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/789/indicacao_n_062_-_2024_-_jvn_-_ind._ao_infraestrutura_pavimentac_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/790/indicacao_n_063_-_2024_-_fas_-_ind._ao_prefeito_ar_condicionado_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/791/indicacao_n_064_-_2024_-_dptc__a_sec._de_saude_manutencao_nos_are_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/792/indicacao_n_065_-_2024_-_dls__rec_asf_em_frente_ao_cer.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/793/indicacao_n_066_-_2024_-_dls_-_limpeza_av_ariosto_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/794/indicacao_n_068_-_2024_-_dls___tapa_buraco_e_limpeza_na_rua_h_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/795/indicacao_n_068_-_2024_-_dls___tapa_buraco_e_limpeza_na_rua_h_ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/796/indicacao_n_069-_2024_-_dls_-_tapa_buraco_na_rua_airton_senna_ocred.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/797/indicacao_n_070-_2024_-_dls_-__tapa_buraco_na_rua_atraz_da_pam_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/798/indicacao_n_071_-_2024_-_dls_-_sec_de_infraestrutura___tapa_bura_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/835/indicacao_n_073_-_2024_-_csj_-_ao_prefeito_sec_de_gestao_e_segur.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/819/indicacao_n_074-2024_-_fas_-_ind._ao_prefeito_e_sec._de_inovacao_programa_rotas_rurais.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/836/indicacao_n_075-2024_-_jvn__-_ind.__ao_prefeito_e_sec._de_esporte_conselho_municipal_de_esportes.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/837/indicacao_n_076-2024_-_jvn__-_ind._a_de_sec._de_infraestrutura_ponte_localizada_nas_proximidades_da_avenida_das_embaubas.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/838/indicacao_n_077-2024_-_csj_-_ind._a_de_sec._de_infraestrutura_re.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/839/indicacao_n_078_-_2024_-_dls_-_ind._ao_prefeito_e_sec_de_educaca.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/840/indicacao_n_079_-_2024_-_dls_-_ind._sec_de_saude_contratacao_de.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/841/indicacao_n_080-_2024_-_dls_-_ind._a_prefeito_e_sec._de_infraest.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/842/indicacao_n_081-_2024_-_dls_-_ind._a_prefeito_e_sec._de_infraest.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/843/indicacao_n_082-_2024_-_dls_-_ind._a_prefeito_e_sec._de_infraest.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/851/indicacao_n_083-_2024_-_fas_-_ind._a_prefeito__leilao_publico_dos_veiculos.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/852/indicacao_n_084-_2024_-_fas_-_ind._a_infraestrutura_e_transito_a_troca_os_redutores_de_velocidades_do_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/853/indicacao_n_085-_2024_-_csj_-_ind._ao_prefeito_piso_nacional_das_ace-acs.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/854/indicacao_n_086-_2024_-_dls_-_ind._ao_prefeito_centro_de_desenvolvimento_infantil_icog.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/856/indicacao_n_088-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura_construcao_de_sarjetas_nas_ruas_e_avenidas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/857/indicacao_n_089-_2024_-_fas_-_ind._a_infraestrutura_patrolamento_para_recuperar_a_avenida_vitoria_regia.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/858/indicacao_n_090-_2024_-_fas_-_ind._a_infraestrutura_faixa_elevada_na_rotatoria_da_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/859/indicacao_n_091-_2024_-_fas_-_ind._a_cidade_limpeza_do_terreno_manoel_de_nobrega_35..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/860/indicacao_n_092-_2024_-_lks_-_ind._a_prefeito_e_saude_duas_ambulancia_para_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/861/indicacao_n_093-_2024_-_lks_-_ind._a_prefeito_e_saude_cobertura_para_o_pdf_ana_neri.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/862/indicacao_n_094-_2024_-_lks_-_ind._a_prefeito_e_saude_cobertura_da_casa_de_apoio_de_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/863/indicacao_n_095-_2024_-_lks_-_ind._a_prefeito_e_saude_manutencao_dos_ares_condicionados_na_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/869/indicacao_n_096_-_fas_-_ind._sec._de_saude_a_nec_cilindros_de_oxigenio_p_tod_psfs_do_mun_inclu__z_rur.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/870/indicacao_n_097_-_2024_-_rls_-_ind._a_sec._de_educacao_de_ar_condicionado_sala_anexa.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/871/indicacao_n_098_-_2024_-_rls_-_sec_de_infraestru__patr_ruas_da_pista_do_cabeca.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/873/indicacao_n_100-_2024_-_csj_-__escola_sonia_faleiro.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/874/indicacao_n_101-_2024_-_fas_-_ind_ao_deputado_nininho_climatizadores_a_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/875/indicacao_n_102-_2024_-_csj_-__iluminacao_praca_public_psf_-_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/876/indicacao_n_103-_2024_-_dpt_-_ind_ao_pref_e__manuten_pista_de_skate.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/877/indicacao_n_104-_2024_-_rls_-_sec_de_saud_manutencao_da_geladeira_no_psf.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/878/indicacao_n_105-_2024_-_fas_-_ind_aos__diego_guimaraes_climatizadores_a_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/880/indicacao_n_107-_2024_-_fas_-_ind__ao_prefeito_saude_e_esportes_educador_fisico_nas_academias_publicas_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/905/indicacao_n_108-_2024_-_csj_-_ind._ao_prefeito_e_infraestrutura_regulariza_o_trafego_da_coleta_de_lixo_do_bairro_boa_nova.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/906/indicacao_n_109-_2024_-_rls_-_ind._a_infraestrutura_reparo_de_um_bueiro_localizado_na_estrada_nasser_noujain.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/907/indicacao_n_110-_2024_-_rls_-_ind._a_educacao_dois_armarios_e_duas_mesas_para_professores_para_a_extensao_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/916/indicacao_n_111-_2024_-_ods_-_ind._ao_dep._nininho_aquisicao_de.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/917/indicacao_n_112-_2024_-_mrm_-_ind._a_sec._de_cidade_um_quebra-mo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/918/indicacao_n_113-_2024_-_lks_e_rls__-_ind._ao_prefeito_e_sec_de_i.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/919/indicacao_n_114-_2024_-_lks_e_rls__-_ind._ao_prefeito_pavimentac.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/920/indicacao_n_115-_2024_-_lks_e_rls__-_ind._a_sec_infraestrutura_p.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/921/indicacao_n_116-2024_-_csj_-_indica_ao_prefeito_criacao_projeto.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/922/indicacao_n_117-2024_-_ods_-_indica_a_secret_agric_munic_promove.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/923/indicacao_n_118-_2024_-_jvn_-_ind._a_sec._de_cidade_troca_de_lam.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/924/indicacao_n_119-_2024_-rls_-_ind._a_direcao_de_transito_redutore.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/925/indicacao_n_120-_2024_-rls_-_ind._a_direcao_de_transito_redutore.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/926/indicacao_n_121-_2024_-_fas_-_ind._a_sec_de_saude_que_forneca_va.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/937/indicacao_n_122-_2024_-_rls_-_ind._a_sec_de_infraestrutura_manut.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/938/indicacao_n_123-_2024_-_dptc_-_ind._a_sec_de_cidade_e_transito_f.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/939/indicacao_n_124-_2024_-_rls_e_lks__-_ind._a_sec_de_infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/940/indicacao_n_125-_2024_-_rls_e_lks__-_ind._a_sec_de_infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/941/indicacao_n_126-_2024_-_rls_e_lks__-_ind._ao_prefeito_e_sec_de_i.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/942/indicacao_n_127-_2024_-_dptc_-_ind._ao_prefeito_reestrutura_do_p.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/943/indicacao_n_128-_2024_-_rls_-_ind._a_sec_de_cidade_limpeza_do_pa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/944/indicacao_n_129-_2024_-_rls_e_lks__-_ind._ao_sec_de_esportes_man.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/945/indicacao_n_130-_2024_-_fas_-_ind__a_metamat_perfuracao_dos_poco.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/946/indicacao_n_131-_2024_-_fas_-_ind_ao_transito_e_cidade_construir.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/947/indicacao_n_132-_2024_-_fas_-_ind._do_dep._de_proprios_recolhime.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/948/indicacao_n_133-_2024_-_fas_-_ind._a_sec_de_inf._que_faca_a_limp.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/949/indicacao_n_134-_2024_-_fas_-_ind._a_sec_de_cidade_que_faca_roca.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/970/indicacao_n_135-_2024_-_csj_-_ind._a_sec_de_cidade_e_transito_qu.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/971/indicacao_n_136-_2024_-_rls_e_lks__-_ind_secr_de_saude_contratac.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/972/indicacao_n_137-_2024_-_rls_e_lks__-_ind_secr_de_inf._repare_bue.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/973/indicacao_n_138-_2024_-_dpt__-_ind_secr_de_infraestrutura_recupe.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/974/indicacao_n_139-_2024_-_dpt__-_ind_secr_de_infraestrutura_manutencao_dos_bueiros_no_bairro_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/975/indicacao_n_140-_2024_-_dls__-_ind_ao_prefeito_secr_de_infraestr.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/976/indicacao_n_141-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/977/indicacao_n_142-_2024_-_jvn__-_ind_ao_sec_de_obras_que_faca_alte.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/979/indicacao_n_144-_2024_-_fas_-_ind_secr_de_meio_ambiente_limpeza.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/980/indicacao_n_145_-_2024_-_fas_-_ind_secr_de_infraestrutura_faixa.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/986/indicacao_n_146_-_2024_-_fas_-_ind_secr_de_cidade_poda_das_arvor.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/987/indicacao_n_147-_2024_-_dls_-_ind._ao_prefeito_e_educacao_parqui.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/988/indicacao_n_148-_2024_-fas_-_ind._ao_prefeito_e_consorcio_interm.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/989/indicacao_n_149-_2024_-dpt_-_ind._a_sec._de_obras_pontes_de_adue.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/990/indicacao_n_150-_2024_-dpt_-_ind._a_sec._de_obras_ponte_de_aduel.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/991/indicacao_n_151-_2024_-rls_-_ind._ao_dep._nininho_encaminhe_patr.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/992/indicacao_n_152-_2024_-rls_-_ind._ao_pref._e_nuc._de_eng._rede_d.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/993/indicacao_n_153-_2024_-rls_-_ind._a_sec._de_edu._implante_playgr.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/994/indicacao_n_154-_2024_-fas_-_ind._ao_prefeito_pagamento_de_adici.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/995/indicacao_n_155-_2024_-fas_-_ind._ao_sec._de_infraestrutura_recu.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/996/indicacao_n_156-_2024_-fas_-_ind._ao_sec._de_infraestrutura_recu.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/997/indicacao_n_157-_2024_-ods__-_ind._a_ao_preefeito_implante_playg.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/998/indicacao_n_158-_2024_-_jvn_-_ind._a_sec._de_esporte_ascom.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/999/indicacao_n_159-_2024_-_jvn_-_ind._a_sec._de_infraestrutura_oper.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1000/indicacao_n_160-_2024_-_rls_-_ind._a_sec._de_infraestrutura_repa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1001/indicacao_n_161-_2024_-_rls_-_ind._a_sec._de_infraestrutura_repa.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1002/indicacao_n_162-_2024_-_rls_e_lks_-_ind._a_sec._de_infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1003/indicacao_n_163-_2024_-_rls_e_lks_-_ind._ao_dep._nininho_aquisic.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1019/indicacao_n_165-_2024_-_rls_e_lks_-_ind._a_acrimat_que_faca_a_ma.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1020/indicacao_n_166-_2024_-_rls_e_lks_-_ind._a_infraestrutura_manute.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1021/indicacao_n_167-_2024_-_jvn_-_ind._a_transito_a_implatacao_de__r.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1022/indicacao_n_168-_2024_-_rls_-_ind._a_infraestrutura_troca_das_po.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1023/indicacao_n_169-_2024_-_rls_-_ind._a_infraestrutura_troca_das_po.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1024/indicacao_n_170-_2024_-_rls_e_lks_-_ind._ao_prefeito_e__infraest.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1025/indicacao_n_171-_2024_-_rls_e_lks_-_ind._ao_prefeito_e_infraestr.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1026/indicacao_n_172-_2024_-_rls_e_lks_-_ind._ao_prefeito_e_infraestr.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1027/indicacao_n_173-_2024_-_dls_-_ind._a_infraestrutura_recuperacao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1028/indicacao_n_174-_2024_-_dls_-_ind._ao_prefeito_e_a_educacao_cump.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1029/indicacao_n_175-_2024_-_dls_-_ind._ao_prefeito_e_infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1030/indicacao_n_176-_2024_-_rls_-_ind._a_infraestrutura_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1031/indicacao_n_177-_2024_-_rls_-_ind._a_infraestrutura_troca_da_pon.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1032/indicacao_n_178-_2024_-_rls_-_ind._a_infraestrutura_recuperacao.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1033/indicacao_n_179-_2024_-_fas_-_ind._a_infraestrutura_recuperacao.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1041/indicacao_n_181-_2024_-_rls_e_lks_-_ind._a_sec._de_cidade_manute.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1042/indicacao_n_181-_2024_-_rls_e_lks_-_ind._a_sec._de_cidade_manute.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1043/indicacao_n_182-_2024_-_rls_e_lks_-_ind._a_sec._de_infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1044/indicacao_n_183-_2024_-_fas_-_ind._a_sec._de_infraestrutura_recu.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1045/indicacao_n_184-_2024_-_fit_-_ind._a_sec._de_cidade_banheiro_na.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1046/indicacao_n_185-_2024_-_ods_-_ind._a_infraestrutura_na_rua_b-1.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1047/indicacao_n_186-_2024_-_rls_e_lks_-_ind._ao_prefeito_pavimentaca.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1048/indicacao_n_187-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_camin.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1049/indicacao_n_188-_2024_-_dptc_-_ind._ao_infraestrutura_caminhao_p.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1050/indicacao_n_189-_2024_-_dptc_-_ind._ao_saude_mobiliario_da_unida.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1051/indicacao_n_190-_2024_-_dptc_-_ind._ao_sec_de_infraestrura_redut.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1052/indicacao_n_191-_2024_-_dptc_-_ind._ao_sec_de_infraestrura_redut.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1053/indicacao_n_192-_2024_-_dls_-_ind._ao_sec_de_infraestrura_manute.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1054/indicacao_n_193-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_recup.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1055/indicacao_n_194-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_molha.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1056/indicacao_n_195-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_recup.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1070/indicacao_n_196-_2024_-_fas_-_ind._a_sec._infraestrutura_meio_a.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1071/indicacao_n_197-_2024_-_fit_-_ind._a_sec._de_infraestrutura_redu.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1072/indicacao_n_198-_2024_-_fit_-_ind._a_sec._de_cidade_construcao_d.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1073/indicacao_n_199-_2024_-_fit_-_ind._a_sec._de_infraestrutura_redu.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1074/indicacao_n_200-_2024_-_fit_-_ind._a_sec._de_meio_ambiente_fisca.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1075/indicacao_n_201-_2024_-_fit_-_ind._a_direcao_de_transito__sinali.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1076/indicacao_n_202-_2024_-_asr_-_ind._a_sec._de_educacao_instalacao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1077/indicacao_n_203-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_pavim.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1078/indicacao_n_204-2024_-_fas_lks_e_rls_-_indicam_ao_prefeito_cc_se.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1079/indicacao_n_205-_2024_-_dls_-_ind._a_sec._de_sinalizacao_na_rodo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1080/indicacao_n_206-_2024_-_dls_-_ind._ao_prefeito_a_contratacao_de.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1081/indicacao_n_207-_2024_-_rls_e_lks_-_ind._ao_infraestrutura_reparo_de_um_buraco_na_via_publica_avenida_ludovico_da_riva_neto.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1082/indicacao_n_208-_2024_-_rls_e_lks_-_ind._ao_prefeito_e_educacao_troca_do_onibus_escolar_da_escola_guimaraes_rosa.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1083/indicacao_n_209-_2024_-_fas_-_ind._a_sec._infraestrutura_tres_redutores_de_velocidades_entre_a_avenida_perimetral_nw_e_rua_laudiceia.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1084/indicacao_n_210-_2024_-_fas_-_ind._a_sec._infraestrutura_fazer_um_bueiro_de_concreto_e_trocar_a__estrutura_de_aduelas.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1085/indicacao_n_211-_2024_-_fas_-_ind._a_sec._infraestrutura_reparos_em_um_trecho_da_avenida_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1124/indicacao_n_212-_2024_-_fas_e_dls__-_ind._a_o_prefeito_e_a__sec.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1125/indicacao_n_213-_2024_-_rls_e_lks_-_ind._a_sec._de_saude_manutencao_do_ar_condicionado_da_recepcao_da_pam.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1126/indicacao_n_214_-_2024_-_ods_-_ind._ao_prefeito_e__infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1127/indicacao_n_215_-_2024_-_asr_-_ind._a_sec._de_saudea_implatacao.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1128/indicacao_n_216_-_2024_-_asr_-_ind._a_sec._de_infraestrutura_um.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1129/indicacao_n_217_-_2024_-_asr_-_ind._a_sec._de_saude_construcao_d.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1130/indicacao_n_218_-_2024_-_fas_-_ind._aoo_prefeito_cameras_de_segu.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1141/indicacao_n_219_-_2024_-_asr-_ind._ao_prefeito_playground_na_praca_do_aviao..pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1142/indicacao_n_220_-_2024_-_fas_-_ind._ao_prefeito_e_saude__aquisicao_de_equipamentos_ortopedicos.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1143/indicacao_n_221_-_2024_-_fas_-_ind._ao_cidade__limpeza_das_calcadas_das_avenidas_robson_silva_e_bom_pastor.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1144/indicacao_n_222_-_2024_-_asr_-_ind._ao_prefeito_e_saude_contratacao_de_um_medico_neuropsiquiatra.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1145/indicacao_n_223_-_2024_-_fas_-_ind._ao_prefeito_e_infraestrutura_tres_redutores_de_velocidade_na_avenida_teles_pires.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1146/indicacao_n_224_-_2024_-_fit_-_ind._ao_gestao_area_de_lazer_praca_publica_no_bairro_parque_das_nacoes.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1147/indicacao_n_225_-_2024_-_lks_e_rls__-_ind._ao_dep._guimaraes_4_cadeiras_de_rodas_e__para_a_casa_de_apoio_de_alta_floresta.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1148/indicacao_n_226_-_2024_-_lks_-_ind._a_sec._de_cidade_rocagem_do_mato_proximo_a_pista_de_caminhada_na_avenida_amazonas.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1149/indicacao_n_227_-_2024_-_asr_-_ind._a_sec._de_meio_ambiente_arborizacao_no_patio_da_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1150/indicacao_n_228_-_2024_-_asr_-_ind._ao_prefeito_e__sec._de_infraestrutura_pavimentacao_asfaltica_na_pista_do_cabeca.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1153/indicacao_n_229_-_2024_-_fas_-_ind._ao_prefeito_e__gestao_de_gov.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1160/indicacao_n_230-2024_-_dpt_-_sec._de_infraestrutura_vale_do_apia.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1161/indicacao_n_231-_2024_-_rls_-_ind._a_infraestrutura_cascalhament.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1162/indicacao_n_232-_2024_-_rls_-_ind._a_infraestrutura_troca_da_pon.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1163/indicacao_n_233-_2024_-_rls_-_ind._a_infraestrutura_cascalhament.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1164/indicacao_n_234-_2024_-_rls_e_lks_-_ind._a_infraestrutura_e_cida.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1165/indicacao_n_235-_2024_-_rls_-_ind._a_infraestrutura_reparos_na_e.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1166/indicacao_n_236-2024_-_mrm_-_ind._a_infr._construcao_faixa_eleva.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1167/indicacao_n_237-2024_-_fas_-_ind._a_inf._que_instale_placas_em_r.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1168/indicacao_n_238-2024_-_dls_-_ind._ao_pref._e_a_inf._que_instale.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1169/indicacao_n_239-2024_-_dls_-_ind._a_agrimat_que_instale_placas_d.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1170/indicacao_n_240-_2024_-_rls_e_lks_-_ind._a_sec._de_infraestrutur.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1171/indicacao_n_241-2024_-_dls_-_ind._a_cidade_poda_das_arvores_no_b.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1174/indicacao_n_242_-_2024_-_fas_-_ind._sec._de_educacao_a_implantacao_de_uma_escola_municipal_no_bairro_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1175/indicacao_n_243_-_2024_-_asr_-_ind._sec._de_infraestrutura_refor.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1189/indicacao_n_244_-_2024_-_fas_-_ind._ao_prefeito_e_sec._de_saude_implantacao_de_centro_especializado_pessoas_de_rua.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1190/indicacao_n_245_-_2024_-_fas_-_ind._ao_sec._de_cidade_pinturas_em_quebra_molas_e_redutor_de_velocidades_em_toda_cidade.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1191/indicacao_n_246-_2024_-_lks_-_sec_de_infraest_-_meio_fio_boa_esperanca_rua_perimetral_nw.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1192/indicacao_n_247-_2024_-_lks_-_sec_de_infraest_-_infraestrutura_patrolar_e_cascalhar_chacara_dr_irene.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1193/indicacao_n_248-_2024_-_csj_-_ind_a_inf._quebra-mola_e_placa_de_sializacao_escola_cecilia_meireles.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1204/indicacao_n_249_-_2024_-_fas_-_ind._ao_sec._de_inf._patrolamento.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1205/indicacao_n_250_-_2024_-_rls_e_lks__-_ind._ao_sec._de_meio_ambie.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1206/indicacao_n_251_-_2024_-_ods_-_ind._ao_prefeito_a_necessidade_de.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1207/indicacao_n_252-2024_-_asr_-__faixa_elevada_nas_proximidades_da.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1208/indicacao_n_253_-_2024_-_rls_-_ind_a_sec_de_infroest_o_a_neces_d.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1209/indicacao_n_254_-_2024_-_fit_-_ind_ao_prefeito_e_sec_de_esporte.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1229/indicacao_n_255_-_2024_-_dptc_-_ind_infraestrutura_a_necessidade_de_realizar_a_molhagem_da__rua_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1221/indicacao_n_256_-_2024_-_csj_-_ind_ao_prefeito_e_saude_instalacao_de__longarinas_e_cobertura_do__psf_v.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1222/indicacao_n_257_-_2024_-_rls_-_ind_a_energisa_para_limpeza_da_rede_eletrica_da_comunidade_rio_verde.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1223/indicacao_n_258-_2024_-_camara_-_indic_a_sec._estadual_de_infraestr..pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1224/indicacao_n_259_-_2024_-_lks_e_rls_-_ind_ao_dep._guimaraes_micropavimentacao_asfaltico_nas_ruas_do_bairro_jardim_flamboyant.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1225/indicacao_n_260_-_2024_-asr_-_ind_ao_prefeito_pavimentacao_asfaltica_na_perimetral_se-2_sul_do_bairro_boa_nova_iii.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1226/indicacao_n_261_-_2024_-asr_-_ind_ao_prefeito_e_infraestrutura_passarela_entre_os_bairros__almeida_prado_e_araras.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1227/indicacao_n_262_-_2024_-ods_-_ind_a_sec._de_infraestrutura_faixa_elevada_em_frente_a_pizzaria_divina_pizza.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1228/indicacao_n_263_-_2024_-asr_-_ind_ao_prefeito_e_infraestrutura_reparo_de_uma_ponte.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1246/indicacao_n_267-2024_-_rls_e_lks_-_ind_ao_pren_o_abastecimento_carro_camara.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1247/indicacao_n_268-2024_-_rls_e_lks_-_ind_a_sec._de_saude_reparos_nos_ares__do_cer.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1248/indicacao_n_269-2024_-_dptc_-_ind_ao_dep._de_transito_sinalizacao_e_pintura_dos_quebras_molas_da_av_minas_gerais..pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1257/indicacao_n_270-2024_-_asr_-_ind_a_infraestrutura_acessibilidade_na_av._ludovico_da_riva_neto_na_passarela_proxima_a_via_moda.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1258/indicacao_n_271-2024_-_fas_-_ind._a_sec._de_infra_patrolamento_nas_estradas_da_chacaras_santa_rosa..pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1259/indicacao_n_272-2024_-_rls_e_lks_-_ind_ao_infra_e_prefeito_faixa_elevada_em_frente_a_escola_jardim_das_flores.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1260/indicacao_n_273-2024_-_rls_-_ind_sec_de_infraestrutura_reparos_nos_bueiros_da_pista_do_cabeca.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1261/indicacao_n_274-2024_-_asr_-_ind_sec_de_infraestrutura_poste_de_iluminacao_na_academia_da_terceira_idade_na_comunidade_rural_cristo_rei.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1262/indicacao_n_275-2024_-_fas_-_ind._a_sec._de_infraestrutura_de_substituicao_do_bueiro_na_comunidade_nossa_senhora_do_carmo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1269/indicacao_n_277-_2024_-dptc_-_ind._a_infraestrutura_patrolamento_e_cascalhamento_na_comunidade_guadalupe.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1270/indicacao_n_278-_2024_-_dptc_-_ind._ao_sec_de_infraestrura_redutor_de_velocidade_na_rua_a-2.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1275/indicacao_n_280_-_2024_-_dls_-_ind._ao_prefeito_e_sec_de_infraestrura_pintura_de_faixas_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1276/indicacao_n_281_-_2024_-_dls_-_ind._ao_prefeito_e_sec_de_infraestrura_recuperacao_das_chacaras_do_loteamento_santa_rosa..pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1277/indicacao_n_282_-_2024_-_dls_-_ind._ao_prefeito_e_sec_de_infraestrura_recuperacao_das_vicinal_primeira_norte.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1278/indicacao_n_283_-_2024_-_dls_-_ind._ao_prefeito_e_sec_de_infraestrura_instalacao_de_uma_faixa_de_pedestre_no_setor_g_entre_as_ruas_g_04_e_g_05..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1284/indicacao_n_284_-_2024_-_fit_-_ind._a_sec_de_infraestrura_implantacao_de_faixa_de_pedestres_na_avenida_uniflor.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1285/indicacao_n_285_-_2024_-_asr_-_ind._a_sec_de_infraestrura_placa_de_sinalizacao_de_rua_sem_saida_na_rua_frei_henrique_de_coimbra.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1286/indicacao_n_286_-_2024_-_fas_-_ind._a_sec_de_infraestrura_trocar_o_bueiro_da_primeira_sul.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1287/indicacao_n_287-_2024_-_bps_-_ind._ao_sec_de_infraestrura_redutores_de_velocidade_no_bairro_panorama.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1288/indicacao_n_288-_2024_-_rls_-_ind._ao_sec_de_saude_e_infraestrutura_reparo_no_encanamento_do_psf_da_pista_do_cabeca.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1290/indicacao_n_289-_2024_-_rls_-_ind._ao_sec_de_infraestrutura_troca_da_ponte_molha_bebo.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1291/indicacao_n_290-_2024_-_fit_-_ind._ao_sec_de_infraestrutura_recuperacao_da_ponte_sobre_rio_brilhante.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1292/indicacao_n_291-_2024_-_fit_-_ind._ao_sec_assistencia_social_a_aparelhos_de_ar-condicionado_no_lar_dos_idosos.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1305/indicacao_n_292-_2024_-_fit_-_ind._ao_sec_de_educacao_construcao_de_uma_quadra_esportiva_na_escola_municipal_nilo_procopio_pecanha.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1306/indicacao_n_293-_2024_-_dptc_-_ind._ao_sec_de_cidade_limpeza_em_frente_a_escola_semente_do_saber_no_bairro_jardim_das_oliveiras..pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1307/indicacao_n_294-_2024_-_fas_-_ind._ao_sec_de_educacao_manutencao_do_parque_da_escola_municipal_benjamin_de_padoa.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1308/indicacao_n_295-_2024_-_fas_ind._ao_prefeito_e_sec._de_educacao__propositora_a_doacao_de_materiais_e_uniformes_escolares.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1309/indicacao_n_296-_2024_-_fas_ind._ao_meio_ambiente_a_necessidade_de_retirada_de_arvore_na__rua_do_araujo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1310/indicacao_n_297-_2024_-_fas_ind._a_sec_de_educacao_providencias_para_prevencao_de_acidentes_em_frente_ao_colegio_vilma_dias.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1311/indicacao_n_298-_2024_-_rls_-_ind_a_sinfra_reparos_patrolamento_e_cascalhamento_na_mt-419.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1313/indicacao_n_299-_2024_-_fas_-_ind._diretoria_de_transito_e_infraestrutura_placas_de_sinalizacao_rua_robson_silva_1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1314/indicacao_n_300_-_2024_-_rls_e_lks_-_ind._sec._de_saude_manutencao_de_3_ares_condicionados_dos_quartos_da_pam.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1315/indicacao_n_301_-_2024_-_rls_-_ind._ao_prefeito_estrutura_de_concreto_pra_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1316/indicacao_n_302-_2024_-_rls_-_ind._sec._de_educacao_a_implantacao_de_parque_infantil_na_escola_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1317/indicacao_n_303-_2024_-_rls_-_ind._sec._de_educacao_a_troca_do_onibus_escolar_da_linha_fazenda_carolina.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1318/indicacao_n_304-_2024_-_rls_-_ind._ao_prefeito_valdemar_gamba_que_faca_estrutura_de_concreto_para_caixa_dagua_com._sao_mateus.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1320/indicacao_n_306-_2024_-_rls_-_ind._ao_prefeito_valdemar_gamba_que_faca_estrutura_de_concreto_para_caixa_dagua_com._ourolanda.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1321/indicacao_n_307-_2024_-_rls_e_lks_-_ind._a_sec_de_saude_que_troque_o_ar-condicionado_cer.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1322/indicacao_n_308-_2024_-_rls_-_ind._ao_sec_de_obras_roberto_patel_a_troca_do_bueiro_de_madeira_na_estrada_vale_do_apiacas.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1323/indicacao_n_309-_2024_-_lks_-_reindica_ao_sec_de_infraestrutura_meio_fio_na_rua_perimetral_nw.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1324/indicacao_n_310-_2024_-_asr_-_ind._ao_dep._julio_campos_02_duas_lombadas_na_mt-325.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1329/indicacao_n_311-_2024_-_fit_-_ind._ao_prefeito_pavimentacao_asfaltica_na_rua_vitoria_regia_bairro_jardim_guarana_ii.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1330/indicacao_n_312-_2024_-_fit_-_ind._ao_infraestrutura_redutor_de_velocidade_na_perimetral_dom_pedro_ii_bairro_boa_esperanca..pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1343/indicacao_n_320-_2024_-_fas_-_ind._ao_infraestrutura_trocar_a_ponte_de_madeira_por_uma_ponte_com_estrutura_de_aduelas.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1355/indicacao_n_323-2024_-_dls_-_indica_ao_presidente_mesa_e_comissoes_a_convocacao_do_diretor_aguas_af.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1356/indicacao_n_324-2024_-_dls_prefeito_para_revogar_decretos_dos_reajustes_do_valor_da_agua.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1358/indicacao_n_325-2024_-_asr_-_indica_a_infraestrutura_redutor_de_velocidade_na_h_7.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1359/indicacao_n_326-2024_-_fas_-_indica_a_infraestrutura_troca_de_ponte_por_aduelas_na_com._ceu_azul.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1357/indicacao_n_327_-_2024_-_ods_-_ind._realizacao_de_certame_licitatorio_previlegiando_empresas_locais.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1361/indicacao_n_329-_2024_-_asr_-_ind._ao_sec_de_dep._julio_campos_e.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1367/indicacao_n_332-_2024_-_asr_-_ind._aos_edis_indicacao_de_honrarias.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1368/indicacao_n_333-_2024_-_dptc_-_ind._ao_sec_infraestrutura__pintura_e_placas_na_av_minas_gerais.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1369/indicacao_n_334-_2024_-_asr_-_ind._ao_prefeito_e_metamati_perfuracao_de_20_vinte_pocos_tubulares_proximo_a_captacao_de_agua.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1370/indicacao_n_335-_2024_-_asr_-_ind._ao_prefeito_utilizacao_da_agua_do_lago_parque_das_capivaras.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1372/indicacao_n_337-_2024_-_asr_-_ind._ao_agentes_publicos_que_cobiam_assedio_moral_nas_relacoes_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1373/indicacao_n_338-_2024_-_rls_-_ind_a_sec_de_infraest_patrolamento_estrada_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1378/indicacao_n_339-_2024_-_rls_-_ind_a_sec_de_infraest__bueiro_de_madeira_localizado_na_estrada_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1379/indicacao_n_340-_2024_-_rls_-_ind_a_sec_de_infraest__bueiro_de_madeira_localizado_na_estrada_cruzeiro_faz._carolina.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1380/indicacao_n_341-_2024_-_rls_-_ind_a_sec_de_meio_ambiente_poda_das_arvores_do_universitario.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1381/indicacao_n_342-_2024_-_dls_-_ind_a_igua_possibilidade_utilizar.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1382/indicacao_n_343-_2024_-_dls_-_ind_ao_prefeito_recuperacao_mata_c.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1383/indicacao_n_344-_2024_-_dls_e_csj_-_ind_ao_prefeito_instaurar_pr.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1384/indicacao_n_345-_2024_-_dls_-_ind_ao_prefeito_c.c_infraestrutura_patrolamento_1a_vicinal_norte.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1385/indicacao_n_346-_2024_-_dls_-_ind_ao_prefeito_c.c_infr._patrolamento_linha_setor_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1396/indicacao_n_347-_2024_-_dptc_-_ind._prefeito_e_secret_saude_manu.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1397/indicacao_n_348-_2024_-_dptc_-_ind._prefeito_e_secret_saude_manu.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1398/indicacao_n_349-2024_-_asr_-_ind._prefeito_cc_secret_infr_estr_c.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1399/indicacao_n_350-2024_-_asr_-_ind.__secretaria_infraestrutura_rea.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1400/indicacao_n_351-2024_-_asr_-_ind._prefeito_concessao_do_maestrao.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1401/indicacao_n_352-2024_-_fas_-_ind._sec._cidade_caminhao-pipa_para.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1408/indicacao_n_354-2024_-_csj_-_ind._sec._infraestrutura_e_iluminacao_providenciar_iluminacao_na_estrada_do_bairro_jardim_planalto.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1409/indicacao_n_355-2024_-_fas_-_ind._sec._infraestrutura_reparos_no_asfalto_rua_daniel_almeida_de_godoy_residencial_florata.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1410/indicacao_n_356-2024_-_csj_-_ind._ao_prefeito_e_infraest._asfalto_na_rua_santo_agostinho_no_bairro_boa_nova_tres.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1411/indicacao_n_357-2024_-_dls_-_ind._prefeito_elaboracao_do_plano_de_mobilidade_urbana_-_pmu.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1412/indicacao_n_358-_2024_-_rls_-_ind._ao_sec._de_infraestruturta_manutencao_do_bueiro_de_tubo_corrugado_na_estrada_estrela_vicinal_1.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1413/indicacao_n_359-2024_-_dls_-_ind._prefeito_implantacao_da_guarda_municipal_de_alta_floresta.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1414/indicacao_n_360-2024_-_asr_-_ind._prefeito_relocacao_imediata_de_um_motorista_para_substituir_o_titular_da_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1416/indicacao_n_362-2024_-_dls_-_ind._a_metamat_a_perfuracao_de_um_poco_na_associacao_de_moradores_do_santa_rosa..doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1417/indicacao_n_363-2024_-_dls_-_ind._a_metamat_a_perfuracao_de_um_poco_na_sub-sede_do_sindicato_dos_investigadores..doc" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1418/indicacao_n_364-2024_-_dls_-_ind._sec._de_infraestrutura_tapa_buracos_na_rua_d_04.doc" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1419/indicacao_n_365-2024_-_fas_-_ind._sec._de_gestao_e_saude_intensificar_fiscalizacao_aos_maus-tratos_de_animais.doc" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1420/indicacao_n_366-2024_-_lks_-_ind._sec._de_saude_reforma_e_aquisicao_no_posto_ana_neri.doc" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1421/indicacao_n_367-2024_-_fas_-_ind._sec._de_saude_e_prefeito_alteracao_da_lei_2.762-2022_de_incentivo_as_ace_e_aces.doc" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1422/indicacao_n_368-_2024_-_dls_-_ind_ao_dep._botelho_recurso_copa_kaiko_tanaka.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1423/indicacao_n_369-2024_-_lks_-_ind._sec._infraestrutura_e_prefeitro_patrolamento_e_cascalhamento_na_avenida_teles_pires.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1424/indicacao_n_370-_2024_-_dls_-_ind_ao_dep._gilberto_cattani_recursos_para_o_fundo_de_seguranca_municipal.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1425/indicacao_n_371-_2024_-_dls_-_ind_ao_dep._coronel_assis_recursos_para_o_fundo_de_seguranca_municipal.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1426/indicacao_n_372-_2024_-_rls_-_ind_ao_dep._coronel_assis_recursos_para_o_fundo_de_seguranca_municipal.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1427/indicacao_n_373-2024_-_fas_-_ind._sec._infraestrutura_patrolamento_e_cascalhamento_na_comunidade_de_chacaras_bela_vista..doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1429/indicacao_n_374-2024_-_dls_-_ind._ao_prefeito_implantacao_de_um_posto_de_saude_no_setor_de_chacaras_no_santa_rosa.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1430/indicacao_n_375-2024_-_rls_-_ind._a_infraestrutura_reparos_no_buero_da_estrada_cruzeiro_do_sul.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1431/indicacao_n_376-2024_-_lks_-_ind._ao_prefeito_e_a_saude_reformas_e_ampliacoes_das_unidades_basicas_de_saude.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1432/indicacao_n_377-2024_-_csj_-_ind._sec_de_meio_ambiente__e_sec_de_agricultura_implantacao_de_um_programa_de_distribuicao_dos_residuos_de_material_vegetal.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1439/indicacao_n_378-2024_-_rls_e_lks-_ind._sec_de_infraestrutura_reparos_na_esquina_da_rua_pinheiro_setor_h.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1440/indicacao_n_379-2024_-_dptc_-_ind._sec_de_infraestrutura_recuperacao_da_estrada_da_comunidade_monte_alegre..doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1441/indicacao_n_380-2024_-_fas_-_ind._ao_prefeito_sistema_de_drenagem_para_a_unidade_basica_de_saude_no_bairro_boa_nova.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1442/indicacao_n_381-2024_-_fas_-_ind._ao_prefeito_e_saude_implantacao_de_uma_nova_ubs_no_bairro_jardim_europa..pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1443/indicacao_n_382-2024_-_asr_-_ind._ao_prefeito_compra_de_01_uma.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1444/indicacao_n_383-2024_-_asr_-_ind._ao_prefeito_e_saude_kit_medico.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1445/indicacao_n_384-2024_-_lks_e_rls_-_ind._ao_prefeito_patrolamento_e_cascalhamentos_com_saidas_de_agua_em_todas_a_ruas_do_bairro_parque_do_lago..pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1446/indicacao_n_385-2024_-_asr_-_ind._ao_prefeito_e_governo_vasao_e_drenagem_da_agua_na_casa_de_apoio_em_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1447/indicacao_n_386-2024_-_asr_-_ind._a_infraestrutura_patrolamento_e_cascalhamento_no_bairro_cidade_bela.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1448/indicacao_n_387-2024_-_asr_-_ind._ao_prefeito_e_infraestrutura_ligacao_entre_o_bairro_almeida_prado_e_o_bairro_jardim_araras.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1449/indicacao_n_388-2024_-_asr_-_ind._ao_infraestrutura_desobstrucao_do_bueiro_na_av._castelo_branco_bairro_cidade_bela.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1450/indicacao_n_389-2024_-_asr_-_ind._a_saude_limpeza_dos_aparelhos_de_ar-condicionado_da_ubs_do_bairro_jardim_primavera.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1451/indicacao_n_390-2024_-_dls_-_ind._a_direcao_de_trans_rotatorias.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1459/indicacao_n_391-2024_-_fas_-_ind._ao_pref_e_saude_sistema_de_drenagem_para_a_unidade_basica_de_saude_no_bairro_bom_jesus..pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1460/indicacao_n_392-2024_-_csj_-_ind._ao_pref_e_infraestrutura_patrolamento_e_cascalhamento_do_bairro_jardim_planalto.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1461/indicacao_n_393-2024_-_csj_-_ind._ao_pref_e_educacao_a_alteracao_das_linhas_de_onibus_19_e_21.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1462/indicacao_n_394-2024_-_csj_-_ind._ao_pref_e_educacao_mudanca__de_endereco_da_extensao_da_escola_vilma_dias_e_escola_19_de_maio.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1463/indicacao_n_395-2024_-_fit_-_ind._ao_prefeito_a_criacao_da_feira_da_mulher_empreendedora..pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1464/indicacao_n_396-2024_-_fas_-_ind._ao_sec._de_meio_ambiente_a_retirada_da_arvore_na_rua_do_araujo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1465/indicacao_n_397-2024_-_lks_ao_prefeito_com_copia_a_separ._denominacao_praca_nw-1_como_baiano.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1473/indicacao_n_398-2024-_fit_-_ind_a_mesa_diretora_que_realize_concurso_publico_na_camara.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1474/indicacao_n_398-2024-_fit_-_ind_a_mesa_diretora_que_realize_concurso_publico_na_camara.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1475/indicacao_n_400-2024-_asr_-_ind_a_infraestrutura_limpeza_da_esquina_da_rua_h9.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1476/indicacao_n_401-2024-_fit_-_ind_procuradoria_especial_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1513/indicacao_n_402-2024-_fas_-_ind_cidade_reforma_no_banheiro_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1514/indicacao_n_403-2024-_cmaf_-_ind_ao_prefeito_e_sec._de_cultura_a_criacao_de_sistema_de_cadastramento_dos_pioneiros_de_af.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1515/indicacao_n_404-2024-_lks_e_rls__-_ind_ao_infraestrutura_dragagem_e_limpeza_do_rio_na_rua_marechal_deodoro_da_fonseca.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1516/indicacao_n_405-_2024_-_asr_-_ind._ao_prefeito_e_sedec_perfuracao_de_20_vinte_pocos_tubulares_proximo_a_captacao_de_agua_1.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1517/indicacao_n_406-_2024_-_csj_-_ind._sec._de_cidade_e_departamento_de_iluminacao_reparos_em_algumas_ruas_da_cidade_1.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1518/indicacao_n_407-_2024_-_fas_-_ind._sec._de_infraestrutura_reparos_na_estradas_da_comunidade_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1519/indicacao_n_408-_2024_-_csj_-_ind._sec._de_infraestrutura_redutor_de_velocidade_na_avenida_robson_silva.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1529/indicacao_n_409-_2024_-_fas_-_ind._sec._de_infraestrutura_patr_e_casc_vicinal_monte_alegre.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1535/indicacao_n_410-_2024_-_fas_-_ind._sec._de_infraestrutura_patr_e_casc.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1536/indicacao_n_411_--_fas_-_ind._sec._de_infraestrutura_a_necessidade_que_seja_feita.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/734/mocao_no_001-2024_-_fas_-_congratulacao_com_a_empresa_ronaldao_ocred.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/735/mocao_no_002-2024_-_bps_-_congratulacao_com_a_casa_da_injecao_ocred.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/736/mocao_no_003-2024_-_fit_-_congratulacao_com_os_servidores_do_iba_ocred.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/756/mocao_no_005-2024_-_dptc_-_congratulacao_com_a_enfermeira_fernan_0001_ocred.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/799/mocao_no_006-2024_-_csj_-_congratulacao_com_o_servidor_luiz_lope.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/800/mocao_no_007-2024_-_fas_-_congratulacao_com_a_empresa_maria_euge.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/802/mocao_no_009-2024_-_fas_-_congratulacao_a_naiara_galvao_berlanda.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/803/mocao_no_010-2024_-_fas_-_congratulacao_com_a_empresa_jumasa.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/804/mocao_no_011-2024_-_jvn_-_congratulacao_o_congratulacoes_com_o_atleta_leri_yuri_nascimento_dorca.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/821/mocao_no_012-2024_-_csj_-_congratulacao_com_a_igreja_evangelica_casa_de_oracao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/831/mocao_no_013-2024_-_lks_-_congratulacao_com_a_servidora_lucia_da_silva.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/885/mocao_no_014-2024_-_lks_-_congratulacao_com_a_delegada_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/886/mocao_no_015-2024_-_csj_-_congratulacao_com_wesley_henrique_lustosa.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/887/mocao_no_016-2024_-_ods_-_congratulacao_com_o_prof._lucas_de_paula_meira.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/889/mocao_no_018-2024_-_dptc_-_congratulacao_com_a_idesp.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/890/mocao_no_019-2024_-_lks_-_congratulacao_com_instrutores_de_autoescola_de_af.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/908/mocao_no_020-2024_-_mfpn_-_congratulacao_com_a_professora_joelma.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/928/mocao_no_021-2024_-_fas_-_congratulacao_com_a_empresa_revisa_centro_automotivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/930/mocao_no_023-2024_-_lks_-_congratulacao_com_o_servidor_nilvan_dos_santos_ocred.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/951/mocao_no_024-2024_-_jvn_-_congratulacao_o_o_time_de_basquete_sub_17_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/981/mocao_no_026-2024_-_dls_-_congratulacoes_com_o_protetor_de_anima.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/982/mocao_no_027-2024_-_jvn_-_congratulacoes_com_o_empresario.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1005/mocao_no_028-2024_-_dls_dpt_dptc_-_apoio_ao_congresso_nacional_em_apoio_a_resolucao_no_2.378-2024_do_crm.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1006/mocao_no_029-2024_-_fit_-_congratulacao_com_a_professora_luciana_ragazzi_carneiro.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1007/mocao_no_030-2024_-_fas_-_congratulacao_com_a_servidora_juliene.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1008/mocao_no_031-2024_-_lks_e_rls_-_congratulacao_com_a_sen._margareth_buzetti.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1034/mocao_no_033-2024_-_dptc_-_congratulacao_dancas_urbanas_do_centr.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1035/mocao_no_034-2024_-_fas_-_congratulacao_com_drogafarma.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1036/mocao_no_035-2024_-_ods_-_pesar_a_familia_sistilli.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1037/mocao_no_036-2024_-mrm_-_congratulacao_com_a_sra_rosangela_de_fa.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1059/mocao_no_037-2024_-_csj_-_congratulacao_com_engenheiro_civil_marcos_diego_neris_de_assuncao.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1060/mocao_no_038-2024_-_lks_-_congratulacao_com_a_servidora_elizabet.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1061/mocao_no_039-2024_-_bps_-_congratulacao_com_a_retifica_reticar.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1086/mocao_no_040-2024_-_fas_-_mocao_de_louvor_com_a_carvalima_transportes.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1087/mocao_no_041-2024_-_csj_-_congratulacao_com_os_medicos_responsavel_pela_selecao_do_concurso.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1088/mocao_no_042-2024_-_ods_-_congratulacao_com_membros_da_aprosoja.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1089/mocao_no_043-2024_-_dls_-_congratulacao_com_o_cafemil.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1090/mocao_no_044-2024_-mrm_-_congratulacao_com_pedreira_pallus_ltda.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1091/mocao_no_045-2024_-dls_-_congratulacao_com_a_sra_kelly_sousa_romera_raymundo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1092/mocao_no_046-2024_-_dpt_-_congratulacao_com_a_granja_caione.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1093/mocao_no_047-2024_-_dptc_-_congratulacao_com_a_ivana_corsino_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1119/mocao_no_049-2024_-_dls_-_congratulacao_com_a_aluna_isabela_dito.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1120/mocao_no_050-2024_-_ods_-_congratulacao_com_a_equipe_do_dep._nin.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1121/mocao_no_051-2024_-_ods_-_congratulacao_com_a_fazenda_anaca.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1122/mocao_no_052-2024_-_fas_-_congratulacao_com_a_empresa_recicamp.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1123/mocao_no_053-2024_-_fit_-_congratulacao_com_a_professora_mariana_trindade.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1138/mocao_no_054-2024_-_fit_-_congratulacao_com_os_servidores_do_ibama.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1151/mocao_no_055-2024_-_jvn_-_congratulacoes_com_os_alunos_da_atletica_praga.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1155/mocao_no_056_-2024_-mrm_-_congratulacao_com_a_empresa_auto_expre.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1156/mocao_no_057-2024_-mrm_-_congratulacao_com_calinhos_almeida.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1157/mocao_no_058-2024_-_asr_-_dr._hebertt_villarruel_da_silva.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1172/mocao_no_059-2024_-_dptc_-_congratulacao_com_a_stela_palin.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1176/mocao_no_060-2024_-_dls_-_congratulacao_com_empresa_ninus_bike.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1177/mocao_no_061-2024_-_bps_-_congratulacao_com_a_provisao_marmonari.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1178/mocao_no_062-2024_-_camara_-_congratulacao_com_a_ganhadora_da_jo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1186/mocao_no_063-2024_-_csj_-_congratulacao_com_o_pioneiro_desbravad.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1199/mocao_no_064-2024_-_ods_-_congratulacao_com_a_bionorte_academia.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1200/mocao_no_065-2024_-_ods_-_congratulacao_com_o_locutor_tiago_rodr.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1201/mocao_no_066-2024_-_fas_-_congratulacao_com_expocon_e_contribuid.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1202/mocao_no_067-2024_-_bps_-_congratulacao_com_a_sra_val_caldeira.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1203/mocao_no_068-2024_-_jvn_-_congratulacoes_com_as_equipes_altaflor.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1218/mocao_no_070-2024_-_dls_-_congratulacao_com_associacao_de_handeb.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1219/mocao_no_071-2024_-_dls_-_congratulacao_com_lions_club_pela_camp.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1245/mocao_no_076-2024_-_dls_e_dptc_-_congratulacao_com_atletas_e_selecoes_de_af_jogos_escolares.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1253/mocao_no_077-2024_-_fas_-_congratulacao_com_rota_entregas_e_colaboradores.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1254/mocao_no_078_-2024_-mrm_-_congratulacao_com_a_borracharia_do_alemao.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1255/mocao_no_079_-2024_-fit_-_congratulacao_com_a_camila_advogada.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1266/mocao_no_080-2024_-_fit_-_congratulacao_com_o_senhor_walber_c_carneiro.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1267/mocao_no_081-2024_-_dls_-_congratulacao_com_relojoaria_eska.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1268/mocao_no_082-2024_-_csj_-_congratulacao_ao_casal_raimundo_santana_e_geralda_santana_-_posto_sonho_meu.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1280/mocao_no_083-2024_-_bps_-_congratulacao_com_o_casal_luiz_olavo_e_janete_a_realizacao_do_19_aniversario_da_ibn.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1281/mocao_no_084-2024_-_ods_-_congratulacao_com_o_casal_de_empresarios_andre_e_angelica_e_a_empresa_sao_francisco_veterinaria.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1282/mocao_no_085-2024_-_csj_-_congratulacao_ao_subtenente_de_infantaria_adao_aparecido_da_silva.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1283/mocao_no_086_-2024_-mrm_-_congratulacao_com_o_servidor_vicente_chardulo.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1293/mocao_no_087_-2024_-_dpt_-_congratulacao_com_a_empresa_catarinen.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1294/mocao_no_088_-_2024_-_dls_e_csj_-_congratulacao_com_a_dre.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1301/mocao_no_089_-_2024_-_fit_congratulacao_com_o_grupo_okavango.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1302/mocao_no_090_-_2024_-_dpt__congratulacao_a_empresa_pneuzao.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1303/mocao_no_091-2024_-_dptc_-_congratulacao_com_a_empresa_boneca_de_pano.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1304/mocao_no_092-2024_-_camara_-_postuma_de_louvor_ten._cel._evandro_dias_de_souza.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1325/mocao_no_093-2024_-_bps_-_congratulacao_com_a_empresa_estrela_de_davi.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1326/mocao_no_094-2024_-_dptc_-_congratulacao_com_a_equipe_de_robotica_do_senai.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1327/mocao_no_095_-2024_-mrm_-_congratulacao_com_o_sr._sinomar.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1328/mocao_no_096_-2024_-mrm_-_congratulacao_com_o_hubner_douglas_lima_de_matos.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1338/mocao_no_097_-2024_-_ods_-_congratulacao_com_o_barbeiro_luiz_carlos_saraiva_de_arruda.doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1339/mocao_no_098_-2024_-_jvn_-_congratulacao_com_a_empresa_micro_inversor_solar.doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1340/mocao_no_099_-2024_-_jvn_-_congratulacao_com_giovani_presotto.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1341/mocao_no_100-2024_-_camara_-_com_a_escola_de_tempo_integral_jvc.doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1342/mocao_no_101-2024_-_fit_-_congratulacoes_com_a_empresa_churrasco_vitoria.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1353/mocao_no_102_-2024_-mrm_-_congratulacao_com_o_paulo_cezar_chardulo.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1354/mocao_no_103_-2024_-mrm_-_congratulacao_com_o_flavia_bulhoes.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1364/mocao_no_104-2024_-_dls_-_congratulacao_com_jornalista_danny_bueno.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1374/mocao_no_105-2024-_cmaf_-_congratulacoes_cooperpam_selo_sim.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1375/mocao_no_106-2024-_jvn_-_repudio_concessionaria_dos_servicos_agua_e_esgoto.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1376/mocao_no_107-2024-_jvn_-_apelo_prefeito_valdemar_gamba.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1405/mocao_no_108-2024-_cmaf_-_agradecimento_aos_produtores_rurais_pe.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1406/mocao_no_109_-2024_-_jvn_-_congratulacao_fisiculturistas_no_even.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1433/mocao_no_110-2024_-_csj_-_congratulacao_aos_atiradores_do_tiro_de_guerra_no_ano_de_2024.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1434/mocao_no_111-2024_-_fit_-_congratulacao_com_os_times_finalistas_da_copa_batom.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1437/mocao_no_112-2024_-_fit_-_congratulacao_com_o_professor_agnaldo.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1438/mocao_no_113-2024_-_dls_-_pesar_a_claudineia_marques_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1453/mocao_no_114-2024_-_asr_-_congratulacao_ao_senhor_napoleao_teixeira_ferreira.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1454/mocao_no_115-2024_-_asr_-_congratulacao_ao_senhor_martinho_braz_zabot.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1455/mocao_no_116-2024_-_jvn_-_congratulacao_a_equipe_dojokun_karate.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1456/mocao_no_117-2024_-_ods_-_congratulacao_com_a_familia_sierra.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1457/mocao_no_118-2024_-_mrm_-_congratulacao_com_os_decanos__da_camara_municipal_de_alta_floresta.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1478/mocao_no_119-2024_-_fit_-_congratulacao_com_o_tatuador_rogerio_vieira.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1479/mocao_no_120-2024_-_dls_-_congratulacao_com_a_prof._eni_mackaulli_da_silva_pilger.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1480/mocao_no_121-2024_-_dptc_-_congratulacao_com_a_aluna_andressa_da_silva_martins.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1481/mocao_no_122-2024_-_dpt-_congratulacao_com_o_supermercado_araujo.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1504/mocao_no_123-2024_-_csj_-_congratulacao_ao_departamento_de_iluminacao_publica.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1505/mocao_no_124-2024_-_fit_-_congratulacao_com_as_professoras_valdirene_e_maria_jose.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1506/mocao_no_125-2024_-_bps_-_congratulacao_com_ricardo_de_oliveira_toscano.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1507/mocao_no_126-2024_-mrm_-_congratulacao_com_o_grupo_moreira..doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1508/mocao_no_127-2024_-_bps_-_congratulacao_com_a_empresa_grf_incorporadora.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1509/mocao_no_128-2024_-_asr_-_congratulacao_ao_senhor_celso_batista_medina.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1510/mocao_no_129-2024_-_asr_-_congratulacao_ao_senhor__antonio_alves_da_silva.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1511/mocao_no_130-2024_-_dls_-_congratulacao_com_o_coordenador_pedagogico_gilvani_franco_kreling.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1512/mocao_no_131-2024_-_cmaf_-_congratulacao_a_equipe_rischuna_-_olimpiada_de_foguetes.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1524/mocao_no_132-2024_-_csj_-_congratulacao_ao_senhor__celco_ferreira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/670/oficio_n_007-2024_-_pl_2.282-2024.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1012/oficio_010-2024_dpt_sms_-_pam_emenda_retifica.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/678/oficio_n_015-2023_-_pl_2.281-2024.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/671/oficio_n_021-2024_-_pl_2.283-2024.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/672/oficio_n_023-2024_-_pl_2.284-2024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/673/oficio_n_024-2024_-_pl_2.285-2024.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/674/oficio_n_025-2024_-_pl_2.286-2024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/676/oficio_n_026-2024.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/675/oficio_n_028-2024_-_pl_2.287-2024.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/677/oficio_n_029-2024.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/679/oficio_32-2024_-_protocolado.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/689/oficio_no_036-2024_-_pl_2.288-2024.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/690/oficio_no_037-2024_-_pl_2.288-2024.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/708/of_046-2024-gp_-_enc_p_de_lei_2289-2024_-_superavit_financeiro_-_pmaf.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/721/of_53-2024-_encaminha_projeto_de_lei_2.290-2024_-_complemento_de_repasse_de_valores_clube_de_volei_-.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/739/of_56-2024-_encaminha_projeto_de_lei_2.291-2024_-alteraei_2.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/764/oficio_no_071-2024_-_gp_-_pedido_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/813/oficio_n_075-2024_-_pl_2.292-2024.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/814/oficio_n_076-2024_-_pl_2.293-2024.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/815/oficio_n_077-2024_-_pl_2.294-2024.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/816/oficio_n_078-2024_-_pl_2.295_-_2024.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/818/oficio_n_079-2024_-_pl_2.296-2024.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/891/oficio_109-2024-gp_retirada_tramitacao_plc_2.272-2023.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/895/of_111-2024-gp-_encaminha_projeto_de_lei_2.297-2024_-_associacao_servidores_do_sistema_penitenciario.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/912/of_117-2024-gp-_encaminha_projeto_de_lei_2.299-2024_-.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/913/of_119-2024-gp-_encaminha_projeto_de_lei_2.300-2024_-.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/914/of_123-2024-gp-_encaminha_projeto_de_lei_2.301-2024_-.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/904/of_124-2024-gp-_encaminha_projeto_de_lei_2.302-2024_-.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/934/of_136-2024-gp_-_modifica_regime_tramitacao__projeto_de_lei_2295.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/959/of_152-2024-gp_-_modifica_regime_tramitacao__projeto_de_lei_2303-2024.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/958/of_153-2024-_gp-_encaminha_projeto_de_lei_2304-2024_-.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/953/oficio_159-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1014/of_174-2024-gp_-_encaminha_projeto_de_lei_2307-2024.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/950/oficio_no_183-2024_-_gab.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1016/of_185-2024-gp_-_encaminha_projeto_de_lei_2308-2024.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1039/oficio_n_186-2024_-_gp.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1066/oficio.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1195/oficio_254-2024_-_gp.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1235/oficio_293-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1241/oficio_n_308-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1274/oficio_328-2024_-_gp.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1279/oficio_329-2024_-_gp.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1349/oficio_n_375-2024.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1366/oficio_n_379-2024_-_gp_ocred.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1471/ofcio_439-2024_ocred.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1537/oficio_n._468-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1540/oficio_n._469-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1538/oficio_n._471-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1539/oficio_n._472-2024-gp.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1547/ofgab757_-_ao_executivo_oficializa_encaminhamento_da_relacao_e_das_emendas_impositivas_2025.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1198/oficio_074-2024_-_smads-gab.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1184/oficio_n_102-2024-cpd.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1062/oficio_no_009352024sroager.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/691/01_redacao_final_do_projeto_de_lei_-_2286_-_convenio_ager-sinop.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/744/02_redacao_final_do_projeto_de_lei_-_2.289_-_autz_exec_abrir_credito_adic_suplementar_por_superavit.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/893/03_redacao_final_ao_projeto_de_lei__012-2024_-_mrm_-_altera_dispositivos_da_lei_111-86.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/910/04_redacao_final_ao_projeto_de_lei__010-2024_-_fas_-_acresc_inci.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1057/05_redacao_final_do_projeto_de_lei_-_2.304_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1058/06_redacao_final_do_projeto_de_lei_-_2.307_-refis.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1113/07_redacao_final_do_projeto_de_lei_-_2.306_-festival_de_quadrilh.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1211/13__redacao_final_do_projeto_de_lei_-_2.310_-_regularizacao_chac.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1264/14_redacao_final_ao_projeto_de_lei__030-2024_-_fas_e_dls_-_subst__sinais_por_music_nas_esc.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1265/15_redacao_final_ao_projeto_de_lei__032-2024_-_acrescenta__unico_ao_art._4o_modif_9o_caput_da_lei_2.885-2023.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1346/16_redacao_final_do_projeto_de_lei_2.314-2024_-ldo_2025_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1105/ofgabver009-2024-fit_remanejamento_-_alteracao_objeto_emenda_imp.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1106/oficio_013-2024_gab_do_prefeito_cc_secret_fazda_-_alteracao_objeto_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1107/ofgabver018-2024-asr-_remanejamento_-_alteracao_objeto_emenda_impositiva_043-2023__araras_cristo_rei_sol_nasc.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1064/oficio_024-2024_fas-_emenda_construtores.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1110/ofgabver047-2024-lks_remanejamento_-_alteracao_objeto_emenda_imp.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1111/ofgabver055-2024-csj_remanejamento_-_alteracao_objeto_emenda_imp.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1112/ofgabver113-2024-rls-ratificacao-alteracao_objeto_emenda_imposit.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2024/1299/contas_exercicio_2023_pmaf_144dpi_75.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H865"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="172" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="226.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -24301,7914 +24304,7914 @@
       </c>
       <c r="H561" t="s">
         <v>2074</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
         <v>2075</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>2076</v>
       </c>
       <c r="D562" t="s">
         <v>865</v>
       </c>
       <c r="E562" t="s">
         <v>866</v>
       </c>
       <c r="F562" t="s">
         <v>431</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>14</v>
+        <v>2077</v>
       </c>
       <c r="H562" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
       <c r="D563" t="s">
         <v>865</v>
       </c>
       <c r="E563" t="s">
         <v>866</v>
       </c>
       <c r="F563" t="s">
         <v>96</v>
       </c>
       <c r="G563" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H563" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="D564" t="s">
         <v>865</v>
       </c>
       <c r="E564" t="s">
         <v>866</v>
       </c>
       <c r="F564" t="s">
         <v>62</v>
       </c>
       <c r="G564" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H564" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="D565" t="s">
         <v>865</v>
       </c>
       <c r="E565" t="s">
         <v>866</v>
       </c>
       <c r="F565" t="s">
         <v>431</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="H565" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="D566" t="s">
         <v>865</v>
       </c>
       <c r="E566" t="s">
         <v>866</v>
       </c>
       <c r="F566" t="s">
         <v>96</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="H566" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="D567" t="s">
         <v>865</v>
       </c>
       <c r="E567" t="s">
         <v>866</v>
       </c>
       <c r="F567" t="s">
         <v>431</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="H567" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="D568" t="s">
         <v>865</v>
       </c>
       <c r="E568" t="s">
         <v>866</v>
       </c>
       <c r="F568" t="s">
         <v>431</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="H568" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="D569" t="s">
         <v>865</v>
       </c>
       <c r="E569" t="s">
         <v>866</v>
       </c>
       <c r="F569" t="s">
         <v>181</v>
       </c>
       <c r="G569" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H569" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="D570" t="s">
         <v>865</v>
       </c>
       <c r="E570" t="s">
         <v>866</v>
       </c>
       <c r="F570" t="s">
         <v>431</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="H570" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
       <c r="D571" t="s">
         <v>865</v>
       </c>
       <c r="E571" t="s">
         <v>866</v>
       </c>
       <c r="F571" t="s">
         <v>181</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="H571" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="D572" t="s">
         <v>865</v>
       </c>
       <c r="E572" t="s">
         <v>866</v>
       </c>
       <c r="F572" t="s">
         <v>181</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="H572" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="D573" t="s">
         <v>865</v>
       </c>
       <c r="E573" t="s">
         <v>866</v>
       </c>
       <c r="F573" t="s">
         <v>181</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="H573" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="D574" t="s">
         <v>865</v>
       </c>
       <c r="E574" t="s">
         <v>866</v>
       </c>
       <c r="F574" t="s">
         <v>181</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="H574" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="D575" t="s">
         <v>865</v>
       </c>
       <c r="E575" t="s">
         <v>866</v>
       </c>
       <c r="F575" t="s">
         <v>91</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="H575" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="D576" t="s">
         <v>865</v>
       </c>
       <c r="E576" t="s">
         <v>866</v>
       </c>
       <c r="F576" t="s">
         <v>91</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="H576" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="D577" t="s">
         <v>865</v>
       </c>
       <c r="E577" t="s">
         <v>866</v>
       </c>
       <c r="F577" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="H577" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="D578" t="s">
         <v>865</v>
       </c>
       <c r="E578" t="s">
         <v>866</v>
       </c>
       <c r="F578" t="s">
         <v>91</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="H578" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="D579" t="s">
         <v>865</v>
       </c>
       <c r="E579" t="s">
         <v>866</v>
       </c>
       <c r="F579" t="s">
         <v>91</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="H579" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="D580" t="s">
         <v>865</v>
       </c>
       <c r="E580" t="s">
         <v>866</v>
       </c>
       <c r="F580" t="s">
         <v>96</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="H580" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="D581" t="s">
         <v>865</v>
       </c>
       <c r="E581" t="s">
         <v>866</v>
       </c>
       <c r="F581" t="s">
         <v>96</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="H581" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="D582" t="s">
         <v>865</v>
       </c>
       <c r="E582" t="s">
         <v>866</v>
       </c>
       <c r="F582" t="s">
         <v>431</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="H582" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="D583" t="s">
         <v>865</v>
       </c>
       <c r="E583" t="s">
         <v>866</v>
       </c>
       <c r="F583" t="s">
         <v>431</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="H583" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="D584" t="s">
         <v>865</v>
       </c>
       <c r="E584" t="s">
         <v>866</v>
       </c>
       <c r="F584" t="s">
         <v>431</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="H584" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
       <c r="D585" t="s">
         <v>865</v>
       </c>
       <c r="E585" t="s">
         <v>866</v>
       </c>
       <c r="F585" t="s">
         <v>62</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="H585" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="D586" t="s">
         <v>865</v>
       </c>
       <c r="E586" t="s">
         <v>866</v>
       </c>
       <c r="F586" t="s">
         <v>38</v>
       </c>
       <c r="G586" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H586" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="D587" t="s">
         <v>865</v>
       </c>
       <c r="E587" t="s">
         <v>866</v>
       </c>
       <c r="F587" t="s">
         <v>67</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="H587" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="D588" t="s">
         <v>865</v>
       </c>
       <c r="E588" t="s">
         <v>866</v>
       </c>
       <c r="F588" t="s">
         <v>62</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="H588" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="D589" t="s">
         <v>865</v>
       </c>
       <c r="E589" t="s">
         <v>866</v>
       </c>
       <c r="F589" t="s">
         <v>67</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
       <c r="H589" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="D590" t="s">
         <v>865</v>
       </c>
       <c r="E590" t="s">
         <v>866</v>
       </c>
       <c r="F590" t="s">
         <v>91</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="H590" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="D591" t="s">
         <v>865</v>
       </c>
       <c r="E591" t="s">
         <v>866</v>
       </c>
       <c r="F591" t="s">
         <v>181</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="H591" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="D592" t="s">
         <v>865</v>
       </c>
       <c r="E592" t="s">
         <v>866</v>
       </c>
       <c r="F592" t="s">
         <v>91</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="H592" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="D593" t="s">
         <v>865</v>
       </c>
       <c r="E593" t="s">
         <v>866</v>
       </c>
       <c r="F593" t="s">
         <v>431</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="H593" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="D594" t="s">
         <v>865</v>
       </c>
       <c r="E594" t="s">
         <v>866</v>
       </c>
       <c r="F594" t="s">
         <v>67</v>
       </c>
       <c r="G594" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H594" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="D595" t="s">
         <v>865</v>
       </c>
       <c r="E595" t="s">
         <v>866</v>
       </c>
       <c r="F595" t="s">
         <v>91</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="H595" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="D596" t="s">
         <v>865</v>
       </c>
       <c r="E596" t="s">
         <v>866</v>
       </c>
       <c r="F596" t="s">
         <v>91</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="H596" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="D597" t="s">
         <v>865</v>
       </c>
       <c r="E597" t="s">
         <v>866</v>
       </c>
       <c r="F597" t="s">
         <v>91</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="H597" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="D598" t="s">
         <v>865</v>
       </c>
       <c r="E598" t="s">
         <v>866</v>
       </c>
       <c r="F598" t="s">
         <v>62</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="H598" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="D599" t="s">
         <v>865</v>
       </c>
       <c r="E599" t="s">
         <v>866</v>
       </c>
       <c r="F599" t="s">
         <v>427</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="H599" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="D600" t="s">
         <v>865</v>
       </c>
       <c r="E600" t="s">
         <v>866</v>
       </c>
       <c r="F600" t="s">
         <v>62</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="H600" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
       <c r="D601" t="s">
         <v>865</v>
       </c>
       <c r="E601" t="s">
         <v>866</v>
       </c>
       <c r="F601" t="s">
         <v>91</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="H601" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="D602" t="s">
         <v>865</v>
       </c>
       <c r="E602" t="s">
         <v>866</v>
       </c>
       <c r="F602" t="s">
         <v>91</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="H602" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="D603" t="s">
         <v>865</v>
       </c>
       <c r="E603" t="s">
         <v>866</v>
       </c>
       <c r="F603" t="s">
         <v>91</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="H603" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="D604" t="s">
         <v>865</v>
       </c>
       <c r="E604" t="s">
         <v>866</v>
       </c>
       <c r="F604" t="s">
         <v>91</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="H604" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="D605" t="s">
         <v>865</v>
       </c>
       <c r="E605" t="s">
         <v>866</v>
       </c>
       <c r="F605" t="s">
         <v>181</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="H605" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="D606" t="s">
         <v>865</v>
       </c>
       <c r="E606" t="s">
         <v>866</v>
       </c>
       <c r="F606" t="s">
         <v>62</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="H606" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="D607" t="s">
         <v>865</v>
       </c>
       <c r="E607" t="s">
         <v>866</v>
       </c>
       <c r="F607" t="s">
         <v>91</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="H607" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="D608" t="s">
         <v>865</v>
       </c>
       <c r="E608" t="s">
         <v>866</v>
       </c>
       <c r="F608" t="s">
         <v>181</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="H608" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="D609" t="s">
         <v>865</v>
       </c>
       <c r="E609" t="s">
         <v>866</v>
       </c>
       <c r="F609" t="s">
         <v>62</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="H609" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="D610" t="s">
         <v>865</v>
       </c>
       <c r="E610" t="s">
         <v>866</v>
       </c>
       <c r="F610" t="s">
         <v>67</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="H610" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="D611" t="s">
         <v>865</v>
       </c>
       <c r="E611" t="s">
         <v>866</v>
       </c>
       <c r="F611" t="s">
         <v>777</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
       <c r="H611" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="D612" t="s">
         <v>865</v>
       </c>
       <c r="E612" t="s">
         <v>866</v>
       </c>
       <c r="F612" t="s">
         <v>96</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="H612" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="D613" t="s">
         <v>865</v>
       </c>
       <c r="E613" t="s">
         <v>866</v>
       </c>
       <c r="F613" t="s">
         <v>62</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="H613" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="D614" t="s">
         <v>865</v>
       </c>
       <c r="E614" t="s">
         <v>866</v>
       </c>
       <c r="F614" t="s">
         <v>62</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="H614" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="D615" t="s">
         <v>865</v>
       </c>
       <c r="E615" t="s">
         <v>866</v>
       </c>
       <c r="F615" t="s">
         <v>431</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="H615" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="D616" t="s">
         <v>865</v>
       </c>
       <c r="E616" t="s">
         <v>866</v>
       </c>
       <c r="F616" t="s">
         <v>431</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="H616" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="D617" t="s">
         <v>865</v>
       </c>
       <c r="E617" t="s">
         <v>866</v>
       </c>
       <c r="F617" t="s">
         <v>777</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="H617" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="D618" t="s">
         <v>865</v>
       </c>
       <c r="E618" t="s">
         <v>866</v>
       </c>
       <c r="F618" t="s">
         <v>431</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
       <c r="H618" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
       <c r="D619" t="s">
         <v>865</v>
       </c>
       <c r="E619" t="s">
         <v>866</v>
       </c>
       <c r="F619" t="s">
         <v>431</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="H619" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="D620" t="s">
         <v>865</v>
       </c>
       <c r="E620" t="s">
         <v>866</v>
       </c>
       <c r="F620" t="s">
         <v>431</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="H620" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="D621" t="s">
         <v>865</v>
       </c>
       <c r="E621" t="s">
         <v>866</v>
       </c>
       <c r="F621" t="s">
         <v>431</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="H621" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="D622" t="s">
         <v>865</v>
       </c>
       <c r="E622" t="s">
         <v>866</v>
       </c>
       <c r="F622" t="s">
         <v>431</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c r="H622" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
       <c r="D623" t="s">
         <v>865</v>
       </c>
       <c r="E623" t="s">
         <v>866</v>
       </c>
       <c r="F623" t="s">
         <v>91</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="H623" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="D624" t="s">
         <v>865</v>
       </c>
       <c r="E624" t="s">
         <v>866</v>
       </c>
       <c r="F624" t="s">
         <v>62</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="H624" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="D625" t="s">
         <v>865</v>
       </c>
       <c r="E625" t="s">
         <v>866</v>
       </c>
       <c r="F625" t="s">
         <v>67</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
       <c r="H625" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="D626" t="s">
         <v>865</v>
       </c>
       <c r="E626" t="s">
         <v>866</v>
       </c>
       <c r="F626" t="s">
         <v>67</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
       <c r="H626" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
       <c r="D627" t="s">
         <v>865</v>
       </c>
       <c r="E627" t="s">
         <v>866</v>
       </c>
       <c r="F627" t="s">
         <v>67</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="H627" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="D628" t="s">
         <v>865</v>
       </c>
       <c r="E628" t="s">
         <v>866</v>
       </c>
       <c r="F628" t="s">
         <v>38</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="H628" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="D629" t="s">
         <v>865</v>
       </c>
       <c r="E629" t="s">
         <v>866</v>
       </c>
       <c r="F629" t="s">
         <v>62</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="H629" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="D630" t="s">
         <v>865</v>
       </c>
       <c r="E630" t="s">
         <v>866</v>
       </c>
       <c r="F630" t="s">
         <v>427</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
       <c r="H630" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
       <c r="D631" t="s">
         <v>865</v>
       </c>
       <c r="E631" t="s">
         <v>866</v>
       </c>
       <c r="F631" t="s">
         <v>38</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="H631" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="D632" t="s">
         <v>865</v>
       </c>
       <c r="E632" t="s">
         <v>866</v>
       </c>
       <c r="F632" t="s">
         <v>62</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="H632" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="D633" t="s">
         <v>865</v>
       </c>
       <c r="E633" t="s">
         <v>866</v>
       </c>
       <c r="F633" t="s">
         <v>431</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="H633" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="D634" t="s">
         <v>865</v>
       </c>
       <c r="E634" t="s">
         <v>866</v>
       </c>
       <c r="F634" t="s">
         <v>38</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
       <c r="H634" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
       <c r="D635" t="s">
         <v>865</v>
       </c>
       <c r="E635" t="s">
         <v>866</v>
       </c>
       <c r="F635" t="s">
         <v>62</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="H635" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="D636" t="s">
         <v>865</v>
       </c>
       <c r="E636" t="s">
         <v>866</v>
       </c>
       <c r="F636" t="s">
         <v>720</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="H636" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="D637" t="s">
         <v>865</v>
       </c>
       <c r="E637" t="s">
         <v>866</v>
       </c>
       <c r="F637" t="s">
         <v>777</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
       <c r="H637" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
       <c r="D638" t="s">
         <v>865</v>
       </c>
       <c r="E638" t="s">
         <v>866</v>
       </c>
       <c r="F638" t="s">
         <v>431</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="H638" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="D639" t="s">
         <v>865</v>
       </c>
       <c r="E639" t="s">
         <v>866</v>
       </c>
       <c r="F639" t="s">
         <v>67</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="H639" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="D640" t="s">
         <v>865</v>
       </c>
       <c r="E640" t="s">
         <v>866</v>
       </c>
       <c r="F640" t="s">
         <v>62</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
       <c r="H640" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
       <c r="D641" t="s">
         <v>865</v>
       </c>
       <c r="E641" t="s">
         <v>866</v>
       </c>
       <c r="F641" t="s">
         <v>67</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
       <c r="H641" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="D642" t="s">
         <v>865</v>
       </c>
       <c r="E642" t="s">
         <v>866</v>
       </c>
       <c r="F642" t="s">
         <v>62</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="H642" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="D643" t="s">
         <v>865</v>
       </c>
       <c r="E643" t="s">
         <v>866</v>
       </c>
       <c r="F643" t="s">
         <v>62</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
       <c r="H643" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
       <c r="D644" t="s">
         <v>865</v>
       </c>
       <c r="E644" t="s">
         <v>866</v>
       </c>
       <c r="F644" t="s">
         <v>96</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="H644" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
         <v>10</v>
       </c>
       <c r="D645" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E645" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F645" t="s">
         <v>62</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
       <c r="H645" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
         <v>23</v>
       </c>
       <c r="D646" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E646" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F646" t="s">
         <v>47</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="H646" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
         <v>28</v>
       </c>
       <c r="D647" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E647" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F647" t="s">
         <v>38</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="H647" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
         <v>32</v>
       </c>
       <c r="D648" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E648" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F648" t="s">
         <v>67</v>
       </c>
       <c r="G648" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H648" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
         <v>37</v>
       </c>
       <c r="D649" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E649" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F649" t="s">
         <v>96</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="H649" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
         <v>42</v>
       </c>
       <c r="D650" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E650" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F650" t="s">
         <v>67</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="H650" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
         <v>46</v>
       </c>
       <c r="D651" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E651" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F651" t="s">
         <v>62</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="H651" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
         <v>51</v>
       </c>
       <c r="D652" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E652" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F652" t="s">
         <v>96</v>
       </c>
       <c r="G652" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H652" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
         <v>56</v>
       </c>
       <c r="D653" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E653" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F653" t="s">
         <v>62</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
       <c r="H653" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
         <v>61</v>
       </c>
       <c r="D654" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E654" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F654" t="s">
         <v>62</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
       <c r="H654" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
         <v>66</v>
       </c>
       <c r="D655" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E655" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F655" t="s">
         <v>105</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
       <c r="H655" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
         <v>71</v>
       </c>
       <c r="D656" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E656" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F656" t="s">
         <v>67</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="H656" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
         <v>75</v>
       </c>
       <c r="D657" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E657" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F657" t="s">
         <v>427</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="H657" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
         <v>80</v>
       </c>
       <c r="D658" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E658" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F658" t="s">
         <v>427</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
       <c r="H658" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
         <v>85</v>
       </c>
       <c r="D659" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E659" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F659" t="s">
         <v>67</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="H659" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
         <v>90</v>
       </c>
       <c r="D660" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E660" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F660" t="s">
         <v>81</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="H660" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
         <v>95</v>
       </c>
       <c r="D661" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E661" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F661" t="s">
         <v>96</v>
       </c>
       <c r="G661" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H661" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
         <v>100</v>
       </c>
       <c r="D662" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E662" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F662" t="s">
         <v>96</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="H662" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
         <v>104</v>
       </c>
       <c r="D663" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E663" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F663" t="s">
         <v>33</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
       <c r="H663" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
         <v>109</v>
       </c>
       <c r="D664" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E664" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F664" t="s">
         <v>689</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
       <c r="H664" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
         <v>113</v>
       </c>
       <c r="D665" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E665" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F665" t="s">
         <v>62</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="H665" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
         <v>117</v>
       </c>
       <c r="D666" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E666" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F666" t="s">
         <v>720</v>
       </c>
       <c r="G666" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H666" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
         <v>121</v>
       </c>
       <c r="D667" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E667" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F667" t="s">
         <v>427</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
       <c r="H667" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
         <v>125</v>
       </c>
       <c r="D668" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E668" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F668" t="s">
         <v>105</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
       <c r="H668" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
         <v>129</v>
       </c>
       <c r="D669" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E669" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F669" t="s">
         <v>96</v>
       </c>
       <c r="G669" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H669" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
         <v>133</v>
       </c>
       <c r="D670" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E670" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F670" t="s">
         <v>91</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="H670" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
         <v>138</v>
       </c>
       <c r="D671" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E671" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F671" t="s">
         <v>105</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="H671" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
         <v>142</v>
       </c>
       <c r="D672" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E672" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F672" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="H672" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
         <v>146</v>
       </c>
       <c r="D673" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E673" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F673" t="s">
         <v>38</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="H673" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
         <v>150</v>
       </c>
       <c r="D674" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E674" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F674" t="s">
         <v>62</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="H674" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
         <v>155</v>
       </c>
       <c r="D675" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E675" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F675" t="s">
         <v>427</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="H675" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
         <v>159</v>
       </c>
       <c r="D676" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E676" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F676" t="s">
         <v>67</v>
       </c>
       <c r="G676" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H676" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
         <v>164</v>
       </c>
       <c r="D677" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E677" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F677" t="s">
         <v>96</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="H677" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
         <v>168</v>
       </c>
       <c r="D678" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E678" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F678" t="s">
         <v>62</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="H678" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
         <v>172</v>
       </c>
       <c r="D679" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E679" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F679" t="s">
         <v>81</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="H679" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
         <v>176</v>
       </c>
       <c r="D680" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E680" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F680" t="s">
         <v>33</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="H680" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
         <v>180</v>
       </c>
       <c r="D681" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E681" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F681" t="s">
         <v>67</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="H681" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
         <v>185</v>
       </c>
       <c r="D682" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E682" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F682" t="s">
         <v>427</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="H682" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
         <v>189</v>
       </c>
       <c r="D683" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E683" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F683" t="s">
         <v>47</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="H683" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
         <v>193</v>
       </c>
       <c r="D684" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E684" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F684" t="s">
         <v>62</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="H684" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
         <v>197</v>
       </c>
       <c r="D685" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E685" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F685" t="s">
         <v>67</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="H685" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
         <v>201</v>
       </c>
       <c r="D686" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E686" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F686" t="s">
         <v>81</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="H686" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
         <v>204</v>
       </c>
       <c r="D687" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E687" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F687" t="s">
         <v>91</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="H687" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
         <v>208</v>
       </c>
       <c r="D688" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E688" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F688" t="s">
         <v>33</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="H688" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
         <v>212</v>
       </c>
       <c r="D689" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E689" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F689" t="s">
         <v>427</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
       <c r="H689" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
         <v>215</v>
       </c>
       <c r="D690" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E690" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F690" t="s">
         <v>216</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="H690" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
         <v>220</v>
       </c>
       <c r="D691" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E691" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F691" t="s">
         <v>96</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="H691" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
         <v>763</v>
       </c>
       <c r="D692" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E692" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F692" t="s">
         <v>62</v>
       </c>
       <c r="G692" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H692" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
         <v>767</v>
       </c>
       <c r="D693" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E693" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F693" t="s">
         <v>91</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="H693" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
         <v>1009</v>
       </c>
       <c r="D694" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E694" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F694" t="s">
         <v>81</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="H694" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
         <v>1013</v>
       </c>
       <c r="D695" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E695" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F695" t="s">
         <v>81</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="H695" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
         <v>1017</v>
       </c>
       <c r="D696" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E696" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F696" t="s">
         <v>62</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
       <c r="H696" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
         <v>1021</v>
       </c>
       <c r="D697" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E697" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F697" t="s">
         <v>38</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="H697" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
         <v>1025</v>
       </c>
       <c r="D698" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E698" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F698" t="s">
         <v>38</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
       <c r="H698" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
         <v>771</v>
       </c>
       <c r="D699" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E699" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F699" t="s">
         <v>105</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="H699" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
         <v>776</v>
       </c>
       <c r="D700" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E700" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F700" t="s">
         <v>33</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="H700" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
         <v>781</v>
       </c>
       <c r="D701" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E701" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F701" t="s">
         <v>33</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="H701" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
         <v>785</v>
       </c>
       <c r="D702" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E702" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F702" t="s">
         <v>431</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="H702" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
         <v>789</v>
       </c>
       <c r="D703" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E703" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F703" t="s">
         <v>96</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="H703" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
         <v>793</v>
       </c>
       <c r="D704" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E704" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F704" t="s">
         <v>91</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="H704" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
         <v>797</v>
       </c>
       <c r="D705" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E705" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F705" t="s">
         <v>47</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="H705" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
         <v>801</v>
       </c>
       <c r="D706" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E706" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F706" t="s">
         <v>720</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="H706" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
         <v>805</v>
       </c>
       <c r="D707" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E707" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F707" t="s">
         <v>67</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="H707" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
         <v>809</v>
       </c>
       <c r="D708" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E708" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F708" t="s">
         <v>81</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="H708" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
         <v>813</v>
       </c>
       <c r="D709" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E709" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F709" t="s">
         <v>81</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="H709" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
         <v>816</v>
       </c>
       <c r="D710" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E710" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F710" t="s">
         <v>62</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="H710" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
         <v>820</v>
       </c>
       <c r="D711" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E711" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F711" t="s">
         <v>47</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="H711" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
         <v>824</v>
       </c>
       <c r="D712" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E712" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F712" t="s">
         <v>105</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="H712" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
         <v>1071</v>
       </c>
       <c r="D713" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E713" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F713" t="s">
         <v>38</v>
       </c>
       <c r="G713" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H713" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
         <v>1075</v>
       </c>
       <c r="D714" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E714" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F714" t="s">
         <v>91</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
       <c r="H714" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
         <v>1079</v>
       </c>
       <c r="D715" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E715" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F715" t="s">
         <v>91</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="H715" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
         <v>1083</v>
       </c>
       <c r="D716" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E716" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F716" t="s">
         <v>38</v>
       </c>
       <c r="G716" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H716" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
         <v>1086</v>
       </c>
       <c r="D717" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E717" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F717" t="s">
         <v>47</v>
       </c>
       <c r="G717" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H717" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
         <v>1090</v>
       </c>
       <c r="D718" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E718" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F718" t="s">
         <v>96</v>
       </c>
       <c r="G718" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H718" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
         <v>1094</v>
       </c>
       <c r="D719" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E719" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F719" t="s">
         <v>720</v>
       </c>
       <c r="G719" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H719" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
         <v>828</v>
       </c>
       <c r="D720" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E720" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F720" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="H720" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
         <v>1101</v>
       </c>
       <c r="D721" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E721" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F721" t="s">
         <v>62</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="H721" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
         <v>832</v>
       </c>
       <c r="D722" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E722" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F722" t="s">
         <v>33</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="H722" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
         <v>1108</v>
       </c>
       <c r="D723" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E723" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F723" t="s">
         <v>38</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="H723" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
         <v>1112</v>
       </c>
       <c r="D724" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E724" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F724" t="s">
         <v>38</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="H724" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
         <v>1116</v>
       </c>
       <c r="D725" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E725" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F725" t="s">
         <v>91</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="H725" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
         <v>1120</v>
       </c>
       <c r="D726" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E726" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F726" t="s">
         <v>67</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
       <c r="H726" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
         <v>836</v>
       </c>
       <c r="D727" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E727" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F727" t="s">
         <v>47</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
       <c r="H727" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
         <v>1127</v>
       </c>
       <c r="D728" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E728" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F728" t="s">
         <v>81</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
       <c r="H728" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
         <v>1131</v>
       </c>
       <c r="D729" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E729" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F729" t="s">
         <v>67</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="H729" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
         <v>840</v>
       </c>
       <c r="D730" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E730" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F730" t="s">
         <v>33</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
       <c r="H730" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
         <v>1138</v>
       </c>
       <c r="D731" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E731" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F731" t="s">
         <v>216</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="H731" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
         <v>1141</v>
       </c>
       <c r="D732" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E732" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F732" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="H732" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
         <v>844</v>
       </c>
       <c r="D733" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E733" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F733" t="s">
         <v>38</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
       <c r="H733" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
         <v>847</v>
       </c>
       <c r="D734" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E734" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F734" t="s">
         <v>216</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
       <c r="H734" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
         <v>852</v>
       </c>
       <c r="D735" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E735" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F735" t="s">
         <v>96</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
       <c r="H735" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
         <v>856</v>
       </c>
       <c r="D736" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E736" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F736" t="s">
         <v>720</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
       <c r="H736" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
         <v>861</v>
       </c>
       <c r="D737" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E737" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F737" t="s">
         <v>47</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
       <c r="H737" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
         <v>1160</v>
       </c>
       <c r="D738" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E738" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F738" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
       <c r="H738" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
         <v>1164</v>
       </c>
       <c r="D739" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E739" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F739" t="s">
         <v>33</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
       <c r="H739" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
         <v>1168</v>
       </c>
       <c r="D740" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E740" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F740" t="s">
         <v>33</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
       <c r="H740" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
         <v>1172</v>
       </c>
       <c r="D741" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E741" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F741" t="s">
         <v>81</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
       <c r="H741" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
         <v>1176</v>
       </c>
       <c r="D742" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E742" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F742" t="s">
         <v>105</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
       <c r="H742" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
         <v>1180</v>
       </c>
       <c r="D743" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E743" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F743" t="s">
         <v>105</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c r="H743" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
         <v>1183</v>
       </c>
       <c r="D744" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E744" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F744" t="s">
         <v>720</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
       <c r="H744" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
         <v>1187</v>
       </c>
       <c r="D745" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E745" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F745" t="s">
         <v>38</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
       <c r="H745" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
         <v>1191</v>
       </c>
       <c r="D746" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E746" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F746" t="s">
         <v>33</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
       <c r="H746" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
         <v>1195</v>
       </c>
       <c r="D747" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E747" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F747" t="s">
         <v>33</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
       <c r="H747" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
         <v>1199</v>
       </c>
       <c r="D748" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E748" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F748" t="s">
         <v>91</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
       <c r="H748" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
         <v>1203</v>
       </c>
       <c r="D749" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E749" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F749" t="s">
         <v>720</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="H749" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
         <v>1207</v>
       </c>
       <c r="D750" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E750" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F750" t="s">
         <v>105</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
       <c r="H750" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
         <v>1210</v>
       </c>
       <c r="D751" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E751" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F751" t="s">
         <v>105</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="H751" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
         <v>1214</v>
       </c>
       <c r="D752" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E752" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F752" t="s">
         <v>720</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="H752" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
         <v>1218</v>
       </c>
       <c r="D753" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E753" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F753" t="s">
         <v>105</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
       <c r="H753" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
         <v>1222</v>
       </c>
       <c r="D754" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E754" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F754" t="s">
         <v>67</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
       <c r="H754" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
         <v>1226</v>
       </c>
       <c r="D755" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E755" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F755" t="s">
         <v>38</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="H755" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
         <v>1230</v>
       </c>
       <c r="D756" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E756" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F756" t="s">
         <v>38</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="H756" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
         <v>1234</v>
       </c>
       <c r="D757" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E757" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F757" t="s">
         <v>91</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="H757" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
         <v>1238</v>
       </c>
       <c r="D758" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E758" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F758" t="s">
         <v>431</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="H758" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
         <v>1242</v>
       </c>
       <c r="D759" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E759" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F759" t="s">
         <v>431</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="H759" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
         <v>1246</v>
       </c>
       <c r="D760" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E760" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F760" t="s">
         <v>105</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="H760" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
         <v>1250</v>
       </c>
       <c r="D761" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E761" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F761" t="s">
         <v>81</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="H761" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
         <v>1254</v>
       </c>
       <c r="D762" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E762" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F762" t="s">
         <v>33</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="H762" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
         <v>1258</v>
       </c>
       <c r="D763" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E763" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F763" t="s">
         <v>38</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="H763" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
         <v>1262</v>
       </c>
       <c r="D764" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E764" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F764" t="s">
         <v>91</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="H764" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
         <v>1266</v>
       </c>
       <c r="D765" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E765" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F765" t="s">
         <v>96</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="H765" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
         <v>1270</v>
       </c>
       <c r="D766" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E766" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F766" t="s">
         <v>216</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="H766" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
         <v>1274</v>
       </c>
       <c r="D767" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E767" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F767" t="s">
         <v>67</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
       <c r="H767" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
         <v>1278</v>
       </c>
       <c r="D768" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E768" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F768" t="s">
         <v>38</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
       <c r="H768" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
         <v>1282</v>
       </c>
       <c r="D769" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E769" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F769" t="s">
         <v>47</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
       <c r="H769" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
         <v>1286</v>
       </c>
       <c r="D770" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E770" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F770" t="s">
         <v>33</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="H770" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
         <v>1290</v>
       </c>
       <c r="D771" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E771" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F771" t="s">
         <v>47</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="H771" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
         <v>1294</v>
       </c>
       <c r="D772" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E772" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F772" t="s">
         <v>431</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="H772" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
         <v>1298</v>
       </c>
       <c r="D773" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E773" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F773" t="s">
         <v>431</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="H773" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
         <v>1302</v>
       </c>
       <c r="D774" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E774" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F774" t="s">
         <v>91</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H774" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
         <v>605</v>
       </c>
       <c r="D775" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E775" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F775" t="s">
         <v>720</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="H775" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
         <v>611</v>
       </c>
       <c r="D776" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="E776" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="F776" t="s">
         <v>67</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="H776" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
         <v>46</v>
       </c>
       <c r="D777" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E777" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F777" t="s">
         <v>226</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="H777" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
         <v>61</v>
       </c>
       <c r="D778" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E778" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F778" t="s">
         <v>216</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
       <c r="H778" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
         <v>85</v>
       </c>
       <c r="D779" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E779" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F779" t="s">
         <v>226</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
       <c r="H779" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
         <v>113</v>
       </c>
       <c r="D780" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E780" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F780" t="s">
         <v>226</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
       <c r="H780" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
         <v>121</v>
       </c>
       <c r="D781" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E781" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F781" t="s">
         <v>226</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
       <c r="H781" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
         <v>125</v>
       </c>
       <c r="D782" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E782" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F782" t="s">
         <v>226</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
       <c r="H782" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
         <v>129</v>
       </c>
       <c r="D783" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E783" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F783" t="s">
         <v>226</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
       <c r="H783" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
         <v>133</v>
       </c>
       <c r="D784" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E784" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F784" t="s">
         <v>226</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
       <c r="H784" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
         <v>142</v>
       </c>
       <c r="D785" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E785" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F785" t="s">
         <v>226</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
       <c r="H785" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
         <v>146</v>
       </c>
       <c r="D786" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E786" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F786" t="s">
         <v>226</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
       <c r="H786" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
         <v>159</v>
       </c>
       <c r="D787" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E787" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F787" t="s">
         <v>226</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
       <c r="H787" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
         <v>176</v>
       </c>
       <c r="D788" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E788" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F788" t="s">
         <v>226</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="H788" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
         <v>180</v>
       </c>
       <c r="D789" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E789" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F789" t="s">
         <v>226</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="H789" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
         <v>215</v>
       </c>
       <c r="D790" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E790" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F790" t="s">
         <v>226</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
       <c r="H790" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
         <v>1021</v>
       </c>
       <c r="D791" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E791" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F791" t="s">
         <v>226</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
       <c r="H791" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
         <v>1025</v>
       </c>
       <c r="D792" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E792" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F792" t="s">
         <v>226</v>
       </c>
       <c r="G792" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H792" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
         <v>776</v>
       </c>
       <c r="D793" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E793" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F793" t="s">
         <v>226</v>
       </c>
       <c r="G793" s="1" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="H793" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
         <v>1079</v>
       </c>
       <c r="D794" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E794" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F794" t="s">
         <v>226</v>
       </c>
       <c r="G794" s="1" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
       <c r="H794" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
         <v>1094</v>
       </c>
       <c r="D795" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E795" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F795" t="s">
         <v>226</v>
       </c>
       <c r="G795" s="1" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="H795" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
         <v>828</v>
       </c>
       <c r="D796" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E796" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F796" t="s">
         <v>226</v>
       </c>
       <c r="G796" s="1" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="H796" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
         <v>1101</v>
       </c>
       <c r="D797" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E797" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F797" t="s">
         <v>226</v>
       </c>
       <c r="G797" s="1" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="H797" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
         <v>832</v>
       </c>
       <c r="D798" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E798" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F798" t="s">
         <v>226</v>
       </c>
       <c r="G798" s="1" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="H798" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
         <v>1108</v>
       </c>
       <c r="D799" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E799" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F799" t="s">
         <v>226</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="H799" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
         <v>1218</v>
       </c>
       <c r="D800" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E800" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F800" t="s">
         <v>226</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="H800" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
         <v>1222</v>
       </c>
       <c r="D801" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E801" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F801" t="s">
         <v>226</v>
       </c>
       <c r="G801" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H801" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
         <v>1226</v>
       </c>
       <c r="D802" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E802" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F802" t="s">
         <v>226</v>
       </c>
       <c r="G802" s="1" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="H802" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
         <v>1250</v>
       </c>
       <c r="D803" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E803" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F803" t="s">
         <v>226</v>
       </c>
       <c r="G803" s="1" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="H803" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
         <v>1258</v>
       </c>
       <c r="D804" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E804" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F804" t="s">
         <v>226</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="H804" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
         <v>1274</v>
       </c>
       <c r="D805" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E805" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F805" t="s">
         <v>226</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="H805" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
         <v>1278</v>
       </c>
       <c r="D806" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E806" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F806" t="s">
         <v>226</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
       <c r="H806" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
         <v>1322</v>
       </c>
       <c r="D807" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E807" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F807" t="s">
         <v>226</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
       <c r="H807" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
         <v>1384</v>
       </c>
       <c r="D808" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E808" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F808" t="s">
         <v>226</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="H808" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
         <v>1388</v>
       </c>
       <c r="D809" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E809" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F809" t="s">
         <v>226</v>
       </c>
       <c r="G809" s="1" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
       <c r="H809" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
         <v>1412</v>
       </c>
       <c r="D810" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E810" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F810" t="s">
         <v>226</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
       <c r="H810" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
         <v>1420</v>
       </c>
       <c r="D811" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E811" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F811" t="s">
         <v>226</v>
       </c>
       <c r="G811" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H811" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
         <v>1471</v>
       </c>
       <c r="D812" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E812" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F812" t="s">
         <v>226</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="H812" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
         <v>1507</v>
       </c>
       <c r="D813" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E813" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F813" t="s">
         <v>81</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="H813" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
         <v>1515</v>
       </c>
       <c r="D814" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E814" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F814" t="s">
         <v>226</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="H814" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
         <v>1519</v>
       </c>
       <c r="D815" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E815" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F815" t="s">
         <v>226</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="H815" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
         <v>1579</v>
       </c>
       <c r="D816" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E816" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F816" t="s">
         <v>226</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="H816" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
         <v>1792</v>
       </c>
       <c r="D817" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E817" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F817" t="s">
         <v>226</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="H817" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
         <v>1943</v>
       </c>
       <c r="D818" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E818" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F818" t="s">
         <v>226</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="H818" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
         <v>2002</v>
       </c>
       <c r="D819" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E819" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F819" t="s">
         <v>226</v>
       </c>
       <c r="G819" s="1" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="H819" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
         <v>2073</v>
       </c>
       <c r="D820" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E820" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F820" t="s">
         <v>226</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
       <c r="H820" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
         <v>2076</v>
       </c>
       <c r="D821" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E821" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F821" t="s">
         <v>226</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="H821" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="D822" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E822" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F822" t="s">
         <v>226</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="H822" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="D823" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E823" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F823" t="s">
         <v>226</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="H823" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="D824" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E824" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F824" t="s">
         <v>226</v>
       </c>
       <c r="G824" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H824" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="D825" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E825" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F825" t="s">
         <v>226</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="H825" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="D826" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E826" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F826" t="s">
         <v>226</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="H826" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="D827" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E827" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F827" t="s">
         <v>226</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="H827" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="D828" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E828" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F828" t="s">
         <v>226</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
       <c r="H828" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="D829" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E829" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="F829" t="s">
         <v>226</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="H829" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
         <v>655</v>
       </c>
       <c r="D830" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E830" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="H830" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
         <v>23</v>
       </c>
       <c r="D831" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E831" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="G831" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H831" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
         <v>781</v>
       </c>
       <c r="D832" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E832" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="G832" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H832" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
         <v>1090</v>
       </c>
       <c r="D833" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E833" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="H833" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
         <v>1191</v>
       </c>
       <c r="D834" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E834" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="H834" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
         <v>732</v>
       </c>
       <c r="D835" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="E835" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="H835" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
         <v>10</v>
       </c>
       <c r="D836" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E836" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F836" t="s">
         <v>226</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="H836" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
         <v>23</v>
       </c>
       <c r="D837" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E837" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F837" t="s">
         <v>499</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="H837" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
         <v>28</v>
       </c>
       <c r="D838" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E838" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F838" t="s">
         <v>33</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="H838" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
         <v>32</v>
       </c>
       <c r="D839" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E839" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F839" t="s">
         <v>62</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="H839" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
         <v>37</v>
       </c>
       <c r="D840" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E840" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F840" t="s">
         <v>226</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="H840" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
         <v>42</v>
       </c>
       <c r="D841" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E841" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F841" t="s">
         <v>226</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="H841" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
         <v>46</v>
       </c>
       <c r="D842" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E842" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F842" t="s">
         <v>226</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="H842" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
         <v>51</v>
       </c>
       <c r="D843" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E843" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F843" t="s">
         <v>96</v>
       </c>
       <c r="G843" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H843" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
         <v>56</v>
       </c>
       <c r="D844" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E844" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F844" t="s">
         <v>96</v>
       </c>
       <c r="G844" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H844" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
         <v>61</v>
       </c>
       <c r="D845" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E845" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F845" t="s">
         <v>96</v>
       </c>
       <c r="G845" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H845" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
         <v>66</v>
       </c>
       <c r="D846" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E846" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F846" t="s">
         <v>96</v>
       </c>
       <c r="G846" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H846" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
         <v>71</v>
       </c>
       <c r="D847" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E847" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F847" t="s">
         <v>96</v>
       </c>
       <c r="G847" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H847" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
         <v>75</v>
       </c>
       <c r="D848" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E848" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F848" t="s">
         <v>226</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="H848" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
         <v>80</v>
       </c>
       <c r="D849" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E849" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F849" t="s">
         <v>151</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="H849" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
         <v>85</v>
       </c>
       <c r="D850" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E850" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F850" t="s">
         <v>160</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="H850" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
         <v>90</v>
       </c>
       <c r="D851" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E851" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F851" t="s">
         <v>412</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="H851" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
         <v>95</v>
       </c>
       <c r="D852" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E852" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F852" t="s">
         <v>62</v>
       </c>
       <c r="G852" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H852" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
         <v>100</v>
       </c>
       <c r="D853" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E853" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F853" t="s">
         <v>38</v>
       </c>
       <c r="G853" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H853" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
         <v>104</v>
       </c>
       <c r="D854" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E854" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F854" t="s">
         <v>226</v>
       </c>
       <c r="G854" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H854" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
         <v>56</v>
       </c>
       <c r="D855" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="E855" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="F855" t="s">
         <v>38</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="H855" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
         <v>75</v>
       </c>
       <c r="D856" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="E856" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="F856" t="s">
         <v>216</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="H856" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
         <v>100</v>
       </c>
       <c r="D857" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="E857" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="F857" t="s">
         <v>431</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
       <c r="H857" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
         <v>121</v>
       </c>
       <c r="D858" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="E858" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="F858" t="s">
         <v>62</v>
       </c>
       <c r="G858" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H858" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
         <v>125</v>
       </c>
       <c r="D859" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="E859" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="F859" t="s">
         <v>62</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="H859" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
         <v>129</v>
       </c>
       <c r="D860" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="E860" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="F860" t="s">
         <v>33</v>
       </c>
       <c r="G860" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H860" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
         <v>133</v>
       </c>
       <c r="D861" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="E861" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="F861" t="s">
         <v>33</v>
       </c>
       <c r="G861" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H861" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
         <v>220</v>
       </c>
       <c r="D862" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="E862" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="F862" t="s">
         <v>427</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="H862" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
         <v>771</v>
       </c>
       <c r="D863" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="E863" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="F863" t="s">
         <v>67</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="H863" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
         <v>1234</v>
       </c>
       <c r="D864" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="E864" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="F864" t="s">
         <v>181</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="H864" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
         <v>10</v>
       </c>
       <c r="D865" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="E865" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
       <c r="F865" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="H865" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>