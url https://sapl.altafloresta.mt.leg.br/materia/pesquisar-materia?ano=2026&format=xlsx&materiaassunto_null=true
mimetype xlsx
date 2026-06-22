--- v1 (2026-03-16)
+++ v2 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1446" uniqueCount="693">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4180" uniqueCount="1929">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -111,914 +111,2404 @@
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Francisco Ailton, TUTI</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2970/pl_004-2026_-_ods_e_fas_-_revoga_as_leis_1.949-2011_e_2.765-2022_-_1a_vicinal_cruzeiro_do_sul.doc</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.949/2011, DE 13 DE DEZEMBRO DE 2011, E A LEI MUNICIPAL Nº 2.765/2022, DE 14 DE DEZEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>TUTI, Adelson Servidor, Bernardo Patrício, Chicão Motocross, Claudinei de Jesus, Darlan Carvalho, Dida Pires, Douglas Teixeira, Elisa Gomes, Francisco Ailton, Leonice Klaus, Luciano Silva, Marcos Menin, Naldo da Pista, Professor Nilson</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2971/pl_005-2025-__indica_para_comenda_municipal_do_brasao_o_sr._antonio_nunes_severo_gomes.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2971/pl_005-2026-__indica_para_comenda_municipal_do_brasao_o_sr._anto.pdf</t>
   </si>
   <si>
     <t>CONCEDE A COMENDA DA ORDEM MUNICIPAL DO BRASÃO AO SR. ANTÔNIO NUNES SEVERO GOMES.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Darlan Carvalho</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2997/proj.lei.n.006.2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POSSIBILIDADE DE CONVERSÃO DO PAGAMENTO DE MULTAS DE TRÂNSITO DE NATUREZA LEVE, APLICADAS PELO MUNICÍPIO DE ALTA FLORESTA, EM DOAÇÃO DE SANGUE.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Douglas Teixeira</t>
   </si>
   <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3039/pl_007-2026_-_dptc_-_semana_do_letramento_digital.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ALTA FLORESTA - MT, A SEMANA MUNICIPAL DE PROMOÇÃO DO LETRAMENTO DIGITAL DO IDOSO, A SER REALIZADA ANUALMENTE NA PRIMEIRA SEMANA DO MÊS DE OUTUBRO.</t>
+  </si>
+  <si>
+    <t>3002</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Francisco Ailton, Claudinei de Jesus</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3002/pl_008-2026_-_fas_e_csj_-_altera_dispositivos_lei_770-1998_utili.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 770/1.998, QUE DECLARA DE UTILIDADE PÚBLICA A APRUSFAF, PARA ATUALIZAÇÃO DE DENOMINAÇÃO E QUALIFICAÇÃO JURÍDICA DA ENTIDADE, R DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3003</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Francisco Ailton</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3003/pl_009-2026_-_fas_-_dispoe_s_diretrizes_atendimento_prioritario_aos_advogados_no_exerc_prof.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE DIRETRIZESPARA ATENDIMENTO PROPRITÁRIO AOS PROFISSIONAIS DA ADVOCACIA NO EXERCÍCIO PROFISSIONAL, NO ÂMBITO DO MUNICÍPIO DE ALTA FLORESTA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3040</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3040/pl_010-2026_-_dptc_-_campanha_janeiro_branco_conscientizacao_s.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE APOIO E CONSCIENTIZAÇÃO SOBRE SAÚDE MENTAL E INSERE A CAMPANHA ¨JANEIRO BRANCO¨NO CALENDÁRIO OFICIAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>3041</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3041/pl_011-2026_-_dptc_-_reafirma_os_principios_da_transparencia__de_recursos_publicos..pdf</t>
+  </si>
+  <si>
+    <t>REAFIRMA, NO ÂMBITO DO MUNICÍPIO DE ALTA FLORESTA - MT, OS PRINCÍPIOS DA TRANSPARÊNCIA E DO CONTROLE SOCIAL NA APLICAÇÃO DE RECURSOS PÚBLICOS ORIUNDOS DE EMENDAS PARLAMENTARES IMPOSITIVAS DESTINADAS A ENTIDADES PRIVADAS SEM FINS LUCRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3042</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3042/pl_012-2026_-_dtc_-_atualizacao_da_lei_800_98.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 800, DE 29 DE JUNHO DE 1.998, QUE DECLARA DE UTILIDADE PÚBLICA A ASEB - ASSISTÊNCIA SOCIAL EVANGÉLICA BETHESDA, PARA QUALIFICAÇÃO JURÍDICA E CADASTRAL DA ENTIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3080</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>Luciano Silva, Francisco Ailton</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3080/pl_013-2026_-_fas_e_dls_-_denominacao_vias_publicas_do_loteament.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DENOMINAÇÕES DAS VIAS PÚBLICAS DOS LOTEAMENTOS CAMÉLIA E JARDIM SOL NASCENTE, LOCALIZADO NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3087</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3087/pl_014-2026_-_fas_-_altera_lei_1.859-2010_denominacao_via_reconhece_prolongamento_ate_jd_vila_verde.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 1.859/2010, PARA MODIFICAR A TIPOLOGIA DO LOGRADOURO PÚBLICO DENOMINADO ¨RUA RAIMUNDO CARLOS DE FIGUEIREDO ¨PARA ¨AVENIDA RAIMUNDO CARLOS DE FIGUEIREDO ¨, BEM COMO RECONHECER E ESTENDER SUA DENOMINAÇÃO AO RESPECTIVO PROLONGAMENTO ATÉ O JARDIM VILA VERDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3097</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>Naldo da Pista</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3097/pl_015-2026_-_rls_-_revoga_em_totum_a_lei_municipal_n_2.703-2022.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA IN TOTUM A LEI MUNICIPAL 2.703/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3099</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3099/pl_016-2026-_rls_-_altera_disp_lei_2.711-22_-_estrada_nasser_noujain.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI N. 2.711, DE 31 DE MARÇO DE 2022, QUE RECONHECE E DENOMINA COMO ESTRADA ¨NASSER NOUJAIN ¨, A VIA DE ACESSO COMUNIDADE OUROLANDA/GLEBA JACAMINHO, INCLUI NA MALHA VIÁRIA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3104</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>Elisa Gomes</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3104/pl_017-2026_-_egm_-_institui_a_semana_municipal_do_gari.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A SEMANA MUNICIPAL DO GARI E DÁ OUTRAS PROCIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3103</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Claudinei de Jesus</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3103/pl_018-2026_-_csj_-_declaracao_de_utilidade_publica_assaaf.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE SOM AUTOMOTIVO DE ALTA FLORESTA - ASSAAF.</t>
+  </si>
+  <si>
+    <t>3107</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3107/pl_019-2026_-_dtc_-_denomina_a_rua_rio_de_janeiro_do_bairo_santa.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA ¨RUA LOURIVAL LIMA DOS SANTOS ¨ A RUA RIO DE JANEIRO, LOCALIZADA NO JARDIM SANTA CECÍLIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3132</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Francisco Ailton, Luciano Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3132/pl_020-2026_-_fas_e_dls_-_acrescenta_disp_a_lei_2.922-2024_-_dir_0001.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 2.922/2024, PARA INCLUIR DIRETRIZ DE PRIORIZAÇÃO NO ATENDIMENTO HABITACIONAL DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3133</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3133/pl_021-2026_-_egm_e_ods__-_denominacao_vias_publicas_do_loteamento_cidade_jardim_01-com_anexos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DENOMINAÇÕES DAS VIAS PÚBLICAS DO LOTEAMENTO CIDADE JARDIM l, LOCALIZADO NESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3189</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>Professor Nilson</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3189/pl_022-2026_-_nps_-_declaracao_de_utilidade_publica_clube_de_maes_sagrado_coracao_de_maria.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA O CLUBE DE MÃES SAGRADO CORAÇÃO DE MARIA.</t>
+  </si>
+  <si>
+    <t>3217</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>Douglas Teixeira, Luciano Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3217/pl_023-2026_-_dptc_-_programa_municipal_de_prioridade_a_vida_no_transito.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Projeto Caminho Seguro - Programa Municipal de Prioridade à Vida no Trânsito no Município de Alta Floresta e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3245</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>Bernardo Patrício, Claudinei de Jesus, Chicão Motocross, Francisco Ailton, Marcos Menin</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3245/pl_024-2026_-_csj_mrm_frs_fas_e_bps_-_declaracao_de_utilidade_publica_associacao_de_kart_alta_floresta.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE KART ALTA FLORESTA.</t>
+  </si>
+  <si>
+    <t>3246</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Chicão Motocross, Dida Pires, Francisco Ailton, Naldo da Pista, TUTI</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3246/pl_025-2026_-_ods_fas_frs_rls_e_scpp_-_autz_munic_instituir_diretrizes_recebimento__e_utiliz_residuos_constr_civil.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR DIRETRIZES PARA RECEBIMENTO, BENEFICIAMENTO E UTILIZAÇÃO DE RESÍDUOS DA CONSTRUÇÃO CIVIL CLASSE A NA RECUPERAÇÃO E MANUTENÇÃO DE ESTRADAS RURAIS NO MUNICÍPIO DE ALTA FLORESTA-MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3247</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Chicão Motocross</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3247/proj.lei.n.026.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR PROGRAMA VOLTADO A PROMOÇÃO DA SEGURANÇA DA NAVEGAÇÃO, CAPACITAÇÃO DE CONDUTORES DE EMBARCAÇÕES E INCENTIVO À REGULARIZAÇÃO DE ATIVIDADES NÁUTICAS NO MUNICÍPIO DE ALTA FLORESTA - MT.</t>
+  </si>
+  <si>
+    <t>3248</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Marcos Menin, Douglas Teixeira</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3248/pl_027-2026_-_mrm_e_dptc_-_dispoe_s_restabelecimento_de_denominacao_originaria_de_lograd_publico_2.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O RESTABELECIMENTO DE DENOMINAÇÃO ORIGINÁRIA DE LOGRADOURO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3250</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Professor Nilson, Adelson Servidor, Darlan Carvalho, Dida Pires, Douglas Teixeira, Marcos Menin</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3250/pl_028-2026_-_nps_mrm_scpp_dtc_asr_dptc_-_declaracao_de_utilidade_publica_escolinha_de_futebol_-_pe_de_moleque.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A ESCOLINHA DE FUTEBOL - PÉ DE MOLEQUE.</t>
+  </si>
+  <si>
+    <t>3260</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3260/pl_029-2026_-_dptc_-_declaracao_de_utilidade_publica_associacao_de_veiculos_antigos.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE VEÍCULOS ANTIGOS DE ALTA FLORESTA-MT - ANTIGOSMOBILISTAS.</t>
+  </si>
+  <si>
+    <t>3287</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3287/pl_030-2026_-_dptc_-_institui_o_calendario_inclusivo_da_pessoa_c.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI AS DIRETRIZES PARA A IMPLEMENTAÇÃO DO CALENDÁRIO INCLUSIVO DA PESSOA COM DEFICIÊNCIA NO ÂMBITO DO MUNICÍPIO DE ALTA FLORESTA - MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3288</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3288/proj.lei.n.031.2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO E ATENÇÃO ÀS PESSOAS COM FIBROMIALGIA NO MUNICÍPIO DE ALTA FLORESTA - MT, ESTABELECE DIRETRIZES PARA SUA EXECUÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3289</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3289/proj.lei.n.032.2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLEMENTAÇÃO DA POLÍTICA MUNICIPAL DE PRONTUÁRIO ELETRÔNICO DO PACIENTE (PEP) NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3323</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Francisco Ailton, Chicão Motocross, Leonice Klaus, Luciano Silva, Naldo da Pista, TUTI</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3323/pl_033-2026_-_fas_e_outros_-_declaracao_de_utilidade_publica_associacao_comunitaria_boa_vista.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA BOA VISTA.</t>
+  </si>
+  <si>
+    <t>3308</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>Luciano Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3308/pl_034-2026_-_dls_-_criacao_do_estatuto_das_pessoas_com_tea.docx</t>
+  </si>
+  <si>
+    <t>CRIA O ESTATUTO MUNICIPAL DA PESSOA COM TRASTORNO DE ESPECTRO AUTISTA - TEA E INSTITUI A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA PESSOA COM TEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3324</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3324/pl_035-2026_-_frs_-_altera_a_lei_782-98_atualiza_utilidade_publica_da_associacao_boa_nova.doc</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL N. 782/98, DE 03 DE ABRIL DE 1.998, PARA ADEQUAR À ATUAL DENOMINAÇÃO, NATUREZA JURÍDICA E DADOS CADASTRAIS DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO BOA NOVA - AMBB, E REVOGA EXPRESSAMENTE A LEI MUNICIPAL N. 362/91.</t>
+  </si>
+  <si>
+    <t>3344</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Darlan Carvalho, Chicão Motocross, Douglas Teixeira, Francisco Ailton, Luciano Silva, Professor Nilson</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3344/pl_036-2026_-_dptfrsnpsdlsdptc_e_fas-declara_de_utilidade_publica_a_associacao_homens_inquebrantaveis_de_af.pdf</t>
+  </si>
+  <si>
+    <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO HOMENS INQUEBRANTÁVEIS DE ALTA FLORESTA.</t>
+  </si>
+  <si>
+    <t>3368</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>Darlan Carvalho, Douglas Teixeira</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3368/pl_037-2026_-_dtc_e_dptc_-_pinturas_em_lougradouros_publicos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REALIZAÇÃO DE ORNAMENTAÇÃO ARTÍSTICA E TEMÁTICA EM VIAS E LOGRADOUROS PÚBLICOS DURANTE EVENTOS CULTURAIS ESPORTIVOS, CÍVICOS E COMEMORATIVOS NO MUNICÍPIO DE ALTA FLORESTA-MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3392</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3392/pl_038-2026_-_dtc_-_transparencia_aos_profissionais_de_saude_e_p.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE TRANSPARÊNCIA DAS INFORMAÇÕES RELATIVAS AOS PROFISSIONAIS DE SAÚDE E PLANTÕES NAS UNIDADES PÚBLICAS DE SAÚDE DO MUNICÍPIO DE ALTA FLORESTA – MT.</t>
+  </si>
+  <si>
+    <t>3418</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3418/pl_039-2026_-_egm_-_protocolo_nao_e_nao_-_mulheres_seguras.doc</t>
+  </si>
+  <si>
+    <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE ALTA FLORESTA O SELO ¨NÃO É NÃO - MULHERES SEGURAS¨ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3420</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Francisco Ailton, Chicão Motocross, Darlan Carvalho, Dida Pires, Leonice Klaus, Luciano Silva, Naldo da Pista</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3420/pl_040-2026_-_fas_e_outros_-_altera_dispositivos_da_lei_2.447-2018.doc</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 2.447, DE 18 DE JUNHO DE 2.018, QUE DISPÕE SOBRE AS CONDIÇÕES PARA AS ENTIDADES SEREM DECLARADAS DE UTILIDADE PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3429</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3429/proj.lei.n.041.2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO, MANUTENÇÃO, ADEQUAÇÃO E AMPLIAÇÃO DE CICLO FAIXA E ESPAÇO COMPARTILHADO PARA MOBILIDADE URBANA NAS AVENIDAS LUDOVICO DA RIVA NETO E ARIOSTO DA RIVA, NO MUNICÍPIO DE ALTA FLORESTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2896</t>
+  </si>
+  <si>
+    <t>2389</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Executivo</t>
+  </si>
+  <si>
+    <t>Valdemar Gamba</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2896/projeto_de_lei_-_2389_-_reajuste_beneficios_ipreaf.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE O REAJUSTE DOS BENEFÍCIOS MANTIDOS PELO INSTITUTO DE PREVIDÊNCIA DO SERVIDOR MUNICIPAL DE ALTA FLORESTA - IPREAF”.</t>
+  </si>
+  <si>
+    <t>2899</t>
+  </si>
+  <si>
+    <t>2390</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_-_2390_-_revisao_geral_anual_servidores-pm-iprea.pdf</t>
+  </si>
+  <si>
+    <t>"DISPÕE SOBRE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DO MUNICÍPIO DE ALTA FLORESTA/MT, E DOS SERVIDORES DO IPREAF, E DA OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>2904</t>
+  </si>
+  <si>
+    <t>2391</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2904/projeto_de_lei_-_2391_-_altera_a_1107-2001_-_tabela_fiscais.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL nº 1.107/2001 E REVOGA DISPOSITIVOS DA LEI 3.069/2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2906</t>
+  </si>
+  <si>
+    <t>2392</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2906/projeto_de_lei_-_2392_-_undime-mt.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE ALTA FLORESTA/ A FIRMAR TERMO DE LILIAÇÃO COM A UNIÃO DOS DIRIGENTES MUNICIPAIS DE EDUCAÇÃO DE MATO GROSSO - UNDIME/MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2907</t>
+  </si>
+  <si>
+    <t>2393</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2907/projeto_de_lei_-_2393-_altera_lei_2789-2023_-_rpc.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 2.789, DE 13 DE MARÇO DE 2023, REVOGA A LEI MUNICIPAL N. 2.852/2023, DE 06 DE SETEMBRO DE 2023, PARA EXTINGUIR O PRAZO LIMITE DE MIGRAÇÃO PARA O REGIME DE PREVIDÊNCIA COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2981</t>
+  </si>
+  <si>
+    <t>2394</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2981/proj.lei.n.2.394.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N. 2.759/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2998</t>
+  </si>
+  <si>
+    <t>2395</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2998/proj.lei.n.2.395.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVO DA LEI 2.927/2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2999</t>
+  </si>
+  <si>
+    <t>2396</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2999/projeto_de_lei_-_2396_-_doacao_para_o_senar.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A DOAÇÃO DE IMÓVEL PARA O SERVISO NACIONAL DE APRENDIZAGEM RURAL - SENAR AR/MT COM OBJETIVO DE CONSTRUÇÃO DE UM CENTRO DE TREINAMENTO NO MUNICÍPIO DE ALTA FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3000</t>
+  </si>
+  <si>
+    <t>2397</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3000/projeto_de_lei_-_2397_-_amm.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE ALTA FLORESTA/MT, A FIRMAR TERMO DE FILIAÇÃO COM A ASSOCIAÇÃO MATOGROSSENSE DOS MUNICÍPIOS - AMM E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3001</t>
+  </si>
+  <si>
+    <t>2398</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3001/projeto_de_lei_-_2398_-_convenio_com_o_municipio_de_paranaita.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO COM O MUNICÍPIO DE PARANAÍTA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3044</t>
+  </si>
+  <si>
+    <t>2399</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3044/proj.lei.n.2.399.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O EXECUTIVO MUNICIPAL A EXECUTAR SERVIÇOS DE LIMPEZA DA ÁREA DENOMINADA CONDOMÍNIO BETEL PARA VIABILIZAR A REALIZAÇÃO DA EXPOALTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3045</t>
+  </si>
+  <si>
+    <t>2400</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3045/projeto_de_lei_-_2400_-_cessao_de_uso_instituto_ouro_verde.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CESSÃO DE DIREITO REAL DE USO DE IMÓVEL RURAL PÚBLICO PARA AO INSTITUTO OURO VERDE PARA FINS DE ESTUDO, PESQUISA E EXTENSÃO ACADÊMICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3081</t>
+  </si>
+  <si>
+    <t>2401</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3081/projeto_de_lei_-_2401_-_cessao_de_uso_rotary.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CESSÃO DE DIREITO REAL DE USO DE IMÓVEL URBANO PÚBLICO PARA ROTARY CLUB DE ALTA FLORESTA - CENTRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3105</t>
+  </si>
+  <si>
+    <t>2402</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3105/proj.lei.n.2.402.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O MUNICÍPIO DE ALTA FLORESTA A INSTITUIR O PROGRAMA DE DISTRIBUIÇÃO GRATUITA DE ÓCULOS DE GRAU ÀS PESSOAS CADASTRADAS NO CADÚNICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3106</t>
+  </si>
+  <si>
+    <t>2403</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3106/proj.lei.n.2.403.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS COM PASSAGENS E/OU CONCEDER AJUDA DE CUSTO A SACERDOTES HOMENAGEADOS NAS COMEMORAÇÕES DOS 50 ANOS DE FUNDAÇÃO DO MUNICÍPIO DE ALTA FLORESTA - MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3156</t>
+  </si>
+  <si>
+    <t>2404</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3156/projeto_de_lei_-_2404_-_comodato_bom_jesus.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE COMODATO COM A ASSOCIAÇÃO COMUNITÁRIA BOM JESUS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3157</t>
+  </si>
+  <si>
+    <t>2405</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3157/proj.lei.n.2.405.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI 2.390/2017, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3158</t>
+  </si>
+  <si>
+    <t>2406</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3158/projeto_de_lei_-_2406-2026_-_cessao_de_uso_ass._mor._almeida_prado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CESSÃO DE DIREITO REAL DE USO DE IMÓVEL URBANO PÚBLICO PARA A ASSOCIAÇÃO DE MORADORES DO BAIRRO ALMEIDA PRADO - AMAP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3186</t>
+  </si>
+  <si>
+    <t>2407</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3186/projeto_de_lei_-_2407_-_cessao_de_uso_adcaf.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CESSÃO DE DIREITO REAL DE USO DE LOTE PÚBLICO PARA A ASSOCIAÇÃO DOS CONSTRUTORES DE ALTA FLORESTA - ADCAF, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3212</t>
+  </si>
+  <si>
+    <t>2408</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3212/proj.lei.n.2.408.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESTINAR RECURSOS PARA REALIZAÇÃO DO EVENTO ¨EXPOALTA 2026 ¨ EM CARÁTER DE PARCERIA/FOMENTO, RECONHECE SEU INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3239</t>
+  </si>
+  <si>
+    <t>2409</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3239/projeto_de_lei_-_2409_-_refis_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO PARA PROCEDER À DISPENSA PARCIAL DOS ENCARGOS DEVIDOS RELATIVOS À MULTA DE MORA E AOS JUROS DE MORA DOS CRÉDITOS DA FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3240</t>
+  </si>
+  <si>
+    <t>2410</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3240/proj.lei.n.2.410.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL 2.678/2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3241</t>
+  </si>
+  <si>
+    <t>2411</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3241/projeto_de_lei_-_2411_-_tecnoalta_-_150_mil.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZZA O MUNICÍPIO DE ALTA FLORESTA/MT A REPASSE FINANCEIRO AO SINDICATO RURAL DE ALTA FLORESTA PARA AUXILIAR NA REALIZAÇÃO DA TECNOALTA/2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3242</t>
+  </si>
+  <si>
+    <t>2412</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3242/proj.lei.n.2.412.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS COM PASSAGENS E/OU CONCEDER AJUDA DE CUSTO A PESSOAS HOMENAGEADAS NAS COMEMORAÇÕES DOS 50 ANOS DE FUNDAÇÃO DO MUNICÍPIO DE ALTA FLORESTA - MT, E DÁ OUTRAS ROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3278</t>
+  </si>
+  <si>
+    <t>2413</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3278/projeto_de_lei_-_2413_-_altera_lei_3017-2025_-_areas_publicas_-_mtpar.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI 3.017/2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>3343</t>
+  </si>
+  <si>
+    <t>2414</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3343/projeto_de_lei_-_2414_-_autoriza_regularizacao_de_via_publica.doc</t>
+  </si>
+  <si>
+    <t>AUTORIZA A REGULARIZAÇÃO DA VIA PÚBLICA, AV. FRANCISCO DE ASSIS LEAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3378</t>
+  </si>
+  <si>
+    <t>2415</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3378/proj.lei.n.2.415.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVO DA LEI 2.885/2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3382</t>
+  </si>
+  <si>
+    <t>2416</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3382/proj.lei.n.2.416.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVO DA LEI 2.020/2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3383</t>
+  </si>
+  <si>
+    <t>2417</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3383/proj.lei.n.2.417.2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA, EM CARÁTER EXCEPCIONAL, A REGULARIZAÇÃO RETROATIVA DE ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) PARA AS ENTIDADES PREVISTAS NO ART. 52, INCISO VII, DA LEI MUNICIPAL N. 1.527/2006, FIXA PRAZO ESPECIAL DE TRANSIÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3389</t>
+  </si>
+  <si>
+    <t>2418</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3389/proj.lei.n.2.418.2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ARTIGO 6º DA LEI N. 1.997/2012, DE 23/08/2012 DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3390</t>
+  </si>
+  <si>
+    <t>2419</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3390/projeto_de_lei_-_2419_-_reavaliacao_atuarial_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O PLANO DE AMORTIZAÇÃO DESTINADO AO EQUACIONAMENTO DO DÉFICIT ATUARIAL JUNTO AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2988</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2988/projeto_de_decreto_legislativo_no__001-2026_-_vereadores_-_premi.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DO PRÊMIO MULHER DESTAQUE MÃE ROSE – EDIÇÃO 2026, ÀS PERSONALIDADES QUE ESPECÍFICA.</t>
+  </si>
+  <si>
+    <t>3261</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3261/projeto_de_decreto_legislativo_no__002-2026_-csj-_titulo_cidadao_-_max_joel_russi.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR MAX JOEL RUSSI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3262</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3262/projeto_de_decreto_legislativo_no__003-2026_-dtc-_titulo_cidada_-_marilaine_de_castro_pereira_marques.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃ HONORÁRIA ALTA-FLORESTENSE A SENHORA MARILAINE DE CASTRO PEREIRA MARQUES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3263</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3263/projeto_de_decreto_legislativo_no__004-2026_-_dls_-_titulo_cidadao_-_junior_berlanda.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR JUNIOR BERLANDA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3265</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3265/projeto_de_decreto_legislativo_no__005-2026_-dptc-_titulo_cidadao_-_claudeomir_corcino_da_rocha.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR CLAUDEOMIR CORCINO DA ROCHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3268</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3268/projeto_de_decreto_legislativo_no__006-2026_-_egm_-_titulo_cidadao_-_afonso_jose__dill.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR AFONSO JOSÉ DILL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3269</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3269/projeto_de_decreto_legislativo_no__007-2026_-_fas_-_titulo_cidadao_-_rodrigo_arpini.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TPITULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR RODRIGO ARPINI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3270</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3270/projeto_de_decreto_legislativo_no__008-2026_-_frs_-_titulo_cidadao_-_janio__jose__gaspar.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR JÂNIO JOSÉ GASPAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3271</t>
+  </si>
+  <si>
+    <t>Leonice Klaus</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3271/projeto_de_decreto_legislativo_no__009-2026_-_lks_-_titulo_cidadao_-_lindiomar_santos_pereira.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadão Honorário Alta-florestense ao Senhor LINDIOMAR SANTOS PEREIRA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3272</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3272/projeto_de_decreto_legislativo_no__010-2026_-nps-_titulo_cidadao_-_francisco_martins_neto.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR FRANCISCO MARTINS NETO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3273</t>
+  </si>
+  <si>
+    <t>TUTI</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3273/projeto_de_decreto_legislativo_no__011-2026_-ods-_titulo_cidadao_-_caio_cesar_caldi.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR CAIO CÉSAR CALDI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3274</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3274/projeto_de_decreto_legislativo_no__012-2026_-rls-_titulo_cidadao_-_patricio_pinheiro_de_azevedo_rocha.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR PATRÍCIO PINHEIRO DE AZEVEDO ROCHA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3276</t>
+  </si>
+  <si>
+    <t>Dida Pires</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3276/projeto_de_decreto_legislativo_no__013-2026_-scpp-_titulo_cidadao_-_francisco_militao_matheus_brito.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR FRANCISCO MILITÃO MATHEUS BRITO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3282</t>
+  </si>
+  <si>
+    <t>Marcos Menin</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3282/projeto_de_decreto_legislativo_no__014-2026_-mrm-_titulo_cidadao_-_moises_prado_dos_santos.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR MOISÉS PRADO DOS SANTOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3283</t>
+  </si>
+  <si>
+    <t>Adelson Servidor</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3283/projeto_de_decreto_legislativo_no__015-2026_-asr-_titulo_cidadao_-marcus_augusto_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR MARCUS AUGUSTO DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3286</t>
+  </si>
+  <si>
+    <t>Bernardo Patrício</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3286/projeto_de_decreto_legislativo_no__016-2026_-bps-_titulo_cidadao_-_sergio_luiz_laverdi.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO ALTA-FLORESTENSE AO SENHOR SERGIO LUIZ LAVERDI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2965</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>TUTI, Adelson Servidor, Bernardo Patrício, Darlan Carvalho, Dida Pires</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2965/projeto_de_resolucao_no_001-2026_-_altera_disposicoes_do_art_159.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DO ARTIGO 159 DA RESOLUÇÃO LEGISLATIVA N. 078/1995, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ALTA FLORESTA, MATO GROSSO.</t>
+  </si>
+  <si>
+    <t>2989</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2989/projeto_de_resolucao_no_002-2026_-__vereadores_-_regulamenta_o_disposto_no_art._105_do_ri_-_dia_das_sessoes.doc</t>
+  </si>
+  <si>
+    <t>ALTERA O DIA DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE ALTA FLORESTA, NOS TERMOS DO ARTIGO 105 DA RESOLUÇÃO LEGISLATIVA Nº 078, DE 17 DE MAIO DE 1995, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3036</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3036/projeto_de_resolucao_no_003-2026_-_mesa_e_demais_-_nucleo_servidor.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE S/ A CRIAÇÃO DO NÚCLEO DE DEFESA DA DIGNIDADE E INTEGRIDADE DA PESSOA/SERVIDOR NO ÂMBITO DA CÂMARA MUNICIPAL DE AF.</t>
+  </si>
+  <si>
+    <t>3130</t>
+  </si>
+  <si>
+    <t>Darlan Carvalho, Dida Pires, Francisco Ailton, Luciano Silva, Professor Nilson</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3130/projeto_de_resolucao_no_004-2026_-__dtc_dls_scpp_fas_e_nps_-_inclui_art._153-a_ri_-_manisfestacao_e_regras_convocacoes_agentes_a_sessa.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ALTA FLORESTA – MT (RESOLUÇÃO Nº 078/1995, DE 17 DE MAIO DE 1995), INCLUINDO REGRAS ESPECÍFICAS PARA MANIFESTAÇÃO DO VEREADOR E DO AGENTE OU AUTORIDADE CONVOCADOS A COMPARECER EM SESSÃO.</t>
+  </si>
+  <si>
+    <t>3228</t>
+  </si>
+  <si>
+    <t>Adelson Servidor, Chicão Motocross, Claudinei de Jesus, Darlan Carvalho, Dida Pires, Leonice Klaus, Luciano Silva, Marcos Menin, Naldo da Pista, Professor Nilson</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3228/projeto_de_resolucao_no_005-2026_-__asr_mrm_lks_rls_frs_nps_scpp_dtc_dls_e_csj_-_revoga_resolucao_225-2026.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A RESOLUÇÃO Nº 225/2026, QUE INSTITUIU O PROGRAMA PARLAMENTO JOVEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3427</t>
+  </si>
+  <si>
+    <t>Francisco Ailton, Chicão Motocross, Darlan Carvalho, Dida Pires, Luciano Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3427/projeto_de_resolucao_no_006-2026_-_altera_disposicoes_da_resolucao_078-1995_-_ri_-_licenca_vereador.doc</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO LEGISLATIVA N° 078/1995 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL, PARA ADEQUÁ-LOS AO DISPOSTO DA LEI ORGÂNICA MINICIPAL.</t>
+  </si>
+  <si>
+    <t>3377</t>
+  </si>
+  <si>
+    <t>SUBS</t>
+  </si>
+  <si>
+    <t>Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3377/substitutivo_no_001-2026_-_dls_-_politica_munic_de_atendimento_e.pdf</t>
+  </si>
+  <si>
+    <t>SUBSTITUTIVO AO PROJETO DE LEI Nº 034/2026, DE INICIATIVA DO VEREADOR DARLI LUCIANO DA SILVA, QUE CRIA O ESTATUTO MUNICIPAL DA PESSOA COM TRANSTORNO DE ESPECTRO AUTISTA – TEA E INSTITUI A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA PESSOA COM TEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>2909</t>
+  </si>
+  <si>
+    <t>EM</t>
+  </si>
+  <si>
+    <t>Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2909/emenda_n_001-2026-_dtc_moficativa_ao_pl2.393-2025__protoc-proc_7-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA AO ART. 1º DO PROJETO DE LEI Nº 2.393/2026, QUE DISPÕE SOBRE A MIGRAÇÃO AO REGIME DE PREVIDÊNCIA COMPLEMENTAR DOS SERVIDORES MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>2964</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2964/emenda_n_002-2026_-_egm_-_substitutiva_ao_pr_003-2025_protoc_185.pdf</t>
+  </si>
+  <si>
+    <t>SUBSTITUTIVA AO PROJETO DE RESOLU-ÇÃO Nº 003/2025 (INSTITUI O PROGRAMA PARLAMENTO JOVEM NO ÂMBITO DA CÂ-MARA MUNICIPAL DE ALTA FLORESTA – MT, E DÁ OUTRAS PROVIDÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3075</t>
+  </si>
+  <si>
+    <t>CLJRF - Comissão de Legislação, Justiça E Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3075/emenda_n_003-2026_-_cljrf_-_modificativa_ao_pl_2382-2025_protoc.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA AO PROJETO DE LEI Nº 2.382/2025 (ACRESCENTA DISPOSITIVOS À LEI N. 2.672/2021, E DÁ OUTRAS PROVIFÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3076</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3076/emenda_n_004-2026_-_cljrf_-_modificativa_ao_pl_2386-2025_protoc.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA AO PROJETO DE LEI Nº 2.386/2025 (DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, REESTRUTURAÇÃO DA LEI QUE CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E CRIA O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA (FMDPD) NO ÂMBITO DO MUNICÍPIO DE ALTA FLORESTA – MT E DÁ OUTRAS PROVIDÊNCIAS.).</t>
+  </si>
+  <si>
+    <t>3077</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3077/emenda_n_005-2026_-_cljrf_-_modificativa_ao_pl_070-2025_protoc_1.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: ADITIVA AO PROJETO DE LEI Nº 070/2025 (ESTABELECE LIMITES PARA O PLANTIO DE ÁRVORES EXÓTICAS E NATIVAS PRÓXIMO Á REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA NO MUNICÍPIO DE ALTA FLORESTA-MT, E DÁ OUTRAS PROVIDÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3183</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3183/emenda_n_006-2026_-_cljrf_-_modificativa_ao_pl_2.400-2026_protoc_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA E DE REDAÇÃO AO PROJETO DE LEI Nº 2.400/2026 (DISPÕE SOBRE CESSÃO DE DIREITO REAL DE USO DE IMÓVEL RURAL PÚBLICO PARA AO INSTITUTO OURO VERDE PARA FINS DE ESTUDO, PESQUISA E EXTENSÃO ACADÊMICA, E DÁ OUTRAS PROVIDÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3210</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3210/emenda_n_007-2026_-_dls_-_modificativa_ao_pl_2.403-2026_protoc_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA A REDAÇÃO DO ART. 1º, CAPUT, DO PROJETO DE LEI N.º 2.403/2026.</t>
+  </si>
+  <si>
+    <t>3211</t>
+  </si>
+  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/</t>
   </si>
   <si>
-    <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE ALTA FLORESTA - MT, A SEMANA MUNICIPAL DE PROMOÇÃO DO LETRAMENTO DIGITAL DO IDOSO, A SER REALIZADA ANUALMENTE NA PRIMEIRA SEMANA DO MÊS DE OUTUBRO.</t>
-[...338 lines deleted...]
-    <t>EMENTA: ADITIVA AO PROJETO DE LEI Nº 070/2025 (ESTABELECE LIMITES PARA O PLANTIO DE ÁRVORES EXÓTICAS E NATIVAS PRÓXIMO Á REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA NO MUNICÍPIO DE ALTA FLORESTA-MT, E DÁ OUTRAS PROVIDÊNCIAS).</t>
+    <t>MODIFICATIVA AO PROJETO DE LEI Nº 2.402/2026 (AUTORIZA O MUNICÍPIO DE ALTA FLORESTA A INSTITUIR O PROGRAMA DE DISTRIBUIÇÃO GRATUITA DE ÓCULOS DE GRAU ÀS PESSOAS CADASTRADAS NO CADÚNICO E DÁ OUTRAS PROVIDÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3213</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3213/emenda_n_009-2026_-_cljrf_-_modificativa_ao_pl_020_-2026_protoc.pdf</t>
+  </si>
+  <si>
+    <t>SUBSTITUTIVA AO PROJETO DE LEI Nº 020/2026 (ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2.922/2024 PARA EXPLICITAR DIRETRIZES DE PRIORIZAÇÃO NO ATENDIMENTO HABITACIONAL DE INTERESSE SOCIAL A NÚCLEOS FAMILIARES EM SITUAÇÃO DE VULNERABILIDADE AGRAVADA, E DÁ OUTRAS PROVIDÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3227</t>
+  </si>
+  <si>
+    <t>Dida Pires, Luciano Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3227/emenda_n_010-2026_-_scpp_e_dls_-_modificativa_ao_pl_2408-2026_-_protoc_49-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA AO § 2º DO ARTIGO 2º DO PROJETO DE LEI Nº 2.408/2026.</t>
+  </si>
+  <si>
+    <t>3231</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3231/emenda_n_011-2026_-cljrf_-_modificativa_e_aditiva__ao_pl_017-2026_-_protoc_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA E ADITIVA AO PROJETO DE LEI Nº 017/2026 (INSTITUI A SEMANA MUNICIPAL DO GARI E DÁ OUTRAS PROVIDÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3244</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3244/emenda_n_012-2026_-_fas_-_modificativa_ao_pl_2404-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA AO § 2º DO ARTIGO 2º DO PROJETO DE LEI Nº 2.404/2026.</t>
+  </si>
+  <si>
+    <t>3284</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3284/emenda_n_013-2026_-cljrf_-_modificativa__ao_pl_2407-2026_-_protoc_47-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA E ADITIVA AO PROJETO DE LEI Nº 2.407/2026 (DISPÕE SOBRE CESSÃO DE DIREITO REAL DE USO DE LOTE PÚBLICO PARA A ASSOCIAÇÃO DOS CONSTRUTORES DE ALTA FLORESTA – ADCAF, E DÁ OUTRAS PROVIDÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3296</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3296/emenda_n_014-2026_-_nps_mrm_scpp_dtc_asr_dptc_-_aditiva_ao_pl_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>ADITIVA AO PROJETO DE LEI Nº 028/2026 QUE DECLARA DE UTILIDADE PÚBLICA A ESCOLINHA DE FUTEBOL – PÉ DE MOLEQUE.</t>
+  </si>
+  <si>
+    <t>3297</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3297/emenda_n_015-2026_-_cljrf_-_modificativa-aditiva_ao_projeto_de_l.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA/ADITIVA AO PROJETO DE LEI Nº 2.401/2026 (DISPÕE SOBRE CESSÃO DE DIREITO REAL DE USO DE IMÓVEL URBANO PÚBLICO PARA ROTARY CLUB DE ALTA FLORESTA – CENTRO, E DÁ OUTRAS PROVIDÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3298</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3298/emenda_n_016-2026_-_cljrf_-_modificativa-aditiva_ao_projeto_de_l.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA/ADITIVA AO PROJETO DE LEI Nº 2.406/2026 (DISPÕE SOBRE CESSÃO DE DIREITO REAL DE USO DE IMÓVEL URBANO PÚBLICO PARA A ASSOCIAÇÃO DE MORADORES DO BAIRRO ALMEIDA PRADO - AMAP, E DÁ OUTRAS PROVIDÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3319</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3319/emenda_n_017-2026_-_cljrf_-_modificativa-aditiva_ao_projeto_de_lei_n_026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA AO PROJETO DE LEI Nº 26/2026 (AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR PROGRAMA VOLTADO A PROMOÇÃO DA SEGURANÇA DA NAVEGAÇÃO, CAPACITAÇÃO DE CONDUTORES DE EMBARCAÇÕES E INCENTIVO À REGULARIZAÇÃO DE ATIVIDADES NÁUTICAS NO MUNICÍPIO DE ALTA FLORESTA/MT).</t>
+  </si>
+  <si>
+    <t>3379</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3379/emenda_n_018-2026_-_cljrf_-_modificativa_supressiva_e_aditiva_a.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA, SUPRESSIVA E ADITIVA AO PROJETO DE LEI N° 030/2026 (INSTITUI AS DIRETRIZES PARA A IMPLEMENTAÇÃO DO CALENDÁRIO INCLUSIVO DA PESSOA COM DEFICIÊNCIA NO ÂMBITO DO MUNÍCIPIO DE ALTA FLORESTA-MT E DÁ OUTRAS PROVIDÊNCIAS).</t>
+  </si>
+  <si>
+    <t>3421</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3421/emenda_n_019-2026_-_dptc_-_modificativa_e_aditiva__ao_substitutivo_001-2026.pdf</t>
+  </si>
+  <si>
+    <t>EMENTA: MODIFICATIVA E ADITIVA AO SUBSTITUTIVO Nº 001/2026 AO PROJETO DE LEI Nº 034/2026, DE INICIATIVA DO VEREADOR DARLI LUCIANO DA SILVA, QUE CRIA O ESTATUTO MUNICIPAL DA PESSOA COM TRANSTORNO DE ESPECTRO AUTISTA – TEA E INSTITUI A POLÍTICA MUNICIPAL DE ATENDIMENTO AOS DIREITOS DA PESSOA COM TEA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3430</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3430/emenda_n_020-2026_-_ods_-_aditiva_ao_pl_2.415-2026_protoc_87-2026_-_concluido.pdf</t>
+  </si>
+  <si>
+    <t>ADITIVA - ACRESCENTA DISPOSITIVO AO PROJETO DE LEI Nº 2.415/2026, QUE ALTERA A LEI MUNICIPAL Nº 2.885/2023, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3243</t>
+  </si>
+  <si>
+    <t>SEM</t>
+  </si>
+  <si>
+    <t>Subemenda</t>
+  </si>
+  <si>
+    <t>CFAEO - Comissão de Fiscalização e Acompanhamento da Execução Orçamentária.</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3243/subemenda_n_001-2026-_nps-relator_cfaeo_-_modific_a_emenda_011-2026_ao_pl_017-2026-_semana_e_dia_do_gari.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICATIVA A EMENDA Nº 011/2026, DE QUE TRATA DO PROJETO DE LEI Nº 017/2026, (INSTITUI A SEMANA MUNICIPAL DO GARI E DÁ OUTRAS PROVIDÊNCIAS).</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2898/veto_01-2026_-_total_-_placas_de_ruas.pdf</t>
   </si>
   <si>
     <t>veto total ao Projeto de Lei n° 065/2025, de iniciativa do Legislativo, que "DISPÕE SOBRE A PADRONIZAÇÃO, IMPLANTAÇÃO E SUBSTITUIÇÃO DE PLACAS INDICATIVAS DE NOMES DE RUAS, AVENIDAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE ALTA FLORESTA-MT, INCLUSIVE MEDIANTE PARCERIAS COM EMPRESAS PRIVADAS, ASSOCIAÇÕES DE BAIRRO OU ENTIDADES CIVIS, OBSERVADAS AS NORMAS DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3079/veto_n_002-2026.pdf</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3079/veto_02-2026_-_total_-_centro_de_zoonoses.pdf</t>
   </si>
   <si>
     <t>Reporto-me a Vossa Excelência para comunicar-lhe que, no exercício da prerrogativa prevista no §1°, do art. 45 c/c artigo 59, § 1°, inciso IV, ambos da Lei Orgânica do Município, decidi opor veto total ao Projeto de Lei n° 058/2025, de iniciativa do Legislativo (Vereadores: Leonice Klaus, Reginaldo Luiz da Silva, Francisco Ramos da Silva, Darli Luciano da Silva e Claudinei de Souza Jesus), que "INSTITUI O CENTRO MUNICIPAL DE CONTROLE DE ZOONOSES E O SERVIÇO DE ACOLHIMENTO E ADOÇÃO MUNICIPAL DE ANIMAIS DOMESTICOS, DEFINE SUAS ATRIBUIÇÕES, ESTABELECE DIRETRIZES PARA A PROTEÇÃO E O BEM-ESTAR ANIMAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
+    <t>3194</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3194/veto_03-2026_-_total_-_podas_de_arvores.pdf</t>
+  </si>
+  <si>
+    <t>Razões do Veto Total ao Projeto de Lei nº 070/2025, de iniciativa do Legislativo (Vereador: Darlan Trindade Carvalho), que “ESTABELECE LIMITES PARA O PLANTIO DE ÁRVORES EXÓTICAS E NATIVAS PRÓXIMO À REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA NO MUNICÍPIO DE ALTA FLORESTA – MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>3195</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3195/veto_04-2026_-_total_-_autoriza_despesas.pdf</t>
+  </si>
+  <si>
+    <t>Razões do Veto total ao Projeto de Lei nº 073/2025 de iniciativa do Legislativo (vereadores Nilson Pereira da Silva e Adelson da Silva Rezende), que “AUTORIZA O PODER EXECUTIVO MUNICIPAL, POR INTERMÉDIO DA SECRETARIA DE EDUCAÇÃO, A REALIZAR AQUISIÇÃO DE MATERIAL DIDÁTICO PEDAGÓGICO EXCLUSIVO “LIVRO DE MEMÓRIAS DOS PIONEIROS DA EDUCAÇÃO DE ALTA FLORESTA - DE 1976 À 2002” POR INEXIGIBILIDADE,  E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>3309</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3309/veto_05-2026_-_total_-_prioridade_advogados.doc</t>
+  </si>
+  <si>
+    <t>Razões ao veto total ao Projeto de Lei nº 009/2026, de iniciativa do Legislativo (Francisco Ailton dos Santos), que “DISPÕE SOBRE DIRETRIZES PARA ATENDIMENTO PRIORITÁRIO AOS PROFISSIONAIS DA ADVOCACIA NO EXERCÍCIO PROFISSIONAL, NO ÂMBITO DO MUNICÍPIO DE ALTA FLORESTA – MT, E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>3310</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3310/veto_06-2026_-_total_-_caminho_seguro.doc</t>
+  </si>
+  <si>
+    <t>Razões ao veto total ao Projeto de Lei nº 023/2026, de iniciativa do Legislativo (Douglas Pereira Teixeira Carvalhos e Darli Luciano da Silva), que “INSTITUI O PROJETO CAMINHO SEGURO – PROGRAMA MUNICIPAL DE PRIORIDADE À VIDA NO TRÂNSITO NO MUNICÍPIO DE ALTA FLORESTA E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>3356</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3356/veto_07-2026_-_total_-_altera_lei_2922-2024.pdf</t>
+  </si>
+  <si>
+    <t>Razões do Veto total ao Projeto de Lei nº 020/2026 de iniciativa do Legislativo (Francisco Ailton dos Santos e Darli Luciano da Silva) que "ALTERA A LEI MUNICIPAL 2.922/2024, PARA INCLUIR DIRETRIZ DE PRIORIZAÇÃO NO ATENDIMENTO HABITACIONAL DE INTERESSE SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>3391</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3391/veto_total_n_008-2026_ao_projeto_de_lei_n_006-2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Reporto-me a Vossa Excelência para comunicar-lhe que, no exercício da prerrogativa prevista no §1º, do art. 45 c/c artigo 59, § 1º, inciso IV, ambos da Lei Orgânica do Município, decidi opor veto total ao Projeto de Lei nº 006/2026, de iniciativa do Legislativo, que “DISPÕE SOBRE A POSSIBILIDADE DE CONVERSÃO DO PAGAMENTO DE MULTAS DE TRÂNSITO DE NATUREZA LEVE, APLICADAS PELO MUNICÍPIO DE ALTA FLORESTA, EM DOAÇÃO DE SANGUE”.</t>
+  </si>
+  <si>
+    <t>3417</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3417/veto_total_009-2026_-_declara_de_utilidade_publica_a_associacao_dos_homens_inquebrantaveis_de_alta_floresta..pdf</t>
+  </si>
+  <si>
+    <t>veto total ao Projeto de Lei nº 036/2026, de iniciativa do Legislativo, que “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS HOMENS INQUEBRANTÁVEIS DE ALTA FLORESTA”.</t>
+  </si>
+  <si>
     <t>3026</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3026/parecer_027-_cljrf__-_proc_009-2026_-_pr__001-2026_-__altera_disposicoes_do_art_159_da_resolucao_078-1995_-_ri_-_mocoes.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3026/parecer_027-_cljrf__-_proc_009-2026_-_pr__001-2026_-__altera_dis.pdf</t>
   </si>
   <si>
     <t>Trata-se de Projeto de Resolução nº 001/2026, de autoria: Vereadores Oslen Dias dos Santos, Adelson da Silva Rezende, Bernardo Patrício dos Santos, Darlan Trindade Carvalho e Silvino Carlos Pires Pereira, em regime de tramitação ordinária, que “ALTERA DISPOSITIVOS DO ARTIGO 159 DA RESOLUÇÃO LEGISLATIVA Nº 078/1995, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE ALTA FLORESTA, MATO GROSSO”.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>34</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3074/parecer_034-_cljrf__-_proc_148-2025_-_pl__2.378-2025_-__altera_lei_2672-2021_-_clausulas_resolutivas.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3074/parecer_034-_cljrf__-_proc_148-2025_-_pl__2.378-2025_-__concessao_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Trata-se de opinamento DESFAVORÁVEL ao Projeto de Lei nº 2.378/2025, de autoria do Executivo Municipal, em regime de tramitação ordinária, que “AUTORIZA O PODER EXECUTIVO A CELEBRAR CONTRATO DE CONCESSÃO DOS SERVIÇOS PÚBLICOS AFETOS À GESTÃO DOS RESÍDUOS, CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS”, à luz dos fundamentos e das justificativas consignados no parecer da comissão.</t>
+  </si>
+  <si>
+    <t>3307</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3307/parecer_142-_cljrf__-_proc_15-2026_-_pl_006-2026-__dispoe_a_poss.pdf</t>
+  </si>
+  <si>
+    <t>Trata-se do Projeto de Lei nº 006/2026, de autoria: vereador Darlan Trindade Carvalho, em regime de tramitação ordinária, que “DISPÕE SOBRE A POSSIBILIDADE DE CONVERSÃO DO PAGAMENTO DE MULTAS DE TRÂNSITO DE NATUREZA LEVE, APLICADAS PELO MUNICÍPIO DE ALTA FLORESTA, EM DOAÇÃO DE SANGUE.”.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2924/requerimento_n._001-2026_-_mesa_diretora_-_requer_tramitacao_em.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA, composta pelos vereadores que a este subscrevem, REQUER, nos termos que dispõe a alínea a), inciso I, artigo 129 do Regimento Interno, combinado com o artigo 17, tramitação em regime de urgência especial ao PROJETO DE LEI Nº 001/2026, que em súmula “DISPÕE SOBRE REVI-SÃO GERAL ANUAL À REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNI-CIPAL DE ALTA FLORESTA/MT, INCLUINDO AUMENTO SALARIAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2925/requerimento_n._002-2026_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_002-2026.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA, composta pelos vereadores que a este subscrevem, REQUER, nos termos que dispõe a alínea a), inciso I, artigo 129 do Regimento Interno, combinado com o artigo 17, tramitação em regime de urgência especial ao PROJETO DE LEI Nº 002/2026, que em súmula “DISPÕE SOBRE REVI-SÃO GERAL ANUAL AO SUBSÍDIO DOS VEREADORES DA CÂMARA MUNICIPAL DE ALTA FLORESTA/MT, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2930/requerimento_n._003-2026_-_nps_e_asr_-__requerem_prefeito_secret_educ_e_procuradoria_informacoes_s-_envio_pl_q_especif.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES que a este subscrevem, REQUEREM, nos termos que dispõe a alínea b), inciso I, artigo 129 do Regimento Interno, combinado com o artigo 17, tramitação em regime de urgência especial ao PROJETO DE LEI Nº 003/2026, que em súmula “ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 3.042/2025, QUE DISPÕE SOBRE CESSÃO DE USO DE IMÓVEL URBANO PÚBLICO À ASSOCIAÇÃO ALTAFLORESTENSE DE COMBATE AO CÂNCER – AACC, E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 O pedido de tramitação em regime de urgência especial justifica-se pela necessidade de corrigir imediatamente o erro material na Lei nº 3.042/2025 quanto à metragem do imóvel cedido à Associação Altaflorestense de Combate ao Câncer – AACC, garantindo conformidade legal, segurança jurídica e continuidade das atividades da entidade beneficiária.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>Naldo da Pista</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2931/requerimento_n._004-2025-_rls_-_requer_retirada__pl_-_067-2025.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que a este subscreve, REQUER, nos termos que dispõe o artigo 124, alínea a, do Regimento Interno, a retirada integral de tramitação do processo n° 155/2025, de que trata do Projeto de Lei nº 067/2025 que em súmula “REVOGA IN TOTUM A LEI MUNICIPAL 2.703/2022, E DÁ OUTRAS PROVIDÊNCIAS.”, em regime de tramitação ordinária, visando a sua reestruturação e eventual reapresentação.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2932/requerimento_n._005-2025-_rls_-_requer_retirada_pl_-_068-2025.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que a este subscreve, REQUER, nos termos que dispõe o artigo 124, alínea a, do Regimento Interno, a retirada integral de tramitação do processo n° 156/2025, de que trata do Projeto de Lei nº 068/2025 que em súmula “ALTERA A LEI Nº 2.711, DE 31 DE MARÇO DE 2022, QUE RECONHECE E DENOMINA COMO ESTRADA "NASSER NOUJAIN", A VIA DE ACESSO COMUNIDADE OUROLANDA/GLEBA JACAMINHO, INCLUI NA MALHA VIÁRIA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.”, em regime de tramitação ordinária, visando a sua reestruturação e eventual reapresentação.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2951/requerimento_n._006-2026-_egm_-_requer_retirada_de_tramitacao_pl.pdf</t>
   </si>
   <si>
     <t>vereadora que a este subscreve, investida na qualidade de Líder do Governo Municipal, REQUER, nos termos do Regimento Interno, a Migração do Regime de tramitação do Projeto de Lei abaixo especificado, de Urgência Especial para tramitação ordinária.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>Leonice Klaus, Naldo da Pista</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2952/requerimento_n._007-2026-_lks_e_rls_-_requer_secret_munic_saude.pdf</t>
   </si>
   <si>
     <t>vereadores que subscrevem o presente, com fundamento  no Regimento Interno e na Lei Orgânica deste Município, vêm, respeitosamente, à presença de Vossa Excelência e dos demais membros desta Casa Legislativa, após manifestação do Douto e Soberano Plenário, REQUERER que seja encaminhado o presente expediente ao Prefeito Municipal, Sr. VALDEMAR GAMBA, com cópia ao Secretário Municipal de Saúde e Coordenação da Unidade de Pronto Atendimento – UPA, para que, no prazo de até 15 (quinze) dias, sejam disponibilizadas, por meio de dispositivo adequado de armazenamento de dados, as imagens das câmeras de monitoramento da recepção da UPA, referentes aos dias 16, 17, 18, 19 e 20 de janeiro de 2026, no período vespertino, para fins de esclarecimento de fatos ocorridos no referido intervalo.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2953/requerimento_n._008-2026-_lks_e_rls_-_requer_prefeito_determine.pdf</t>
   </si>
   <si>
     <t>vereadores que subscrevem o presente, com fundamento  no Regimento Interno e na Lei Orgânica deste Município, vêm, respeitosamente, à presença de Vossa Excelência e dos demais membros desta Casa Legislativa, após manifestação do Douto e Soberano Plenário, REQUERER que seja encaminhado o presente expediente ao Prefeito Municipal, Sr. VALDEMAR GAMBA, para que, no prazo de até 15 (quinze) dias, envie informações e a prestação de contas referentes aos empenhos de despesas com viagens realizadas pelo Secretário Municipal de Saúde, desde sua posse na legislatura anterior e na atual, até a presente data, conforme detalhado a seguir:</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>Leonice Klaus</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2954/requerimento_n._009-2026-_lks_e_rls_-_requer_secret_de_saude_env.pdf</t>
   </si>
   <si>
     <t>Os Vereadores LEONICE KLAUS DOS SANTOS e REGINALDO LUIZ DA SILVA, que subscrevem,  no uso de suas atribuições legais, com fundamento  no Regimento Interno desta Casa Legislativa e na Lei Orgânica do Município, vêm, respeitosamente, à presença de Vossa Excelência e dos demais membros deste Legislativo, após manifestação do Douto e Soberano Plenário, REQUERER que seja encaminhado expediente ao Secretário Municipal de Saúde, Sr. Marcelo de Alécio Costa, para que, no prazo máximo de 15 (quinze) dias, encaminhe a esta Casa de Leis listagem nominal de todos os profissionais médicos que prestam atendimento na rede pública de saúde, contendo as seguintes informações:</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
     <t>Darlan Carvalho, Luciano Silva</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2955/requerimento_n._010-2026_-_dtc_e_dls_-_requerem_convocacao_secre.pdf</t>
   </si>
   <si>
     <t>vereadores que abaixo subscrevem, no uso de suas atribuições legais e regimentais, com fundamento na Lei Orgânica Municipal de Alta Floresta, de 05 de abril de 1990, especialmente em seus artigos 23, XIV e XV; 24; 37, III; 47; 51; 59, §1º, XIII; e 210, bem como no Regimento Interno da Câmara Municipal, instituído pela Resolução nº 078/1995, em especial os artigos 3º; 18, II, “n”; 122, §1º, “l”; 149; 153, VII e VIII; 175, §1º, “a”; e 230-A, vêm, respeitosamente, EXPOR e, ao final, REQUERER o que segue: 1.	CONSIDERANDO que é competência constitucional e legal da Câmara Municipal fiscalizar e controlar os atos do Poder Executivo, bem como acompanhar a aplicação dos recursos públicos e o funcionamento das Secretarias Municipais, nos termos do art. 23, incisos XIV e XV, da Lei Orgânica Municipal; 2.	CONSIDERANDO que a Secretaria Municipal de Infraestrutura e Serviços Urbanos exerce papel essencial na execução de políticas públicas voltadas à manutenção urbana, infraestrutura viária, limpeza</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2967/requerimento_n._011-2026_-_dtc_e_dls_-_requerem_convocacao_secre.pdf</t>
   </si>
   <si>
     <t>REQUEREM, na forma regimental e legal, a CONVOCAÇÃO, por intermédio do Presidente da Câmara Municipal, do Senhor PAULO MOREIRA DOS SANTOS, Secretário Municipal de Cidade de Alta Floresta – MT, para que compareça em sessão ordinária desta Casa de Leis, no prazo legal de oito (08) dias, a fim de prestar esclarecimentos perante o Plenário acerca dos seguintes assuntos, relacionados à sua pasta em síntese : Responsabilidade administrativa pela instalação de quebra-molas no Município, esclarecendo o que compete à Secretaria, a outro órgão municipal ou se há norma específica que discipline a matéria. Situação da sinalização de trânsito urbana, informando os motivos da ausência ou insuficiência de sinalização horizontal e vertical, a paralisação do veículo/equipamento destinado a esse serviço. Esclarecimentos sobre a ausência de emplacamento e sinalização viária nos bairros, indicando se há planejamento, cronograma, impedimentos administrativos e operacionais para a execução do serviço.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2968/requerimento_n._012-2026-_lks_e_rls_-_requer_sec._de_saude_informacoes_sobre_o_odontomovel.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado expediente ao Secretário Municipal de Saúde, Sr. Marcelo de Alécio Costa, para que, no prazo máximo de 15 (quinze) dias, encaminhe a esta Casa de Leis informações detalhadas acerca dos atendimentos realizados pelo Odontomóvel em nosso município, como: Quantidade total de atendimentos realizados; Locais onde ocorreram os atendimentos; Dias em que o Odontomóvel esteve em funcionamento; Período (datas e horários) em que os atendimentos foram realizados e Relação das comunidades, bairros ou instituições atendidas.</t>
   </si>
   <si>
     <t>2969</t>
-  </si>
-[...1 lines deleted...]
-    <t>Chicão Motocross</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2969/requerimento_n._013-2026-frs_-_requer._retirada_de_tramitacao_da.pdf</t>
   </si>
   <si>
     <t>O VEREADOR que a este subscreve, REQUER, nos termos que dispõe o artigo 124, alínea a, do Regimento Interno, a retirada de tramitação da Moção de Congratulação nº 127/2025 que em súmula “CONGRATULAÇÃO ao Grupo Empresarial EFICAZ, Eficaz Contabilidade, Eficaz Tecnologia no Campo e Eficaz Avião Agrícola, pelos relevantes serviços prestados ao município de Alta Floresta – MT e região, e a seus proprietários Antônio Ferreira Lustosa e Roseli Sversuti Lustosa bem como todos seus sócios.”, em regime de tramitação ordinária._x000D_
 Busca-se, com a presente retirada de tramitação, a atualização da matéria, tendo em vista que foi apresentada no exercício anterior e que, até o momento, não foi possível viabilizar o comparecimento de todos os sócios homenageados, circunstância que já motivou dois adiamentos. Assim, será reapresentada em momento oportuno, em data ajustada entre as partes.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Adelson Servidor, Bernardo Patrício, Chicão Motocross, Claudinei de Jesus, Darlan Carvalho, Dida Pires, Douglas Teixeira, Francisco Ailton, Leonice Klaus, Luciano Silva, Marcos Menin, Naldo da Pista, Professor Nilson, TUTI</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2993/requerimento_n._014-2026_-_vereadores_-_requer_tramitacao_em_reg.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES que a este subscrevem, REQUEREM, nos termos que dispõe a alínea b), inciso I, artigo 129 do Regimento Interno, combinado com o artigo 17, tramitação em regime de urgência especial ao PROJETO DE RESOLUÇÃO Nº 003/2026, que em súmula “ALTERA O DIA DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE ALTA FLORESTA, NOS TERMOS DO ARTIGO 105 DA RESOLUÇÃO LEGISLATIVA Nº 078, DE 17 DE MAIO DE 1995, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>15</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3014/requerimento_n._015-2025_-_dls_-_requer_inf.__sec._de_infra._que_se_especificam.doc</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado expediente ao Secretário Municipal de Infraestrutura e Serviços Urbanos, Sr. Roberto Patel, para que, no prazo regimental de 15 (quinze) dias, encaminhe a esta Casa de Leis informações detalhadas acerca da estrutura administrativa e financeira da respectiva Secretaria. Solicita-se que sejam informadas a quantidade total de servidores atualmente lotados na pasta, especificando-se as funções exercidas, o tipo de vínculo funcional (efetivo, comissionado, contratado, terceirizado ou outro), bem como a carga horária desempenhada. Requer-se, ainda, o valor total da folha de pagamento mensal, com a devida discriminação entre vencimentos básicos, gratificações, adicionais e encargos patronais. Da mesma forma, pede-se que sejam encaminhadas informações sobre eventuais contratos de prestação de serviços terceirizados vigentes, incluindo objeto, valores e vigência, além de quaisquer outros dados que Vossa Senhoria entenda pertinentes para o pleno esclarecimento.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3015/requerimento_n._016-2025_-_dls_-_requer_inf.__sec._de_cidade._que_se_especificam..doc</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado expediente ao Secretário Municipal de Infraestrutura de Cidade, Sr. Paulo Moreira, para que, no prazo regimental de 15 (quinze) dias, encaminhe a esta Casa de Leis informações detalhadas acerca da estrutura administrativa e financeira da respectiva Secretaria. Solicita-se que sejam informadas a quantidade total de servidores atualmente lotados na pasta, especificando-se as funções exercidas, o tipo de vínculo funcional (efetivo, comissionado, contratado, terceirizado ou outro), bem como a carga horária desempenhada. Requer-se, ainda, o valor total da folha de pagamento mensal, com a devida discriminação entre vencimentos básicos, gratificações, adicionais e encargos patronais. Da mesma forma, pede-se que sejam encaminhadas informações sobre eventuais contratos de prestação de serviços terceirizados vigentes, incluindo objeto, valores e vigência, além de quaisquer outros dados que Vossa Senhoria entenda pertinentes para o pleno esclarecimento da organização</t>
   </si>
   <si>
     <t>2994</t>
-  </si>
-[...1 lines deleted...]
-    <t>17</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2994/requerimento_n._017-2026_vereadores_-__requerem_tramitacao_em_re.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES que a este subscrevem, REQUEREM, nos termos que dispõe a alínea b), inciso I, artigo 129 do Regimento Interno, combinado com o artigo 17, tramitação em regime de urgência especial ao PROJETO DE DECRETO LEGISLATIVO Nº 001/2026, que em súmula “ DISPÕE SOBRE A CONCESSÃO DO PRÊMIO MULHER DESTAQUE MÃE ROSE – EDIÇÃO 2026, ÀS PERSONALIDADES QUE ESPECÍFICA”._x000D_
 O pedido de tramitação em regime de urgência especial justifica-se pela proximidade da data prevista para a realização da solenidade de homenagem, agendada para o dia 20 de março. Torna-se necessária a tramitação do presente Projeto de Decreto Legislativo em regime de urgência especial, a fim de viabilizar, em tempo hábil, todos os procedimentos administrativos, organizacionais e protocolares indispensáveis à realização do evento. _x000D_
 Ressalta-se que a antecipação da apreciação legislativa permitirá a adequada preparação dos arranjos institucionais, cerimoniais e logísticos, garantindo que a homenagem seja realizada com a dev</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>18</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3013/requerimento_n._018-2026_-_dtc_-_requer_informacoes_sobre_o__pla.pdf</t>
   </si>
   <si>
     <t>REQUER, com fundamento  no Regimento Interno e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio da Secretaria Municipal de Educação, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis informações detalhadas acerca do andamento da elaboração do novo Plano Municipal de Educação – PME, instrumento fundamental para o planejamento, gestão e execução das políticas públicas educacionais no âmbito municipal, esclarecendo especificamente: 1.	Qual o estágio atual dos trabalhos de elaboração do novo Plano Municipal de Educação – PME; 2.	Quais etapas já foram concluídas (diagnóstico educacional, consultas públicas, formação de comissões, audiências, elaboração de pré-minuta, entre outras); 3.	Quais etapas ainda estão pendentes, bem como o respectivo cronograma previsto para sua conclusão; 4. Qual a data estimada para finalização da minuta e envio do Projeto de Lei correspondente para</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3016/requerimento_n._019-2026_-_dtc_-_requer_informacoes_sobre_a_frota_escolar.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3016/requerimento_n._019-2026_-_dtc_-_requer_informacoes_sobre_a_frot.pdf</t>
   </si>
   <si>
     <t>, REQUERER, que seja encaminhado o presente expediente à Senhora Lucinéia Martins de Matos Mazzoni, Secretária Municipal de Educação, para que, no prazo de até 15 (quinze) dias, a disponibilização de relatório detalhado das despesas aplicadas na frota do transporte escolar no período de outubro/2025 a fevereiro/2026, com as seguintes especificações: 1.	Relação dos veículos que passaram por manutenção no período informado;_x000D_
 2. Valores pagos em cada manutenção, com especificação do serviço realizado; 3.	Veículos que necessitaram de frete de deslocamento para manutenção e valor pago individualmente; 4. Informação sobre serviços realizados com dispensa de licitação, e em caso positivo, discriminação dos mesmos com fundamentação legal; e 5. Informação sobre serviços ou aquisições de produtos por compra direta, com justificativa motivada conforme Art. 24 da Lei nº 14.133/2021 (Nova Lei de Licitações).</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3017/requerimento_n._020-2026_-_dtc_-_requer_informacoes_sobre_aplicacao_e_uso_do_epis.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3017/requerimento_n._020-2026_-_dtc_-_requer_informacoes_sobre_aplica.pdf</t>
   </si>
   <si>
     <t>REQUER, com fundamento  no Regimento Interno e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio das Secretarias competentes, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis informações detalhadas acerca da aplicação, fornecimento de Equipamentos de Proteção Individual – EPIs e pagamento dos adicionais de insalubridade e periculosidade aos servidores públicos municipais, esclarecendo especificamente: 1.	Se existe Laudo Técnico de Condições Ambientais de Trabalho (LTCAT), Programa de Gerenciamento de Riscos (PGR), Laudo de Insalubridade e/ou Periculosidade atualizado, abrangendo todas as categorias de servidores, encaminhando cópia digital dos documentos; 2.	Quais cargos e funções atualmente recebem adicional de insalubridade e/ou periculosidade, especificando o percentual aplicado em cada caso; 3.	Quais cargos e funções não recebem os referidos adicionais, ainda que exe</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3018/requerimento_n._021-2026-_dtc-_requer_ao_pref._que_faca_adesao_do_mun._a_ata_de_registro_de_precos_31-2024.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3018/requerimento_n._021-2026-_dtc-_requer_ao_pref._que_faca_adesao_d.pdf</t>
   </si>
   <si>
     <t>REQUER, com fundamento  no Regimento Interno e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio das Secretarias competentes, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis informações detalhadas acerca da eventual adesão do Município de Alta Floresta à Ata de Registro de Preços nº 031/2024, oriunda do Pregão Eletrônico nº 031/2024 do CIMESMI, cujo objeto trata da gestão e quarteirização de frotas, esclarecendo especificamente: 1.	Se o Município formalizou ou está em fase de instrução processual para adesão à referida Ata de Registro de Preços, encaminhando cópia integral do processo administrativo correspondente; 2.	Se foi elaborado Estudo Técnico de Vantajosidade, contendo comparativo de preços com o mercado local e regional, demonstrando economicidade da adesão, encaminhando cópia digital do estudo; 3.	Qual o quantitativo atual da frota municipal.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3019/requerimento_n._022-2026-_dtc-_requer_informacoes_sobre_a_alimentacao_escolar.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3019/requerimento_n._022-2026-_dtc-_requer_informacoes_sobre_a_alimen.pdf</t>
   </si>
   <si>
     <t>REQUER, com fundamento  no Regimento Interno e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio da Secretaria Municipal de Educação, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis das seguintes informações e documentos referentes à alimentação escolar da rede municipal de ensino: 1.	Número atualizado de alunos por unidade escolar, contendo relação das unidades, quantitativo de alunos por etapa de ensino e data-base da informação; 2.	Cardápio mensal vigente aprovado pela nutricionista responsável técnica, contendo identificação profissional e adequação às diretrizes do PNAE; 3.	Memória de cálculo dos quantitativos licitados para aquisição de gêneros alimentícios, devendo conter obrigatoriamente: base de alunos utilizada, número de dias letivos considerados, percentual de perda adotado, eventual reserva técnica, separação por item licitado e metodologia detalhada.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3020/requerimento_n._023-2026-_dtc-_requer_inf._sobre_a_implantacao_de_sistema_de_geracao_de_energia_fotovoltaica.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3020/requerimento_n._023-2026-_dtc-_requer_inf._sobre_a_implantacao_d.pdf</t>
   </si>
   <si>
     <t>REQUER, com fundamento  no Regimento Interno e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o refeito Municipal, Senhor Valdemar Gamba, para que, por meio das Secretarias competentes, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis informações detalhadas acerca da execução do Processo Licitatório nº 112/2025, referente à adesão à Ata de Registro de Preços nº 007/2024, oriunda do Pregão Eletrônico nº 90.007/2024 do Consórcio Intermunicipal do Sertão de Alagoas – CONISA, cujo objeto trata da aquisição e implantação de Sistema de Geração de Energia Fotovoltaica para atendimento da demanda da iluminação pública do Município de Alta Floresta – MT, esclarecendo especificamente: 1.	Qual o quantitativo total contratado (em kWp), conforme instrumento contratual firmado; 2. Qual o valor total empenhado, liquidado e pago até a presente data; 3. Qual o quantitativo já efetivamente instalado (em kWp); 4.	Relação detalhada dos locais.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3021/requerimento_n._024-2026-_dtc-_requer_inf._sobre_as_aquisicao_e_instalacao_de_unidades_modulares_escolares.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3021/requerimento_n._024-2026-_dtc-_requer_inf._sobre_as_aquisicao_e.pdf</t>
   </si>
   <si>
     <t>REQUER, nos com fundamento  no Regimento Interno e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio das Secretarias competentes, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis, no prazo legal, as seguintes informações e documentos referentes ao Contrato nº 093/2024, oriundo de Adesão à Ata de Registro de Preços nº 024/2024, cujo objeto trata da aquisição e instalação de unidades modulares escolares: I -	SOBRE A FORMAÇÃO DO PREÇO 1.	Planilha de composição de custos unitários detalhada, contendo discriminação de insumos, mão de obra, equipamentos, encargos sociais e demais componentes que fundamentaram o valor por metro quadrado contratado; 2.	Informação expressa acerca da tabela SINAPI utilizada como referência, indicando:_x000D_
 a.	Estado de referência; b.	Mês-base adotado; c.	Código das composições utilizadas;</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3022/requerimento_n._025-2026-_dtc-_requer_inf._sobre_as_extrusoras_de_concreto.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3022/requerimento_n._025-2026-_dtc-_requer_inf._sobre_as_extrusoras_d.pdf</t>
   </si>
   <si>
     <t>REQUER, com fundamento  no Regimento Interno e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio das Secretarias competentes, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis as seguintes informações acerca das extrusoras de concreto (máquinas utilizadas para fabricação de meio-fio) pertencentes ao Município: 1.	Quantas unidades de extrusoras de concreto existem atualmente no patrimônio do Município; 2.Quantas dessas unidades encontram-se em pleno funcionamento; 3.Caso haja equipamentos inoperantes, quais os motivos detalhados da paralisação (quebra, ausência de peças, falta de manutenção, ausência de operador habilitado, entre outros); 4.	Qual a localização atual de cada equipamento (pátio, secretaria, obra específica ou outro local);_x000D_
 5.Se existe contrato vigente de manutenção preventiva e corretiva desses equipamentos; 6.Qual o planejamento da Secretaria para utilização</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3027/requerimento_n._026-2026-_lks_e_rls_-_requer_inf._sec._de_fazenda_valore_arrecadados_de_multas.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3027/requerimento_n._026-2026-_lks_e_rls_-_requer_inf._sec._de_fazend.pdf</t>
   </si>
   <si>
     <t>REQUEREM que seja encaminhado o presente expediente ao Secretário Municipal de Fazenda, Sr. Carlos Nascimento, para que, no prazo regimental de 15 (quinze) dias, encaminhe a esta Casa de Leis informações detalhadas acerca da arrecadação proveniente de multas de trânsito aplicadas pelos agentes de trânsito municipais e pelos equipamentos de fiscalização eletrônica (radares), no período compreendido entre 1º de janeiro de 2025 até a presente data.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3024/requerimento_n._027-2026-_lks_e_rls_-_requer_informacoes_da_secretaria_de_assist_social.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3024/requerimento_n._027-2026-_lks_e_rls_-_requer_informacoes_da_secr.pdf</t>
   </si>
   <si>
     <t>REQUEREM, com fundamento  no Regimento Interno desta Casa Legislativa e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja encaminhado o presente expediente a Senhora Vilma Gamba, Secretária Municipal de Assistência Social e Cidadania de Alta Floresta, para que, no prazo de até 15 (quinze) dias, sejam encaminhadas as seguintes informações referentes aos exercícios de 2025 e 2026: 1.	Relação completa de todas as entidades, associações, institutos ou organizações que possuem convênio firmado com a Secretaria Municipal de Assistência Social e Cidadania nos anos de 2025 e 2026; 2.	Cópias dos respectivos termos de convênios firmados; 3.	Valor individual de cada convênio, especificando: a)	Valor total pactuado; b)	Valores já repassados até a presente data; e c)	Saldo a repassar, se houver. 4.	Prazo de vigência de cada convênio; e 5.	Objeto detalhado de cada parceria firmada.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>28</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3037/requerimento_n._028-2026-_rls_e_lks_-_requer_informacoes_da_secretaria_de_infraestrutura.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3037/requerimento_n._028-2026-_rls_e_lks_-_requer_informacoes_da_secr.pdf</t>
   </si>
   <si>
     <t>REQUEREM que seja encaminhado o presente expediente ao Secretário Municipal de Infraestrutura, Sr. Roberto Patel,  para que, no prazo de até 15 (quinze) dias, sejam enviadas o acesso e fornecimento das seguintes informações: 1. Quantos veículos e máquinas de serviço pertencem atualmente à frota da Secretaria de Infraestrutura, especificando, entre eles, patrolas (motoniveladoras), tratores, caminhões caçamba e demais equipamentos utilizados nos serviços públicos. 2. Quantos desses veículos e máquinas encontram-se em pleno funcionamento. 3. Quantos veículos e máquinas estão atualmente inoperantes ou quebrados. 4. Caso existam veículos ou máquinas quebrados, que seja informado o valor estimado necessário para o conserto ou manutenção de cada equipamento.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3038/requerimento_n._029-2026_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_resolucao_003-2026.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3038/requerimento_n._029-2026_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_resolucao_003-2026.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos que dispõe a alínea a), inciso I, artigo 129 do Regimento Interno, combinado com o artigo 17, tramitação em regime de urgência especial ao PROJETO DE RESOLUÇÃO Nº 003/2026, que em súmula “ DISPÕE SOBRE A CRIAÇÃO DO NÚCLEO DE DEFESA DA DIGNIDADE E INTEGRIDADE DA PESSOA/SERVIDOR NO ÂMBITO DA CÂMARA MUNICIPAL DE ALTA FLORESTA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3068/requerimento_n._030-2025_-_dls_-_requer_inf._sec._de_saude_inf._sobre_endocrinologista.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3068/requerimento_n._030-2025_-_dls_-_requer_inf._sec._de_saude_inf..pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado expediente ao Secretário Municipal de Saúde, Sr. Marcelo de Alécio Costa, para que, no prazo regimental de 15 (quinze) dias, encaminhe informações detalhadas acerca da demanda existente no município referente a consultas com médico endocrinologista, no âmbito da rede pública municipal de saúde. Diante disso, requer-se que sejam prestadas as seguintes informações: a) Qual é a demanda atual do município por consultas com endocrinologista, indicando o número de pacientes que aguardam atendimento nesta especialidade; b) Quantos pacientes já foram encaminhados para consultas com endocrinologista pelo município, especificando, se possível, os atendimentos realizados no período recente; c) Quantos pacientes infantis encontram-se atualmente necessitando de atendimento com médico endocrinologista; d) Se o município realiza a disponibilização e entrega de sensores de monitoramento contínuo de glicose (sensor de insulina modelo 24 horas) aos pacientes que necessitam</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_n._031-2026-_lks_e_rls_-_requer_informacoes_referentes_ao_cer.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_n._031-2026-_lks_e_rls_-_requer_informacoes_referen.pdf</t>
   </si>
   <si>
     <t>REQUEREM, com fundamento  no Regimento Interno desta Casa Legislativa e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja encaminhado expediente ao Secretário Municipal de Saúde, Sr. Marcelo de Alécio Costa, para que, no prazo regimental de 15 (quinze) dias, encaminhe a esta Casa Legislativa informações detalhadas acerca do funcionamento do Centro de Especialização de Reabilitação (CER) do município._x000D_
 Nesse sentido, requer-se a relação completa de todos os profissionais que realizam atendimento na referida unidade, com a devida identificação do nome e da função exercida por cada servidor ou profissional. Requer-se, ainda, que sejam prestadas informações quanto à quantidade de pessoas atendidas mensalmente pelo CER, bem como o número de pacientes atualmente inseridos na fila de espera para atendimento, devendo tais dados ser discriminados por profissional ou especialidade, a fim de possibilitar melhor compreensão da demanda existente.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>32</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_n._032-2026-_dtc-_requer_inf._sobre_o_seletivo_da_educacao.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_n._032-2026-_dtc-_requer_inf._sobre_o_seletivo_da_e.pdf</t>
   </si>
   <si>
     <t>REQUER, nos termos regimentais  e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio da Secretaria Municipal de Educação, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis as seguintes informações e documentos referentes ao Processo Seletivo de Gestão Escolar nº 001/2025: 1.	Comprovação da publicação do Edital nº 001/2025, contendo: a.	Cópia integral do edital publicado; b.	Indicação do local oficial de publicação; c.	Data da publicação; d.	Cópia da página do Diário Oficial ou do portal institucional onde ocorreu a publicação; e.	Link eletrônico ou endereço institucional onde o edital esteve disponibilizado ao público. 2.	Comprovação da publicação de todos os demais editais, comunicados, retificações ou convocações relacionadas ao Processo Seletivo de Gestão Escolar nº 001/2025, contendo: a.	Cópia dos documentos publicados; b.	Local e meio oficial de publicação;</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3071/requerimento_n._033-2026-_rls_e_lks_-_requerem_da_sec._de_saude_inf._sobre_ubs_ourolanda.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3071/requerimento_n._033-2026-_rls_e_lks_-_requerem_da_sec._de_saude.pdf</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado o presente expediente ao Secretário Municipal de Saúde, Sr. Marcelo de Alécio Costa, com cópia ao Prefeito Municipal, Valdemar Gamba, para que, no prazo de até 15 (quinze) dias, sejam enviadas o acesso e fornecimento dos seguintes documentos: _x000D_
 1.	Encaminhamento da planilha de preços dos materiais utilizados na reforma e ampliação do Posto de Saúde de Ourolanda, bem como do projeto da referida obra Este requerimento tem como finalidade promover a transparência na gestão pública, especialmente no âmbito da saúde municipal, setor essencial para o bem-estar da população. Ressalta-se que o não atendimento à solicitação, sem a devida justificativa, ou a prestação de informações inverídicas, poderá caracterizar crime contra a Administração Pública, conforme previsto na legislação vigente.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_n._034-2026-_rls_e_lks_-_requerem_da_sec._de_saude_inf._sobre_empresas_de_rocagem_contratadas_pela_pasta.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_n._034-2026-_rls_e_lks_-_requerem_da_sec._de_saude.pdf</t>
   </si>
   <si>
     <t>REQUERER, que seja encaminhado o presente expediente ao Secretário Municipal de Saúde, Sr. Marcelo de Alécio Costa, com cópia ao Prefeito Municipal, Valdemar Gamba, para que, no prazo de até 15 (quinze) dias, sejam enviadas o acesso e fornecimento das seguintes informações:  1.	Quais foram os serviços executados pelas empresas contratadas para a realização de limpeza e roçagem nas áreas pertencentes à Secretaria de Saúde? 2.	Há mais de uma empresa contratada para a realização dos serviços de limpeza e roçagem nas áreas vinculadas à Secretaria Municipal de Saúde? Em caso positivo, informar quais são as empresas e quais locais cada uma atende. Este requerimento tem como finalidade promover a transparência na gestão pública, especialmente no âmbito da saúde municipal, setor essencial para o bem-estar da população. Ressalta-se que o não atendimento à solicitação, sem a devida justificativa, ou a prestação de informações inverídicas, poderá caracterizar crime contra a Administração Pública.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>35</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3073/requerimento_n._035-2026-_scpp_-_requerem_do_prefeito__informacoes_dos_10_milhoes_destinados_a_obras_de_pavimentacao_asfaltica.doc</t>
   </si>
   <si>
     <t>REQUER, com fundamento  no Regimento Interno e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio das Secretarias competentes, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis informações sobre o cronograma de investimentos dos recursos anunciados pelo Governo do Estado, em 2025, no valor superior a R$ 10 milhões, destinados a obras de pavimentação asfáltica e infraestrutura urbana no Município. Requer, ainda, esclarecimentos sobre a previsão de continuidade das obras de pavimentação asfáltica nas ruas do Bairro Cidade Bela, especificando as vias contempladas e o prazo estimado para execução, bem como o cronograma de execução das obras de construção de meios-fios nas diversas vias públicas do município que ainda não foram contempladas com essa infraestrutura. Justifica-se o presente requerimento diante da demanda por pavimentação asfáltica apresentada por moradores.</t>
   </si>
   <si>
+    <t>3095</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3095/requerimento_n._036-2026-_lks_-_requer_ao_presidente_anuenca_falta_sessao_q_especif.doc</t>
+  </si>
+  <si>
+    <t>A Vereadora Leonice Klaus dos Santos, com fundamento no art. 213-A da Resolução Legislativa nº 078/1995 (Regimento Interno), vem REQUERER a anuência de sua ausência na 6ª Sessão Ordinária, realizada em 13 de março de 2026, em razão de acompanhamento de familiar (irmã) em atendimento médico realizado no Hospital de Câncer de Mato Grosso, na cidade de Cuiabá/MT. Para comprovação do motivo apresentado, segue anexo atestado médico emitido pela instituição de saúde responsável pelo atendimento, confirmando o acompanhamento realizado na referida data.</t>
+  </si>
+  <si>
+    <t>3096</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3096/requerimento_n._037-2026-_dtc_-_requer_do_depto._licitacao_inf..pdf</t>
+  </si>
+  <si>
+    <t>REQUER, nos termos regimentais  e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio do Departamento de Licitações e demais setores competentes, no prazo de 15 (quinze) dias, encaminhem a esta Casa de Leis cópia integral dos documentos e informações referentes ao Pregão Eletrônico nº 004/2024, que trata da contratação e implantação de redutores de velocidade (lombadas eletrônicas) no Município de Alta Floresta – MT, esclarecendo especificamente: 1. Cópia integral do Edital do referido certame; 2. Cópia da Justificativa de Contratação que fundamentou a realização da licitação; 3.	Cópia do projeto técnico que embasou a definição e implantação dos equipamentos nos pontos do município; 4. Informação formal e detalhada acerca do cumprimento da Resolução nº 798/2020 do CONTRAN, especialmente no que se refere: a. À realização de estudos técnicos prévios obrigatórios.</t>
+  </si>
+  <si>
+    <t>3109</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3109/requerimento_n._038-2026-_dtc_e_dls_-_requer_informacoes_sobre_o_oficio_no_558-2025.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio da Secretaria Municipal de Educação e demais setores competentes, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis informações detalhadas acerca dos fatos relatados no Ofício nº 558/2025 – GAB/SME, esclarecendo especificamente: 1 - Qual o atual andamento do Processo Administrativo Disciplinar (PAD) instaurado para apuração dos fatos mencionados; 2 - Os servidores eventualmente afastados retornaram às suas funções? Em caso positivo, informar datas, condições e eventuais restrições do retorno; 3 - Houve alteração na lotação dos servidores envolvidos? Caso afirmativo, especificar quais mudanças foram realizadas, os locais de nova lotação e as respectivas justificativas administrativas; 4 - Quais medidas foram adotadas pela Secretaria Municipal de Educação visando prevenir a ocorrência de novos casos semelhantes, garantindo a regularidade, segurança e eficiência no ambiente educacional.</t>
+  </si>
+  <si>
+    <t>3110</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3110/requerimento_n._039-2025_-_dls_-_requer_inf._sec._de_educacao_ho.pdf</t>
+  </si>
+  <si>
+    <t>REQUER que seja encaminhado expediente à Diretora de Políticas Pedagógicas, para que encaminhe a esta Casa de Leis, no prazo regimental de 15 (quinze) dias, esclarecimentos detalhados acerca dos critérios e fundamentos que motivaram a vedação de que professores interinos realizem a hora-atividade na sede da Secretaria Municipal de Educação, considerando que, em diversas situações, tais profissionais não dispõem de outro horário ou local adequado para o cumprimento dessa carga horária, o que pode comprometer o adequado desenvolvimento de suas atribuições pedagógicas. REQUER, ainda, informações quanto à real necessidade e finalidade da portaria que regulamenta a referida hora-atividade, especificando os parâmetros adotados, bem como os impactos práticos gerados, especialmente em relação aos professores interinos. Outrossim, SOLICITA-SE o encaminhamento do cronograma completo de atuação dos coordenadores pedagógicos responsáveis pelo acompanhamento dos professores no período noturno, com</t>
+  </si>
+  <si>
+    <t>3111</t>
+  </si>
+  <si>
+    <t>Darlan Carvalho, Dida Pires, Luciano Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3111/requerimento_n._040-2025_-_dls_scpp_e_dtc_-_requerem_inf._pref._c.c._sec._de_governo_inf._usina_solar.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM que seja encaminhado expediente ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia ao Secretário Municipal de Governo, Gestão e Planejamento, Sr. Robson Quintino, para que encaminhem a esta Casa de Leis, no prazo regimental de 15 (quinze) dias, informações detalhadas acerca da não instalação da Usina Solar no município. Esclarecimentos quanto aos motivos que ensejaram à não execução/instalação da referida usina até o presente momento, bem como a apresentação da previsão atualizada para sua efetiva implantação. Solicita-se, ainda, a exposição detalhada das eventuais dificuldades técnicas, administrativas, financeiras ou contratuais que tenham impactado o andamento do projeto, bem como se houve ou há previsão de alteração no projeto originalmente aprovado, especificando quais modificações foram realizadas ou estão sendo consideradas e as razões que as justificam. Outrossim, requer-se informações claras e objetivas acerca dos valores já despendidos, considerand</t>
+  </si>
+  <si>
+    <t>3112</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3112/requerimento_n._041-2026-_fas-_requer_informacoes_sobre_o_reurb.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado o presente expediente ao Prefeito Municipal de Alta Floresta, para que através da Secretaria Municipal competente, determina o envio das seguintes informações acerca do Programa Municipal “Minha Casa Legal”, voltado à regularização fundiária urbana (REURB): 1 - Informações gerais do programa: a) Quantas áreas/loteamentos já foram contemplados pelo programa até a presente data; b) Quantas famílias já foram beneficiadas com a regularização fundiária; e c) Quantos títulos de propriedade já foram efetivamente entregues; 2 - Execução e etapas do programa a) Em quais bairros ou setores o programa está atualmente em execução; b) Quais etapas já foram concluídas (cadastro social, levantamento topográfico, análise jurídica, etc.); e c) Qual o cronograma previsto para conclusão das áreas já iniciadas; 3 - Regularização e documentação: a) Relação dos documentos exigidos dos beneficiários; b) Informar se há cobrança de qualquer taxa dos beneficiários, direta ou indire</t>
+  </si>
+  <si>
+    <t>3113</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Chicão Motocross, Darlan Carvalho, Dida Pires, Francisco Ailton, Luciano Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3113/requerimento_n._042-2026-_dtc-_urgencia_especial_do_pl_019-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM, tramitação em regime de urgência especial ao Projeto de Lei 019/2026 que em súmula “DENOMINA “RUA LOURIVAL LIMA DOS SANTOS” A RUA RIO DE JANEIRO, LOCALIZADA NO JARDIM SANTA CECÍLIA, E DÁ OUTRAS PROVIDÊNCIAS.”, de iniciativa do Vereador Darlan Trindade Carvalho.</t>
+  </si>
+  <si>
+    <t>3131</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>Claudinei de Jesus, Adelson Servidor, Chicão Motocross, Darlan Carvalho, Leonice Klaus</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3131/requerimento_n._043-2026-_csj_asr_dtc_frs_lks_modifica_regime_de.pdf</t>
+  </si>
+  <si>
+    <t>REQUER modificação do Regime de Tramitação de Ordinária p/ Urgência Especial do PL 018/2026.</t>
+  </si>
+  <si>
+    <t>3134</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3134/requerimento_n._044-2026_egm_ods_bps_dls_nps_-__requerem_tramita.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM  tramitação em regime de urgência especial ao PL 021/2026</t>
+  </si>
+  <si>
+    <t>3180</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3180/requerimento_n._045-2026-_mrm_-_requer_ao_presidente_anuenca_falta_sessao_q_especif_-_concluido.pdf</t>
+  </si>
+  <si>
+    <t>MARCOS ROBERTO MENIN, vereador que a este subscreve, REQUER nos termos do Artigo 213-A, Inciso II e Paragrafo único do Regimento Interno desta Casa de Leis, se digne a conceder-lhe o abono de falta a que tem direito, quanto a sua ausência na 9ª Sessão Ordinária, ocorrida no dia 02/04 do corrente, conforme comprovantes anexos.</t>
+  </si>
+  <si>
+    <t>3181</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3181/requerimento_n._046-2025_-_dls_-_requer_inf._pref._c.c._sec._de_fazendo_inf._sobre_publicidade_do_porder_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Requer-se, especificamente, o envio de relatório completo contendo os valores gastos, discriminados por campanhas, ações e meios de divulgação utilizados, tais como rádio, televisão, internet, redes sociais e mídia impressa, bem como a relação das empresas contratadas para a prestação dos serviços, incluindo aquelas contratadas diretamente pelo Município e aquelas remuneradas por intermédio de agências de publicidade. Outrossim, solicita-se a identificação das agências de publicidade contratadas, com a indicação dos contratos vigentes, valores globais e forma de remuneração, além do detalhamento das empresas que receberam recursos públicos por meio dessas agências, com a devida indicação dos valores repassados a cada uma. Requer-se, ainda, o encaminhamento de cópias dos contratos firmados com as referidas agências e empresas, bem como das respectivas notas fiscais e comprovantes de pagamento, a fim de possibilitar a análise técnica e a devida fiscalização por parte desta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>3182</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_n._047-2025_-_dtc_-_requer_inf._aguas_de_af_sobre_abastecimento_dos_reservatorios.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, nos termos regimentais  e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado a Concessionária Águas de Alta Floresta – Norte Saneamento, para que, no prazo de 20 (vinte) dias, encaminhe a esta Casa de Leis informações detalhadas acerca da situação dos reservatórios e do sistema de abastecimento de água no Município de Alta Floresta, esclarecendo especificamente: 1. Qual a atual capacidade de armazenamento dos reservatórios que atendem o Município, bem como o percentual médio de ocupação; 2.	Qual a situação estrutural e operacional dos reservatórios existentes, incluindo eventuais necessidades de manutenção, ampliação ou substituição; 3.	Quais medidas de segurança estão sendo adotadas para garantir a estabilidade do sistema e evitar interrupções no fornecimento de água; 4.	Se há planejamento de ampliação da capacidade de reserva e distribuição de água, bem como quais ações concretas estão previstas para melhoria do sistema de abastecimento</t>
+  </si>
+  <si>
+    <t>3204</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3204/requerimento_n._048-2026-_fas_-_requer_inf._agirf_sobre_taxa_de.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado o presente expediente à AGIRF – Agência Reguladora Intermunicipal do Médio e Noroeste de Mato Grosso, solicitando esclarecimentos acerca da cobrança de tarifa de esgoto em localidades onde não existe rede instalada, bem como sobre a cobrança retroativa de valores referentes a um serviço não prestado, requerendo ainda informações detalhadas sobre as providências adotadas para regularização dessa situação e garantia dos direitos dos consumidores. Ressalta-se que o não atendimento, sem justificação adequada, ou a prestação de informações falsas, poderá ensejar sanções, incluindo crime e responsabilidade, conforme a legislação aplicável. O atendimento incompleto ou intempestivo também implicará em penalidades.</t>
+  </si>
+  <si>
+    <t>3223</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3223/requerimento_n._049-2026-_dptc_e_outros_-_urgencia_especial_do_pl_023-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a tramitação em regime de urgência especial ao PROJETO DE LEI Nº 023/2026, que em súmula “INSTITUI O PROJETO CAMINHO SEGURO PROGRAMA MUNICIPAL DE PRIORIDADE À VIDA NO TRÂNSITO NO MUNICIPIO DE ALTA FLORESTA E DA OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>3249</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3249/requerimento_n._050-2026-_ods_e_outros_-_urgencia_especial_do_pl_025-2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que a este subscrevem, REQUEREM, nos termos que dispõe a alínea b), inciso I, artigo 129 do Regimento Interno, combinado com o artigo 17, tramitação em regime de urgência especial ao PROJETO DE LEI Nº 025/2026, que em súmula “AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR DIRETRIZES PARA O RECEBIMENTO, BENEFICIAMENTO E UTILIZAÇÃO DE RESÍDUOS DA CONSTRUÇÃO CIVIL CLASSE A NA RECUPERAÇÃO E MANUTENÇÃO DE ESTRADAS RURAIS NO MUNICÍPIO DE ALTA FLORESTA-MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>3293</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3293/requerimento_n._051-2026-_mrm_-_requer_retirada_de_tramitacao_pl.pdf</t>
+  </si>
+  <si>
+    <t>retirada de tramitação do processo n° 045/2026, de que trata do Projeto de Lei nº 2.405/2026 que em súmula “ ALTERA DISPOSITIVOS DA LEI 2.390/2017, E DÁ OUTRAS PROVIDÊNCIAS”, em regime de tramitação ordinária, atendendo solicitação do Poder Executivo, para reconsideração.</t>
+  </si>
+  <si>
+    <t>3294</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3294/requerimento_n._052-2026-_lks_e_rls_-_requer_farmacia_basica.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado o presente expediente ao Prefeito Municipal, Sr. VALDEMAR GAMBA, com cópia ao Secretário Municipal de Saúde, para que, no prazo de até 15 (quinze) dias, sejam prestadas as seguintes informações referentes a Farmácia Básica Municipal: Relação completa dos medicamentos atualmente fornecidos pela Farmácia Básica; Dentre os medicamentos ofertados, quais se encontram em falta, especificando os motivos da indisponibilidade; Em caso de ausência de medicamentos, quais medidas estão sendo adotadas para regularizar o abastecimento e evitar novas faltas.</t>
+  </si>
+  <si>
+    <t>3295</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3295/requerimento_n._053-2026-_lks_requer_emendas_impossitivas_031.2024_saude.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado o presente expediente ao Prefeito Municipal, Sr. VALDEMAR GAMBA, com cópia ao Secretário Municipal de Saúde, para que, no prazo de até 15 (quinze) dias, sejam prestadas as seguintes informações referente à Emenda Impositiva 031/2024: Relação completa da Emenda Impositiva nº 031/2024 destinada à área da Saúde, discriminando os locais beneficiados, com os respectivos valores e a quantidade dos objetos/itens adquiridos ou serviços realizados.</t>
+  </si>
+  <si>
+    <t>3316</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3316/requerimento_n._054-2026-_lks_-__requer_anuenca_falta_sessao_-_concluido.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Leonice Klaus dos Santos, com fundamento no art. 213-A da Resolução Legislativa nº 078/1995 (Regimento Interno), vem, respeitosamente, apresentar justificativa e os devidos comprovantes, bem como REQUERER a anuência de sua ausência na 12ª Sessão Ordinária, realizada em 24 de abril de 2026, e na 13ª Sessão Ordinária e 4ª Sessão Extraordinária, realizadas em 30 de abril de 2026, em razão de tratamento de saúde próprio._x000D_
+A ausência ocorreu em virtude da realização de consulta médica no Centro Médico Medical Center e de procedimento cirúrgico no Hospital São Jorge, ambos localizados na cidade de Barretos.</t>
+  </si>
+  <si>
+    <t>3317</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Darlan Carvalho, Dida Pires, Leonice Klaus</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3317/requerimento_n._055-2026-_dtc_dls_e_scpp_-_requerem_info._contr.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER, que seja oficiada a Controladoria Geral do Município, na pessoa da Controladora Geral Sra. Verônica Brunkhrost Bortolassi, para que promova auditoria administrativa, operacional, financeira e documental no serviço de transporte escolar do Município de Alta Floresta/MT dos anos de 2024 a 2026, atualmente gerenciado pela Secretaria Municipal de Educação, encaminhando posteriormente a esta Casa de Leis relatório técnico conclusivo contendo os resultados da fiscalização realizada, esclarecendo especialmente:1. A situação da frota utilizada no transporte escolar municipal, própria e terceirizada, incluindo condições de manutenção, conservação, segurança e regularidade documental; 2.	A regularidade dos processos licitatórios, contratos administrativos, aditivos, empenhos e pagamentos relacionados ao transporte escolar; 3.	A verificação da compatibilidade entre as rotas contratadas, quilometragem executada e serviços efetivamente prestados; 4. A análise acerca do cumprimento das no</t>
+  </si>
+  <si>
+    <t>3318</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3318/requerimento_n._056-2026-_dls_-_requer_informacoes_casas_populares.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado o presente expediente ao Prefeito Municipal, Sr. VALDEMAR GAMBA, com cópia à Secretária Municipal de Assistência Social, Sra. Vilma Gamba, para que, no prazo de até 15 (quinze) dias, prestem informações detalhadas acerca da política habitacional desenvolvida pelo Município de Alta Floresta, especialmente no que se refere às casas populares destinadas às famílias em situação de vulnerabilidade social._x000D_
+Diante da relevância social do tema e considerando a constante procura da população por informações relacionadas aos programas habitacionais, requer-se que o Poder Executivo informe a quantidade total de casas populares já entregues no município, discriminando quantas unidades foram concedidas de forma gratuita e quantas foram disponibilizadas mediante financiamento. Requer-se, ainda, que sejam informados os números referentes às desistências registradas nos programas habitacionais financiados, esclarecendo, se possível, os principais motivos que ocasionaram.</t>
+  </si>
+  <si>
+    <t>3327</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3327/requerimento_n._057-2026-_rls_e_lks-_requer._informacoes_castelo.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREREM, que seja encaminhado o presente expediente à Secretária Municipal de Educação, Sra. Lucinéia Matos, com cópia ao Prefeito Municipal, Valdemar Gamba, para que, no prazo de até 15 (quinze) dias, sejam enviadas informações referentes à solicitação de ligação de energia elétrica da antiga Escola Extensão Castelo Branco. 1.	Solicitam, de forma oficial, o número do protocolo do pedido realizado junto à Energisa Mato Grosso referente à solicitação de ligação/instalação de energia elétrica na Escola Extensão Castelo Branco, localizada na Comunidade Ourolanda, bem como, se possível, informações sobre o andamento do processo.</t>
+  </si>
+  <si>
+    <t>3328</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3328/requerimento_n._058-2026-_frs_-_requer.__informacoes_sobre_o_cro.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado o presente expediente à Secretaria Municipal de Cidade, solicitando o envio do cronograma completo e atualizado dos serviços de limpeza urbana realizados nos bairros do município de Alta Floresta, contendo informações acerca das localidades atendidas, datas previstas para execução dos serviços, equipes responsáveis e planejamento das próximas ações. O presente requerimento tem como finalidade garantir maior transparência das ações desenvolvidas pelo Poder Executivo, bem como permitir o acompanhamento por parte desta Casa Legislativa e da população quanto à execução dos serviços de limpeza urbana, fundamentais para a manutenção da saúde pública, organização urbana e qualidade de vida dos moradores. Destaca-se ainda que diversos bairros têm apresentado demandas relacionadas ao acúmulo de resíduos, mato alto e necessidade de manutenção contínua das áreas pública sendo imprescindível o conhecimento do planejamento e cronograma adotado pela municipalidade.</t>
+  </si>
+  <si>
+    <t>3329</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3329/requerimento_n._059-2026-_dtc-_requer_informacoes_sobre_despesas.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, nos termos regimentais  e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, através da Secretaria Municipal de Fazenda, Secretaria Municipal de Governo, Gestão e Planejamento e demais órgãos competentes, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis relatório detalhado contendo o montante de recursos públicos aplicados em eventos festivos promovidos, apoiados ou custeados pelo Município de Alta Floresta, no período compreendido entre os exercícios de 2021 a 2026, devendo os valores serem apresentados separadamente por ano. Requer-se ainda que sejam discriminadas, de forma individualizada, as despesas relacionadas a: 1. Contratação de shows e artistas; 2. Locação e montagem de estruturas, incluindo palco, tendas, camarins, grades, banheiros químicos e similares; 3. Sonorização, iluminação e painéis de LED; 4. Segurança privada, brigadistas e apoio operacional;</t>
+  </si>
+  <si>
+    <t>3345</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Chicão Motocross, Darlan Carvalho, Douglas Teixeira, Francisco Ailton, Luciano Silva, Professor Nilson</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3345/requerimento_n._060-2026_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_036-2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, nos termos que dispõe a alínea b), inciso I, artigo 129 do Regimento Interno, combinado com o artigo 17, tramitação em regime de urgência especial ao PROJETO DE LEI Nº 036/2026, que em súmula “DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO HOMENS INQUEBRANTÁVEIS DE ALTA FLORESTA.”	A presente solicitação de regime de urgência especial, conforme exige o inciso I do artigo 129 do Regimento Interno, justifica-se pela necessidade de que a entidade mencionada atenda plenamente aos requisitos legais indispensáveis para acesso aos recursos oriundos de Emenda Impositiva Individual Parlamentar, previstos no Orçamento Municipal vigente.</t>
+  </si>
+  <si>
+    <t>3361</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3361/requerimento_n._061-2026_-_dls-_requer_info._sobre_aquisicoes_de.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, com fundamento  nos termos regimentais e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja encaminhado expediente ao Excelentíssimo Prefeito Municipal, Sr. Valdemar Gamba, com cópia ao Secretário Municipal de Governo, Gestão e Planejamento, Sr. Robson Quintino, para que, no prazo legal e regimental de 15 (quinze) dias, prestem as seguintes informações: 1. Se houve aquisição, pela Prefeitura Municipal de Alta Floresta, de ingressos destinados a áreas VIP, camarotes, bangalôs ou quaisquer espaços reservados relacionados à Expoalta 2026 ou outro evento festivo realizado com participação do Município; 2. Em caso positivo, informar: a) a quantidade de ingressos adquiridos; b) os tipos/modalidades dos ingressos (VIP, camarote, bangalô, passaporte, entre outros); c) o valor unitário e total despendido; d) a origem dos recursos utilizados para aquisição;_x000D_
+e) qual Secretaria, departamento ou órgão realizou a despesa.</t>
+  </si>
+  <si>
+    <t>3362</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3362/requerimento_n._062-2026-_scpp_-_requer_ao_pref._informacoes__ca.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, com fundamento  no Regimento Interno e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio das Secretarias competentes, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis informações detalhadas acerca da obra das 50 (cinquenta) casas populares localizadas no Loteamento Moacir Bezerra II, situado entre os bairros Moacir Bezerra e Parque das Nações. Requer-se, especificamente: •	Informações sobre o prazo previsto para retomada, conclusão e entrega da referida obra; •	Esclarecimentos quanto aos motivos da paralisação dos trabalhos; •	Cópia integral do contrato administrativo firmado para execução da obra, bem como eventuais aditivos realizados.</t>
+  </si>
+  <si>
+    <t>3366</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3366/requerimento_n._063-2026_-_egm_-_requer_info._obra_camara_que_se.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, com fundamento  nos termos regimentais e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Presidente da Câmara Municipal de Alta Floresta, Senhor Francisco Ailton dos Santos, para que determine aos setores competentes o encaminhamento das seguintes informações e documentos referentes à obra da Câmara Municipal de Alta Floresta: 1. Cópia integral do Processo Punitivo n° 001/2026, incluindo todos os documentos, notificações, pareceres, manifestações e decisões eventualmente já proferidas; 2. Informações acerca do valor inicial contratado para execução da obra, acompanhado de cópia do contrato originário; 3. Relação completa de todos os termos aditivos celebrados até a presente data, contendo objeto, justificativa, prazos e respectivos valores acrescidos ou suprimidos; 4. Relação detalhada de todos os pagamentos efetuados referentes à obra, contendo datas, valores pagos, medições realizadas, liquidações e comprovantes correspondentes.</t>
+  </si>
+  <si>
+    <t>3367</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>Adelson Servidor, Darlan Carvalho, Dida Pires, Douglas Teixeira, Luciano Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3367/requerimento_n._064-2026_-_dtc_dptc_dls_scpp_e__asr__-_urg._especial_do_pl_37_repinturas_de_vias_publicas.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM, tramitação em regime de urgência especial ao Projeto de Lei nº 037/2026 que dispõe sobre a realização de ornamentação artística e temática em vias e logradouros públicos durante eventos culturais, esportivos, cívicos e comemorativos no Município de Alta Floresta – MT, de iniciativa do Vereador Darlan Trindade Carvalho.</t>
+  </si>
+  <si>
+    <t>3369</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3369/requerimento_n._065-2026-_dptc_-_requer_ao_presidente_anuenca_falta_sessao.pdf</t>
+  </si>
+  <si>
+    <t>Douglas Pereira Teixeira de Carvalho, vereador que a este subscreve, REQUER nos termos do Artigo 213-A, Inciso II e Paragrafo único do Regimento Interno desta Casa de Leis, se digne a conceder-lhe o abono de falta a que tem direito, quanto a sua ausência na 14ª Sessão Ordinária, ocorrida no dia 08/05 do corrente, conforme comprovantes anexos.</t>
+  </si>
+  <si>
+    <t>3380</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3380/requerimento_n._066-2026-_dls_-_requer_info._sobre_sala_sensoria.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado o presente expediente ao Prefeito Municipal, Sr. VALDEMAR GAMBA, com cópia para a Secretária de Educação de Alta Floresta, para que encaminhem a esta Casa de Leis, com a maior brevidade possível, informações detalhadas acerca da Sala Sensorial localizada na Secretaria Municipal de Educação, especialmente no que se refere ao valor total investido na implantação da referida estrutura, incluindo gastos com instalação, aquisição de materiais, equipamentos e mobiliários utilizados no espaço. Requer-se ainda que sejam prestadas informações sobre desde quando a Sala Sensorial encontra-se pronta para funcionamento, bem como os motivos pelos quais o espaço ainda não está sendo utilizado de forma efetiva e adequada à sua finalidade. Solicita-se também esclarecimentos acerca da existência de ações voltadas à qualificação e capacitação de profissionais para atuação no local, além de informações sobre eventuais medidas adotadas pela Administração Municipal.</t>
+  </si>
+  <si>
+    <t>3381</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3381/requerimento_n._067-2026-_lks_e_rls_-_requerem_info._sobre_guardas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREREM que seja encaminhado o presente expediente ao Prefeito Municipal, Sr. VALDEMAR GAMBA, com cópia para à Secretaria de Governo, Gestão e Planejamento, solicitando o encaminhamento de informações detalhadas acerca da estrutura funcional e operacional da Guarda Municipal de Alta Floresta. Requer-se, inicialmente, a informação da quantidade total de Guardas Municipais atualmente em atividade no Município, bem como a relação individualizada da carga horária cumprida por cada servidor integrante da corporação. Solicita-se ainda o envio de cópia dos livros de ponto ou registros eletrônicos de frequência referentes aos últimos 12 (doze) meses, objetivando a verificação da regularidade das jornadas desempenhadas.</t>
+  </si>
+  <si>
+    <t>3394</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3394/requerimento_n._068-2026-_dtc-_requer_info_sobre_equipe_de_poda_da_sec._de_maio_ambiente.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, nos termos regimentais  e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por intermédio da Secretaria Municipal de Meio Ambiente e Desenvolvimento Sustentável, atualmente sob a responsabilidade da Secretária Sra. Gercilene Meira Leite, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis as seguintes informações relacionadas aos serviços de poda de árvores no Município de Alta Floresta: 1.	Informar se a Secretaria possui equipe própria ou terceirizada responsável pela execução dos serviços de poda de árvores urbanas; 2.	Informar a composição da equipe atualmente disponível para a realização dos serviços, especificando a quantidade de servidores, funções desempenhadas e equipamentos utilizados; 3.	Relacionar os últimos serviços de poda realizados pelo Município, indicando os locais atendidos, datas de execução e critérios utilizados para definição das prioridades.</t>
+  </si>
+  <si>
+    <t>3395</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3395/requerimento_n._069-2026-_dtc_dls_e_scpp-_requerem_info._adicionais_sobre_usina_fotovoltaica.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM, nos termos regimentais  e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por intermédio da Secretaria Municipal de Governo, Secretaria Municipal de Fazenda, Departamento de Licitações, Departamento de Engenharia, Fiscalização Contratual e demais setores competentes, no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis cópia integral dos documentos e informações abaixo relacionados referentes ao Contrato Administrativo celebrado para implantação da Usina Fotovoltaica Municipal, decorrente da adesão à Ata de Registro de Preços do Consórcio Intermunicipal do Sertão de Alagoas – CONISA. REQUER-SE: 1.	Cópia integral de todos os protocolos, requerimentos, consultas, solicitações, processos administrativos e expedientes encaminhados à Energisa Mato Grosso relacionados ao empreendimento fotovoltaico. 2.	Cópia integral de todas as respostas, pareceres, manifestações, despachos.</t>
+  </si>
+  <si>
+    <t>3396</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3396/requerimento_n._070-2026-_scpp_dtc_e_dls_-_requerem_info._sobre_a_fila_de_espera_para_exames_do_sus.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER que seja encaminhado o presente expediente ao Secretário Interino Municipal de Saúde, Robson Quintino, com cópia ao Prefeito Municipal Chico Gamba, para que encaminhem a esta Casa de Leis, no prazo de até quinze dias, as seguintes informações referentes à fila de espera de pacientes nas especialidades de Cardiologia, Oftalmologia, Ortopedia, Neurologia, Neuropediatria e Pediatria:_x000D_
+•	A quantidade atual de pacientes que aguardam consultas, exames e procedimentos em cada uma das especialidades acima mencionadas;_x000D_
+•	O tempo médio de espera para atendimento em cada especialidade;_x000D_
+•	Quais são os casos mais antigos ainda pendentes de atendimento, especificando o respectivo período de espera;_x000D_
+•	Se existe previsão ou cronograma para atendimento dos pacientes atualmente inseridos na fila de espera;_x000D_
+•	Quantos profissionais estão atualmente disponíveis para atendimento em cada especialidade mencionada;_x000D_
+•	Quais medidas vêm sendo adotadas pela Secretaria Municipal de Saúde visando à redução</t>
+  </si>
+  <si>
+    <t>3398</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3398/requerimento_n._071-2025_-_dls_-_requer_inf._pref._c.c._sec._de_educacao_inf._sobre_aquisicoes_de_livros_didaticos.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, nos termos regimentais  e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, bem como a Secretária Municipal de Educação, Sra. Lucinéia Martins de Matos Mazzoni para que no prazo de 15 (quinze) dias, encaminhe a esta Casa de Leis informações relacionadas a aquisição de livros didáticos. Requer-se que sejam encaminhadas informações detalhadas acerca de todos os livros didáticos, apostilas, materiais pedagógicos, sistemas estruturados de ensino e demais recursos educacionais adquiridos pela Secretaria Municipal de Educação nos últimos cinco anos, especificando a identificação completa de cada material adquirido, bem como das respectivas empresas fornecedoras, com indicação da razão social, número de inscrição no Cadastro Nacional de Pessoa Jurídica (CNPJ), número dos contratos celebrados e modalidade de contratação utilizada em cada aquisição. Solicita-se, ainda, a apresentação dos valores.</t>
+  </si>
+  <si>
+    <t>3399</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3399/requerimento_n._072-2026_-_lks_e_rls_-_requerem_info_sobre_funcionamento_do_raio_x_do_municipio..pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM que seja oficiado o Prefeito Municipal, Sr. Valdemar Gamba, bem como o Secretário Municipal Interino de Saúde, Sr. Robson Quintino, para que, no prazo legal de 15 (quinze) dias, encaminhem a esta Casa de Leis as seguintes informações referentes ao aparelho de Raio-X utilizado pela rede municipal de saúde. REQUER-SE que sejam prestadas informações detalhadas acerca da prestação do serviço de exames de Raio-X no Município, informando, inicialmente, a quantidade média de exames realizados diariamente. SOLICITA-SE, ainda, o encaminhamento do quantitativo mensal de exames de Raio-X realizados nos últimos 12 (doze) meses, de forma a possibilitar a análise da demanda e da capacidade de atendimento do serviço._x000D_
+REQUER-SE informar se a execução dos exames de Raio-X é realizada diretamente pelo Município ou por meio de terceirização. Em caso de prestação terceirizada, solicita-se a identificação da empresa responsável pelo serviço, o prazo de vigência contratual, bem como o valor mensal.</t>
+  </si>
+  <si>
+    <t>3400</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3400/requerimento_n._073-2026_-_lks_e_rls_-_requerem_info_sobre_lavanderia_do_pam.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM que seja oficiado o Secretário Municipal Interino de Saúde, Sr. Robson Quintino, para que, no prazo legal de 15 (quinze) dias, encaminhe a esta Casa de Leis as seguintes informações relacionadas sobre o funcionamento da lavanderia da Pasta: 1.Informar se a lavanderia encontra-se em regular funcionamento; 2. Especificar qual empresa é atualmente responsável pela prestação dos serviços de lavanderia; 3. Informar há quanto tempo a referida empresa presta serviços ao Município; 4.Encaminhar cópia integral do contrato vigente, bem como de eventuais termos aditivos firmados; 5.Descrever, de forma detalhada, quais serviços são oferecidos pela lavanderia; 6.	Informar os valores pagos pelos serviços prestados, especificando a modalidade de cobrança adotada, seja mensal, por volume, por peça ou outro critério utilizado; 7.Informar a quantidade média mensal de atendimentos e/ou lavagens realizadas; 8. Relatar de que forma é realizada a fiscalização, acompanhamento e controle da execução.</t>
+  </si>
+  <si>
+    <t>3401</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3401/requerimento_n._074-2026_-_lks_e_rls_-_requerem_info_sobre_o_cem.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM que seja oficiado o Prefeito Municipal, Sr. Valdemar Gamba, bem como o Secretário Municipal Interino de Saúde, Sr. Robson Quintino, para que, no prazo legal de 15 (quinze) dias, encaminhem a esta Casa de Leis as seguintes informações referentes ao funcionamento e aos atendimentos realizados no Centro Especializado Municipal – CEM. REQUER-SE que sejam prestadas informações detalhadas acerca da estrutura funcional e operacional do Centro de Especialidades Médicas (CEM), encaminhando-se, inicialmente, a relação completa de todos os profissionais que atualmente realizam atendimentos na unidade, contendo o nome, cargo ou função exercida, especialidade, vínculo empregatício e respectiva carga horária semanal._x000D_
+SOLICITA-SE, ainda, a informação da quantidade total de profissionais em atividade no CEM, discriminados por especialidade, bem como a média de atendimentos realizados por cada profissional, especificando os quantitativos diários, mensais e anuais, quando houver controle.</t>
+  </si>
+  <si>
+    <t>3410</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3410/requerimento_n._075-2026-_dtc_-_requer_info._aguas_de_alta_flore.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, nos termos regimentais  e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado a Concessionária Águas de Alta Floresta – Norte Saneamento, para que, no prazo legal de 15 (quinze) dias, encaminhe a esta Casa de Leis as seguintes informações e documentos:1. Qual o percentual atual de cobertura do abastecimento de água no município? 2. Qual o percentual atual de cobertura da rede de coleta de esgoto? 3. Quais investimentos foram realizados pela concessionária nos últimos cinco anos, discriminando valores, obras executadas e localidades beneficiadas? 4. Quais investimentos estão previstos para os próximos anos, conforme planejamento da empresa? 5. Existe cronograma de expansão da rede de abastecimento e esgotamento sanitário para bairros ainda não atendidos? Em caso positivo, encaminhar cópia. 6. Quantas reclamações foram registradas nos últimos doze meses, discriminando os principais motivos e as providências adotadas.</t>
+  </si>
+  <si>
+    <t>3411</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3411/requerimento_n._076-2026-_dtc_-_requer_prefeitura_concessionaria.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, nos termos regimentais  e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, para que, por meio do órgão competente e no prazo legal de 15 (quinze) dias, encaminhe a esta Casa de Leis informações e documentos referentes ao contrato de concessão dos serviços de abastecimento de água e esgotamento sanitário do Município: 1.	Informar qual servidor, departamento ou unidade administrativa é formalmente responsável pela fiscalização do contrato de concessão. 2.	Informar qual órgão municipal realiza o acompanhamento permanente da execução contratual. 3.	Encaminhar cópia integral dos relatórios de fiscalização elaborados nos últimos cinco anos. 4.	Informar se a concessionária está cumprindo as metas contratuais de universalização do abastecimento de água e da coleta e tratamento de esgoto, apresentando documentação comprobatória.</t>
+  </si>
+  <si>
+    <t>3412</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3412/requerimento_n._077-2026-_dtc_-_requer_info._sobre_iluminacao_pu.pdf</t>
+  </si>
+  <si>
+    <t>REQUER, nos termos regimentais  e Lei Orgânica Municipal, após ser consultado o Douto e Soberano Plenário, que seja oficiado o Prefeito Municipal, Senhor Valdemar Gamba, e ao Secretário Municipal de Fazenda, Sr. Carlos do Nascimento Silva, para que no prazo legal de 15 (quinze) dias, encaminhem a esta Casa de Leis, as seguintes informações e documentos referentes à arrecadação e aos gastos relacionados à iluminação pública do Município de Alta Floresta: I - Informar o valor total gasto pelo Município com os serviços de iluminação pública durante o exercício de 2025 e no período compreendido entre 1º de janeiro de 2026 até a presente data, discriminando, se possível: a.	Consumo de energia elétrica da iluminação pública;_x000D_
+b. Serviços de manutenção e substituição de luminárias; c. Aquisição de materiais e equipamentos; d. Demais despesas vinculadas ao sistema de iluminação pública.</t>
+  </si>
+  <si>
+    <t>3413</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3413/requerimento_n._078-2026-_lks_e_rls_-_requerem_info._sobre_casa.pdf</t>
+  </si>
+  <si>
+    <t>REQUEREM que seja oficiado o Prefeito Municipal, Sr. Valdemar Gamba, bem como o Secretário Municipal Interino de Saúde, Sr. Robson Quintino, para que, no prazo legal de 15 (quinze) dias, encaminhem a esta Casa de Leis, informações e documentos referentes à residência/imóvel locado pelo Município na cidade de Cuiabá-MT para hospedagem de pacientes e acompanhantes em Tratamento Fora do Domicílio (TFD), a saber:_x000D_
+•	Cópia integral do contrato de locação atualmente vigente; •	Cópia de todos os termos aditivos eventualmente firmados; •	Data de início e término da vigência contratual; •	Informar há quantos anos o Município mantém imóvel locado na cidade de Cuiabá para esta finalidade;_x000D_
+•	Informar o valor mensal atualmente pago pelo aluguel do imóvel; •	Informar o valor total pago pelo Município desde a celebração do contrato até a presente data; •	Informar a dotação orçamentária utilizada para custear as despesas do contrato;</t>
+  </si>
+  <si>
     <t>2911</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>Adelson Servidor</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2911/indicacao_n_001-2026_-asr_-_ind_a_sec._de_infraestrutura_elevaca.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Infraestrutura e Serviços Urbanos a necessidade de Elevação da Estrada de Terra, na Primeira Vicinal Leste, Av. Araras, próximo à Chácara Recanto Dona Laura.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>Professor Nilson</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2912/indicacao_n_002-2026_-nps_-_ind_ao_pref._e_sec._de_gestao_e_gove.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, Secretario de Gestão Robson Quintino, após apreciação e concordância do Soberano Plenário, a necessidade de realizar a construção do Pórtico de Entrada da Cidade de Alta Floresta, em comemoração ao Jubileu de Ouro (50 Anos) de Emancipação em 2026.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2913/indicacao_n_003-2026_-nps_-_ind_ao_pref._e_o_senador_jayme_campo.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno desta casa, INDICA ao Excelentíssimo Senador da República Sr. Jayme Veríssimo de Campos, com cópia ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, após apreciação e concordância do Soberano Plenário, a necessidade de destinar emenda parlamentar para realizar Recapeamento asfáltico da Avenida Minas Gerais e Ruas Adjacentes da Grande Cidade Alta.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2914/indicacao_n_004-2026_-nps_-_ind_ao_prefeito_intalacao_de_um_play.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDI-CA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, a necessidade de realizar a Instalação de Playground nas proximidades da UNEMAT de Alta Floresta.</t>
   </si>
   <si>
     <t>2915</t>
@@ -1131,53 +2621,50 @@
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2936/indicacao_n_017-2026_-_dptc_-_ind_a_sec._cid._ponto_de_onibus_es.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Cidade, a necessidade de construir um ponto de ônibus escolar com cobertura no Bairro Residencial das Mangueiras.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>Claudinei de Jesus, Francisco Ailton</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2937/indicacao_n_018-2026_-_csj_e_fas_-_ind_ao_pref._sec._infr._reali.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Prefeito Municipal Valdemar Gamba e ao Secretário Municipal de Infraestrutura e Serviços Urbanos (Obras), Sr. Roberto Patel, a necessidade de realizar o Cascalhamento das estradas da Comunidade Paraíso.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>Claudinei de Jesus</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2938/indicacao_n_019-2026_-_csj__-_ind_ao_pref._dep._iluminacao._liga.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Prefeito Municipal Valdemar Gamba e ao Departamento de Iluminação Publicada da Prefeitura Municipal, a necessidade de realizar a ligação da Rede Baixa da energia elétrica baixa tenção, para iluminação Pública, do Bairro Jardim Imperial.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2939/indicacao_n_020-2026_-_lks_e_rls_-_ind_ao_pref._sec._infr._patro.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa de Leis de Regimento Interno, INDICAM o Secretario de Infraestrutura com copia ao Prefeito Municipal de Alta Floresta, Valdemar Gamba. A necessidade com caráter de urgente de patrolamento e cascalhamento em todas as ruas do Bairro Parque dos Oitis.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2940/indicacao_n_021-2026_-_dls__-_ind_ao_sec._de_obras._c.c._dep._il.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Secretário Municipal de Infraestrutura, com cópia ao Setor de Iluminação Pública, que seja realizada a instalação de plaquinhas com QR Code nos postes de iluminação pública, direcionando o cidadão diretamente para o WhatsApp oficial do setor responsável, a fim de que a população possa comunicar, de forma imediata, quando a lâmpada do poste estiver queimada ou apresentando mau funcionamento.</t>
   </si>
   <si>
     <t>2941</t>
@@ -1287,662 +2774,2441 @@
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Cidade, a necessidade de realização de serviços de limpeza e manutenção do canteiro central da Avenida das Nações, localizada no Bairro Parque das Nações.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2960/indicacao_n_034-2026_-asr__-_ind_ao_sec._infr._realizacao_de_pat.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Infraestrutura e Serviços Urbanos a necessidade de realização de patrolamento e cascalhamento da Rua A-5, local onde se encontra a Delegacia Regional de Alta Floresta -MT.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2961/indicacao_n_035-2026_-asr__-_ind_ao_pref._aguas_de_af._reparacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, nos termos regimentais, INDICA ao Poder Executivo Municipal, com cópia à concessionária Águas de Alta Floresta para que realize a reparação do asfalto e da calçada de uma residência na Rua H-1, Centro, em decorrência de danos causados durante manutenção na rede hídrica.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2962/indicacao_n_036-2026_-dptc__-_ind_ao_sec._saud._arquivos_destin.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Saúde, a necessidade de aquisição de 04 (quatro) armários de arquivos, destinados à USF I – Ezequiel Martins da Silva (Quiel da Vila), situada no bairro Vila Nova.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2963/indicacao_n_037-2026_-dptc__-_ind_ao_sec._cid._limpeza_da_area_e.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Cidade, a necessidade de fazer a limpeza da área externa da Unidade de Saúde da Família – USF I, do Bairro Vila.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2972/indicacao_n_038-2026_-scpp__-_ind_ao_pref._elabore_projeto_de_le.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, em conformidade com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Prefeito Municipal, Valdemar Gamba, que elabore e encaminhe a esta Casa de Leis Projeto de Lei com a finalidade de especificar e incorporar o adicional de insalubridade e periculosidade aos agentes ambientais, que atuam na coleta de lixo urbano.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2973/indicacao_n_039-2026_-lks_e_rls__-_ind_ao_pref_e_sec._saud._inst.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretário de Saúde Sr. Marcelo de Alécio Costa com copia ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, a necessidade de realizar a instalação de aparelhos de ar-condicionado no Posto de Saúde da Comunidade Santa Lúcia.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_n_040-2026_-frs__-_ind_ao_pref_e_sec._infr._pavimentac.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do Regimento Interno desta Casa de Leis, INDICA ao Prefeito Municipal, Sr. Valdemar Gamba, com cópia à Secretaria Municipal de Infraestrutura, a necessidade de realização de pavimentação asfáltica na Rua Raimundo Carlos de Figueiredo, via que interliga o Setor E ao Setor G.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2975/indicacao_n_041-2026_-frs__-_ind_ao_pref_e_sec._cid._dir._trans..pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do Regimento Interno desta Casa de Leis, INDICA à Secretaria de Cidade, com cópia à Diretoria de Trânsito e ao Prefeito Municipal, Sr. Chico Gamba, a necessidade de implantação de semáforos e faixas de pedestres no cruzamento das Avenidas Teles Pires e Airton Senna, no bairro São José Operário, próximo à Escola Municipal Vicente Francisco.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2976/indicacao_n_042-2026_-nps__-_ind_ao_pref_e_sec._educ._realizar_r.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, em conformidade com o Regimento Interno desta Casa, INDICA ao Prefeito Municipal Sr. Valdemar Gamba e a Secretária Municipal de Educação Sra. Lucinéia Martins de Matos Mazzoni, a necessidade de realizar reparos gerais nos beirais e no forro externo da Escola Municipal Irmã Dulce, visando impedir a entrada de pombos e garantir condições de higiene, segurança e conservação da unidade escolar.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>43</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_n_043-2026_-lks__-_ind_ao_pref_e_cilena_matheus._const.pdf</t>
   </si>
   <si>
     <t>A Vereadora que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Diretora Municipal, Sra. Cilena Matheus da Silva, com cópia ao Prefeito Municipal, a necessidade de realizar a construção de uma cobertura na parte frontal da Cadeia Pública</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>44</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2978/indicacao_n_044-2026_-dls__-_ind_a_sec._infr._manutencao_dos_bue.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria de Infraestrutura e Serviços Urbanos a manutenção dos bueiros na Avenida Mato Grosso.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>45</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2979/indicacao_n_045-2026_-dls__-_ind_a_sec._infr._manutencao_dos_bue.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria de Infraestrutura e Serviços Urbanos a manutenção dos bueiros na Perimetral Rogerio Silva.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2980/indicacao_n_046-2026_-dls__-_ind_ao_sec._infr._chefia_limpeza._l.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria de Infraestrutura com copia a Chefia de Limpeza Urbana necessidade de executar o serviço de limpeza e roçagem das áreas publicas do Bairro Setor D entre a D 02 e D 03</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2985/indicacao_n_047-2026_-fas__-_ind_ao_pref_e_sec._saud._inclusao_d.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA a Secretaria de saúde com cópia Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, após apreciação e concordância do Soberano Plenário, a necessidade de inclusão do medicamento Mounjaro (Tirzepatida) na rede municipal de saúde.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>48</t>
-[...1 lines deleted...]
-  <si>
     <t>Chicão Motocross, Professor Nilson</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2986/indicacao_n_048-2026_-frs_e_nps_-_ind_ao_pref_e_sec._educacao._r.pdf</t>
   </si>
   <si>
     <t>O vereadores que a esta subscrevem, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICAM à Secretária Municipal de Educação Lucinéia Martins, com cópia ao Prefeito Municipal Valdemar Gamba, após apreciação e concordância do Soberano Plenário, a necessidade da construção de muro com portão de acesso para fechamento do entorno da quadra poliesportiva da Escola Municipal Vicente Francisco, localizada no bairro São José Operário, bem como a recuperação da quadra de areia no espaço já existente e adequado dentro da unidade escolar.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>49</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2987/indicacao_n_049-2026_-frs_-_ind_a_sec._inf._cid._e_trans._implan.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do Regimento Interno desta Casa de Leis, INDICA à Secretaria Municipal de Infraestrutura, com cópia à Secretaria Municipal de Cidade e à Diretoria de Trânsito e Segurança, a necessidade de implantação de redutores de velocidade (quebra-molas), bem como a pintura de faixas de pedestres em to-dos os lados do cruzamento, na Avenida Amazonas com a Perimetral Rogério Silva, no bairro Cidade Alta, visando garantir maior segurança no trânsito, facilitar a travessia de pedestres e prevenir a ocorrência de acidentes no referido trecho.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>50</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2990/indicacao_n_050-2026_-lks_e_rls_-_ind_ao_pref._sec._inf._realiza.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretario de Infraestrutura com copia ao Prefeito Municipal de Alta Floresta, Valdemar Gamba. A necessidade com caráter de urgente realizar Tapa buracos em todas as Ruas e Avenidas do Bairro Boa Esperança.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2991/indicacao_n_051-2026_-lks_e_rls_-_ind_ao_pref._sec._saud._instal.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Ca-sa, INDICAM ao Secretário de Saúde Sr. Marcelo de Alécio Costa com copia ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, a necessidade de realizar a instalação de aparelhos de ar-condicionado na sala de espera onde os pacientes aguardam depois da Triagem para ser atendidos pelos Médicos de plantão, da UPA, no município de Alta Floresta.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2992/indicacao_n_052-2026_-dptc_-_ind_ao_sec._cid._necessidade_de_faz.pdf</t>
   </si>
   <si>
     <t>O Vereador (a) que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Cidade, a necessidade de fazer a limpeza da área externa da Unidade de Saúde da Família – USF I, do Bairro Vila.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>53</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2995/indicacao_n_053-2026_-dptc_-_ind_ao_sec._infr._necessidade_de_se.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Infraestrutura e Serviços Urbanos, a necessidade de se fazer a reabertura da valeta localizada na lateral do Estádio Maestrão, com a realização dos serviços necessários de limpeza, desobstrução e manutenção da drenagem no local.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>54</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2996/indicacao_n_054-2026_-dptc_-_ind_ao_sec._infr._patrolamento_das.pdf</t>
   </si>
   <si>
     <t>INDICA a Secretaria Municipal de Infraestrutura e Serviços Urbanos, om a máxima urgência, o patrolamento das ruas do bairro Parque Oitis, tendo em vista as condições precárias em que se encontram as ruas do bairro.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>55</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3005/indicacao_n_055-2026_-_fas_-_ind._ao_pref._sec._saude_vale-alimentacao_a_pacientes_e_acompanhantes.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3005/indicacao_n_055-2026_-_fas_-_ind._ao_pref._sec._saude_vale-alime.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA a Secretaria de Saúde com cópia Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, após apreciação e concordância do Soberano Plenário, a necessidade de Fornecimento de Vale-Alimentação a pacientes e acompanhantes encaminhados para atendimentos de saúde pelo SUS em outros municípios.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>56</t>
-[...1 lines deleted...]
-  <si>
     <t>Câmara Municipal de Alta Floresta</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3006/indicacao_n_056-2026_-_cmaf_-_ind._ao_pref._c.c._a_sec_de_edu._reg._40_presencial_e_60_ead_-_hora_atividade.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3006/indicacao_n_056-2026_-_cmaf_-_ind._ao_pref._c.c._a_sec_de_edu._r.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia à Secretária Municipal de Educação, Sra. Lucinéia Martins de Matos Mazzoni, após apreciação e concordância do Soberano Plenário, promova estudos e adote as providências necessárias encaminhar projeto de lei complementar, conforme minuta em anexo, para disciplinar e estabelecer diretrizes para o cumprimento da hora-atividade pelos profissionais da educação da Rede Municipal de Ensino de Alta Floresta, 40% (quarenta por cento) da carga horária da hora-atividade seja cumprida de forma presencial e 60% (sessenta por cento) da carga horária da hora-atividade, poderá ser cumprido em regime não presencial, regulamentando a matéria posteriormente, por meio de portaria específica.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>57</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3007/indicacao_n_057-2026_-_nps_-_ind._ao_pref._sec._educ._realizar_reforma_geral_na_estrutura_da_escola_municipal_professor_benjamin_padoa..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3007/indicacao_n_057-2026_-_nps_-_ind._ao_pref._sec._educ._realizar_r.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno da Câmara Municipal de Alta Floresta, INDICA ao Excelentíssimo Senhor Prefeito Municipal, Valdemar Gamba, com cópia à Secretária Municipal de Educação, Lucinéia Martins de Matos Mazzoni, após apreciação e concordância do Soberano Plenário, a necessidade de realizar reforma geral na estrutura da Escola Municipal Professor Benjamin Padoa.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>58</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3008/indicacao_n_058-2026_-_dtc_-_ind._ao_pref._sec._infr._cid.__limpeza_desobstrucao__boca_de_lobo_localizado_na_avenida_presidente_getulio_vargas..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3008/indicacao_n_058-2026_-_dtc_-_ind._ao_pref._sec._infr._cid.__limp.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, com cópia ao Secretário Municipal de Infraestrutura e Serviços Urbanos, Sr. Roberto Patel, e ao Secretário Municipal de Cidade, Sr. Paulo Moreira, a necessidade de realizar, com a maior brevidade possível, a limpeza, desobstrução e verificação técnica do sistema de drenagem (boca de lobo) localizado na Avenida Presidente Getúlio Vargas, em frente à Rua Benjamin Constant, Bairro Cidade Bela.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>59</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3009/indicacao_n_059-2026_-_dls_-_ind._ao_pref._contrua_praca_sensorial_para_os_tea_de_af.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3009/indicacao_n_059-2026_-_dls_-_ind._ao_pref._contrua_praca_sensori.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, após apreciação e concordância do Soberano Plenário, que promova ações no sentido de viabilizar a construção de uma Praça Sensorial destinada às pessoas com Transtorno do Espectro Autista (TEA) no município de Alta Floresta</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>60</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3010/indicacao_n_060-2026_-_nps_-_ind._ao_pref._realizacao_da_pavimentacao_asfaltica_no_final_das_avenidas_vitoria_regia_e_primavera..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3010/indicacao_n_060-2026_-_nps_-_ind._ao_pref._realizacao_da_pavimen.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal que determine com o setor competente, a realização da pavimentação asfáltica no final das Avenidas Vitória Régia e Primavera, localizadas no Bairro Jardim das Flores na grande Cidade Alta.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>61</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3011/indicacao_n_061-2026_-egm_-_ind_ao_pref_com_copia_secretaria_de_fazenda_-_desc_iptu_imoveis_vias_nao_pavimentadas.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3011/indicacao_n_061-2026_-egm_-_ind_ao_pref_com_copia_secretaria_de.pdf</t>
   </si>
   <si>
     <t>A vereadora que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, com cópia à Secretaria Municipal de Fazenda e à Secretaria Municipal de Infraestrutura, após apreciação e concordância do Soberano Plenário, a necessidade de encaminhamento de Projeto de Lei visando alterar a Lei Municipal nº 1.527/2006 (Código Tributário Municipal), a fim de instituir desconto no IPTU para imóveis residenciais localizados em ruas sem pavimentação asfáltica, com vigência a partir do exercício de 2027, concedido automaticamente, independentemente de requerimento do contribuinte, salvo nos casos de divergência cadastral.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>62</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3012/indicacao_n_062-2026_-_lks_e_rls_-_ind._a_ciretran_c.c._a_pm_que_enc._inf._sobre_quantitativo_de_multas_aplicadas.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3012/indicacao_n_062-2026_-_lks_e_rls_-_ind._a_ciretran_c.c._a_pm_que.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, no uso da atribuição que lhes confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICAM à 20ª Ciretran de Alta Floresta, com cópia ao 9º Comando Regional da Polícia Militar do Estado de Mato Grosso - Alta Floresta, após apreciação e concordância do Soberano Plenário, para que encaminhem a esta Casa de Leis informações detalhadas acerca da quantidade de multas de trânsito aplicadas pelos respectivos órgãos no Município de Alta Floresta, no período compreendido entre 1º de janeiro de 2025 até a presente data.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>63</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3028/indicacao_n_063-2026_-_dls_-_ind._ao_pref._c.c._a_sec._de_infra._que_adquira_placa_vibratoria_de_compactacao.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3028/indicacao_n_063-2026_-_dls_-_ind._ao_pref._c.c._a_sec._de_infra..pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do Regimento Interno desta Casa de Leis, INDICA ao Prefeito Municipal, com cópia a Secretaria Municipal de Infraestrutura e Serviços Urbanos, que façam a aquisição de uma placa vibratória adequada para compactação de asfalto e execução de recapeamento asfáltico, visando aprimorar os serviços de manutenção e recuperação da malha viária urbana do Município.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>64</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3029/indicacao_n_064-2026_-_scpp_-_ind._ao_pref._contratacao_emergencial_de_equipamentos_de_terceiros..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3029/indicacao_n_064-2026_-_scpp_-_ind._ao_pref._contratacao_emergenc.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Prefeito Municipal, Valdemar Gamba, que sejam adotadas, com a máxima urgência, as providências necessárias para a contratação emergencial de equipamentos de terceiros, visando reforçar e dar celeridade aos serviços de recuperação, manutenção e melhoria das estradas rurais do município.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>65</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3030/indicacao_n_065-2026_-_egm_-_ind._ao_pref._e_turismo_contratacao.pdf</t>
   </si>
   <si>
     <t>A vereadora que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Poder Executivo Municipal que, por meio da Direção de Turismo, vinculada à Secretaria Municipal de Inovação e Desenvolvimento Econômico, após apreciação e concordância do Soberano Plenário,  adote as providências necessárias para a contratação de profissional especializado para a elaboração e execução do Plano Municipal de Turismo de Alta Floresta ainda no exercício de 2026.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>66</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3031/indicacao_n_066-2026_-_dptc_-_ind._a_energisa_procedimentos_adotados_para_o_encaminhamento_de_faturas_de_energia_eletrica.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3031/indicacao_n_066-2026_-_dptc_-_ind._a_energisa_procedimentos_adot.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA aos setores e departamentos competentes da Concessionária Energisa Mato Grosso, após apreciação e concordância do Soberano Plenário,  para que encaminhem a esta Casa de Leis informações acerca dos 1 - Procedimentos adotados para o encaminhamento de faturas de energia elétrica em atraso, a protesto junto aos cartórios no município de Alta Floresta – MT, especificando: a) O prazo de inadimplência necessário para a efetivação do protesto; b) Os meios e formas de notificação prévia ao consumidor; c) A fundamentação legal e normativa que embasa o referido procedimento; 2 - O número de faturas protestadas no município de Alta Floresta – MT nos últimos 36 (trinta e seis) meses; 3 - O valor médio das taxas e encargos cobrados dos consumidores em decorrência do protesto; 4 - A existência de política interna de negociação ou mecanismos alternativo</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>69</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3034/indicacao_n_069-2026_-_dls_-_ind._ao_sec._infr.__troca_de_tubulacao_dos_bueiros_na_perimetral_rogerio_silva..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3034/indicacao_n_069-2026_-_dls_-_ind._ao_sec._infr.__troca_de_tubula.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria de Infraestrutura e Serviços Urbanos a troca de tubulação dos bueiros na Perimetral Rogerio Silva.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>70</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3046/indicacao_n_070-2026_-_fas__-_ind_ao_pref._sec._cidade_utilizacao_de_rede_de_protecao_na_rocagem.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3046/indicacao_n_070-2026_-_fas__-_ind_ao_pref._sec._cidade_utilizaca.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Cidade, com cópia ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, a necessidade de utilização de rede de proteção com estrutura móvel e rodinhas durante a execução dos serviços de roçagem urbana no município de Alta Floresta.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>71</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3047/indicacao_n_071-2026_-_dptc__-_ind_a_sec._cidade_limpeza_do_patio_do_posto_gileno_teofilo_de_farias_localizado_no_bairro_sao_jose_operario..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3047/indicacao_n_071-2026_-_dptc__-_ind_a_sec._cidade_limpeza_do_pati.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Cidade, a necessidade de fazer a limpeza do pátio do Posto Gileno Teófilo de Farias localizado no Bairro São José Operário.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>72</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3048/indicacao_n_072-2026_-_frs__-_ind_ao_pref._necessidade_de_conclusao_da_pavimentacao_asfaltica_da_avenida_das_orquideas..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3048/indicacao_n_072-2026_-_frs__-_ind_ao_pref._necessidade_de_conclu.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do Regimento Interno desta Casa de Leis, INDICA à Secretaria Municipal de Infraestrutura, com cópia à Secretaria Municipal de Cidade e ao Prefeito Municipal, Chico Gamba, a necessidade de conclusão da pavimentação asfáltica da Avenida das Orquídeas, no trecho compreendido entre o cruzamento com a Rua Monte Sinai até a Avenida Amazonas na grande Cidade Alta, bem como a realização de estudo técnico para implantação de redutores de velocidade ou de uma rotatória no cruzamento da Avenida das Orquídeas com a Rua Monte Sinai, visando melhorar a organização do trânsito e garantir mais segurança aos condutores e pedestres que utilizam essa via diariamente.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>73</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3049/indicacao_n_073-2026_-dls__-_ind_adir._trans._pintura_da_sinalizacao_horizontal_da_divisao_das_pistas..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3049/indicacao_n_073-2026_-dls__-_ind_adir._trans._pintura_da_sinaliz.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Diretoria de Trânsito para que seja feita a pintura da sinalização horizontal da divisão das pistas de rolamento quanto às faixas de pedestres e nas avenidas a pintura da faixa de ciclista.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>74</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3050/indicacao_n_074-2026_-rls__-_ind_a_sec._saud._aquisicao_de_03_tres_pneus_novos_para_a_ambulancia_que_atende_a_comunidade_da_pista_do_cabeca..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3050/indicacao_n_074-2026_-rls__-_ind_a_sec._saud._aquisicao_de_03_t.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Saúde, na pessoa do Sr. Marcelo de Alécio Costa, para que seja realizada a aquisição de 03 (três) pneus novos para a ambulância que atende a comunidade da Pista do Cabeça.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>75</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3051/indicacao_n_075-2026_-dls__-_ind_ao_sec._infr._chef._lim._limpeza_e_rocagem_no_playground_localizado_no_bairro_florata..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3051/indicacao_n_075-2026_-dls__-_ind_ao_sec._infr._chef._lim._limpez.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria de Infraestrutura c/c a Chefia de Limpeza Urbana necessidade de executar o serviço de limpeza e roçagem no Playground localizado no Bairro Florata.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>76</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3052/indicacao_n_076-2026_-rls__-_ind_a_sec._infr._realizar_o_cascalhamento_na_estrada_28..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3052/indicacao_n_076-2026_-rls__-_ind_a_sec._infr._realizar_o_cascalh.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Secretário Municipal de Infraestrutura o Sr. Roberto Patel, a necessidade de realizar o cascalhamento na Estrada 28, trecho após a ponte do rio Paranaíta, (linha Pista do Cabeça sentido São Mateus).</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>77</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3053/indicacao_n_077-2026_-dptc__-_ind_a_sec._infr._patrolamento_da_rua_rio_de_janeiro_no_bairro_cidade_alta..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3053/indicacao_n_077-2026_-dptc__-_ind_a_sec._infr._patrolamento_da_r.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Infraestrutura e Serviços Urbanos, com a máxima urgência, o patrolamento da Rua Rio de Janeiro, no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>78</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_n_078-2026_-dptc__-_ind_ao_pref._aguas_af._sec._comp._esclarecimentos_de_existencia_ou_nao_de_rede_de_esgoto_no_setor_gs.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_n_078-2026_-dptc__-_ind_ao_pref._aguas_af._sec._comp..pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Poder Executivo Municipal, com cópia à Secretaria Municipal competente e à concessionária Águas de Alta Floresta, que prestem esclarecimentos acerca da existência ou não de rede de esgoto implantada no Setor GS, bem como informem se há planejamento ou cronograma para eventual implantação desse serviço na referida localidade.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_n_079-2026_-frs__-_ind_ao_pref._sec.infr._sec._gest._pavimentacao_asfaltica_dos_trechos_ainda_nao_pavimentados_das_ruas_a-5_e_a-6..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_n_079-2026_-frs__-_ind_ao_pref._sec.infr._sec._gest._p.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do Regimento Interno desta Casa de Leis, INDICA à Secretaria Municipal de Infraestrutura, com cópia à Secretaria de Governo, Gestão e Planejamento e ao Prefeito Municipal, a necessidade de realização da pavimentação asfáltica dos trechos ainda não pavimentados das Ruas A-5 e A-6, bem como da via de ligação existente entre essas duas ruas, no Setor A, no município de Alta Floresta – MT.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_n_080-2026_-lks_e_rls_-_ind_ao_pref._sec.saud._limpeza_geral_do_patio_do_posto_de_saude_do_sao_jose_operario..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_n_080-2026_-lks_e_rls_-_ind_ao_pref._sec.saud._limpeza.pdf</t>
   </si>
   <si>
     <t>Os vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM novamente ao Secretário de Saúde Sr. Marcelo de Alécio Costa com copia ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, a necessidade de realizar a Limpeza Geral do Pátio do Posto de Saúde do São Jose Operário.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_n_081-2026_-_rls_-_ind_ao_sec.infr._realizar_a_manutencao_do_bueiro_localizado_na_estrada_28..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_n_081-2026_-_rls_-_ind_ao_sec.infr._realizar_a_manuten.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Secretario municipal de infraestrutura o Sr. Roberto Patel, a necessidade de realizar a manutenção do bueiro localizado na Estrada 28, especificamente após a ponte do rio Paranaíta, (linha Pista do Cabeça sentido São Mateus).</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_082-2026_-_rls_e_lks_-_ind_ao_sec.saud._realizar_a_de_limpeza_no_patio_do_posto_de_saude_do_bairro_jardim_primavera..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_082-2026_-_rls_e_lks_-_ind_ao_sec.saud._realizar_a_d.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretário Municipal de Saúde o Sr. Marcelo de Alécio Costa, a necessidade de realizar a de limpeza no pátio do Posto de Saúde do bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_083-2026_-_scpp_-_ind_a_aguas_af._pref._implantacao_da_rede_de_esgotamento_sanitario_no_bairro_jardim_flamboyant..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_083-2026_-_scpp_-_ind_a_aguas_af._pref._implantacao.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Empresa Águas de Alta Floresta com cópia ao Prefeito Municipal Sr. Valdemar Gamba a necessidade de que sejam adotadas as providências cabíveis para a implantação da rede de esgotamento sanitário no Bairro Jardim Flamboyant.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_084-2026_-_nps_-_ind._ao_pref._que_enc._pl_pe_de_moleque.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_084-2026_-_nps_-_ind._ao_pref._que_enc._pl_pe_de_mol.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscrevem, no uso da atribuição que lhes confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, após apreciação e concordância do Soberano Plenário, levar a efeito o encaminhamento do Projeto de Lei à esta Casa de Leis que dispõe sobre a permissão de uso parcial de bem público municipal à escola de futebol “Projeto Pé de Moleque” conforme minuta do projeto em anexo.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_085-2026_-_scpp_-_ind_ao_prefeito_municipal_estudo_hidrologico_referente_a_com._terceira_leste.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_085-2026_-_scpp_-_ind_ao_prefeito_municipal_estudo_h.pdf</t>
   </si>
   <si>
     <t>O vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, após apreciação e concordância do Soberano Plenário, a necessidade de que determine, com a máxima urgência, por meio das secretarias competentes, a elaboração e o encaminhamento do estudo hidrológico na Vicinal 3ª Leste, nas proximidades da Escola e Comunidade Mundo Novo, visando subsidiar a elaboração do projeto de drenagem e pavimentação asfáltica da via.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_n_086-2026_-_dtc_-_ind_ao_pref._limpeza_e_manutencao_entorno_da_secretaria_municipal_de_infraestrutura..doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_n_086-2026_-_dtc_-_ind_ao_pref._limpeza_e_manutencao_e.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, que determine à Secretaria Municipal de Cidade, a realização de serviços de roçagem, limpeza e manutenção das áreas públicas localizadas no entorno da Secretaria Municipal de Infraestrutura, neste município.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_n_087-2026_-_dptc_-_ind._sec._de_saude_que_instale_placa_na_ubs_j._primavera.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_n_087-2026_-_dptc_-_ind._sec._de_saude_que_instale_pla.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta casa, INDICA ao Secretário Municipal de Saúde, Sr. Marcelo de Alécio Costa, que adote providências administrativas necessárias ao fiel cumprimento da Lei nº 3.052/2025, que dispõe sobre a denominação do PSF XVI, localizado no Bairro Jardim Primavera</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_n_088-2026_-_dptc_-_ind._sec._de_saude_que_instale_placa_na_ubs_j._araras.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_n_088-2026_-_dptc_-_ind._sec._de_saude_que_instale_pla.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta casa, INDICA ao Secretário Municipal de Saúde, Sr. Marcelo de Alécio Costa, que adote providências administrativas necessárias ao fiel cumprimento da Lei nº 3.015/2025, que dispõe sobre a denominação do PSF XVII, localizado no Bairro Jardim das Araras.</t>
   </si>
   <si>
+    <t>3082</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3082/indicacao_n_089-2026_-_dls_-_ind._ao_pref._que_instale_totens_de.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta casa, INDICA Prefeito Municipal, Sr. Valdemar Gamba, que determine aos setores competentes da Administração Municipal a adoção de medidas no sentido de instalar totens de segurança em frente às escolas municipais do Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3083</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3083/indicacao_n_090-2026_-_dls_-_ind._ao_pref._que_pague_insalubrida.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta casa, INDICA Prefeito Municipal, Sr. Valdemar Gamba, que determine aos setores competentes da Administração Municipal a adoção de providências no sentido de promover o pagamento de adicional de insalubridade em grau máximo, correspondente a 40% do salário, aos trabalhadores da limpeza urbana do Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3084</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3084/indicacao_n_091-2026_-_rls_-_ind._ao_acrimat_manutencao__da_mt-3.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA empresa AGRIMAT, responsável pela pavimentação da MT 325, que faça a manutenção de alguns trechos desta via sentido Pista do cabeça, pois já se encontram em condições que trazem perigo aos usuários da via.</t>
+  </si>
+  <si>
+    <t>3085</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3085/indicacao_n_092-2026_-egm_-_ind._ao_pref._sec._inav_e_des._neces.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Prefeito Municipal Valdemar Gamba, e a Secretaria Municipal de Inovação e Desenvolvimento Econômico, Sr. Emanuel Marcos da Silva, a necessidade de disponibilizar a área do antigo COPOM – Centro de Operações da Polícia Militar, localizado na esquina da Avenida do Aeroporto, para o COMTUR para que seja instalado no local o Centro de Atendimento ao Turista (CAT).</t>
+  </si>
+  <si>
+    <t>3086</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3086/indicacao_n_093-2026_-egm_-_ind._ao_._sec._infr._realizar_o_patr.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Infraestrutura, a necessidade de realizar o patrolamento e cascalhamento de pontos críticos na extensão das Estradas Vicinais Primeira Norte e Terceira Leste.</t>
+  </si>
+  <si>
+    <t>3088</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3088/indicacao_n_094-2026_-rls_e_lks_-_ind._ao_pref._sec.saud.contrat.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretario de Saúde Marcelo de Alécio Costa com cópia ao Prefeito Municipal Valdemar Gamba, a necessidade da contratação de um profissional de enfermagem (enfermeiro (a) ou técnico (a) de enfermagem) para atuar no setor rural do município, sentido Pista do Cabeça, preferencialmente, que o profissional resida na própria comunidade ou nas proximidades.</t>
+  </si>
+  <si>
+    <t>3089</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3089/indicacao_n_095-2026_-_rls_-_ind._a_sec._de_edu._inst._parque_es.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretária Municipal de Educação, Sra. Lucinéia Martins de Matos Mazzoni, que viabilize a instalação de um parque infantil na Escola Boa Esperança (extensão da Escola Castelo Branco) na Comunidade Ourolanda.</t>
+  </si>
+  <si>
+    <t>3090</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3090/indicacao_n_096-2026_-_scpp_-_reindica_ao_pref._contrate_eng._de.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, em conformidade com o Regimento Interno desta Casa, REINDICA ao Prefeito Municipal, Sr. Valdemar Gamba, que promova ações no sentido de contratar, com máxima urgência, Engenheiro de Tráfego para realização de estudo técnico aprofundado de mobilidade urbana, bem como a implantação de rotatórias em pontos estratégicos do município.</t>
+  </si>
+  <si>
+    <t>3091</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3091/indicacao_n_097-2026_-_fas_-_ind._a_sec._cid._sinfra._instalacao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria de Cidade com cópia a SINFRA, a necessidade de instalação de redutor de velocidade e placas de sinalização na MT-325.</t>
+  </si>
+  <si>
+    <t>3092</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3092/indicacao_n_098-2026_-_fas_-_ind._ao_pref._sec._infr._necessidad.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Prefeito Municipal Sr. Valdemar Gamba, com cópia a Secretaria de Infraestrutura, a necessidade de patrolamento e cascalhamento das estradas do Setor Sul.</t>
+  </si>
+  <si>
+    <t>3093</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3093/indicacao_n_099-2026_-_dtc_-_ind._ao_pref._determine_a_adocao_de.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, que determine a adoção de medidas de segurança na Praça Cívica do Município, com a disponibilização de vigilância permanente no local, bem como que realize articulação junto à Polícia Militar para intensificação de rondas na região, e ainda que promova a elaboração e implementação de políticas públicas voltadas à população em situação de rua.</t>
+  </si>
+  <si>
+    <t>3094</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3094/indicacao_n_100-2026_-_dptc_-_ind._ao_pref._e_aguas_rede_de_esgo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Poder Executivo Municipal e à concessionária Aguas de Alta Floresta – MT, responsável pelos serviços de água e esgotamento sanitário no município, que prestem esclarecimentos acerca da existência ou não de rede de esgoto implantada no Setor GS, bem como informem se há planejamento ou cronograma para eventual implantação desse serviço na referida localidade.</t>
+  </si>
+  <si>
+    <t>3102</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3102/indicacao_n_101-2026_-_dptc_-_ind._a_sec._cid._limpeza_de_area_p.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Cidade, a necessidade de realização de limpeza de área pública localizada na rua do Lazer – Bairro Renascer.</t>
+  </si>
+  <si>
+    <t>3114</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3114/indicacao_n_102-2026_-_dtc_-_ind._ao_pref._criacao_da_guarda_civ.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, que determine a realização de estudos técnicos e a adoção das providências necessárias para a criação da Guarda Civil Municipal – GCM no Município de Alta Floresta, visando o fortalecimento da segurança pública local e a proteção dos bens, serviços e instalações públicas municipais.</t>
+  </si>
+  <si>
+    <t>3115</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3115/indicacao_n_103-2026_-_lks_e_rls_-_ind._ao_pref.__e_infra._patro.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa de Leis de Regimento Interno, INDICAM ao Secretario de Infraestrutura com cópia ao Prefeito Municipal de Alta Floresta, Valdemar Gamba. A necessidade com caráter de urgente realizar patrolamento e cascalhamento nas Ruas do Bairro Residencial Alvorada.</t>
+  </si>
+  <si>
+    <t>3116</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3116/indicacao_n_104-2026_-_mrm_-_ind._a_sec._infra._recuperacao_asfa.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Infraestrutura à necessidade de recuperação asfáltica nas ruas do bairro Renascer.</t>
+  </si>
+  <si>
+    <t>3117</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3117/indicacao_n_105-2026_-_dtc_-_ind._ao_pref._realizacao_de_servico.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, que determine a realização de serviços de confecção de meios-fios no bairro Vila Rica, no Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3118</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3118/indicacao_n_106-2026_-_dtc_e_dls_-_ind._ao_pref._convenio_entre.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, que realize a formalização de convênio entre o Município de Alta Floresta e a Secretaria de Estado de Segurança Pública do Estado de Mato Grosso, visando o fortalecimento das ações de segurança pública no município.</t>
+  </si>
+  <si>
+    <t>3119</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3119/indicacao_n_107-2026_-_nps_-_ind._ao_pref._sec._educ._implantar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal Valdemar Gamba, com cópia a Secretária Municipal de Educação, Sra. Lucinéia Martins de Matos Mazzoni, após apreciação e concordância do soberano Plenário, a necessidade de implantar sistemas de monitoramento por câmeras de vigilância nos ônibus utilizados no transporte escolar da Secretaria Municipal de Educação, com o objetivo de garantir maior segurança aos estudantes transportados.</t>
+  </si>
+  <si>
+    <t>3120</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3120/indicacao_n_108-2026_-_nps_-_ind._ao_pref._sec._educ._implantaca.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, em conformidade com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia à Secretária Municipal de Educação Sra. Lucinéia Martins de Matos Mazzoni e Secretário de Cidade Sr. Emanuel Marcos da Silva, necessidade de realizar a implantação de acesso específico para entrada e saída de veículos, para embarque e desembarque dos estudantes na Escola Municipal Professora Marileuza Bacca.</t>
+  </si>
+  <si>
+    <t>3121</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_n_109-2026_-_egm-_ind._ao_pref._sec._gest._encaminhe_o.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Poder Executivo Municipal que, por meio da Secretaria Municipal de Governo, Gestão e Planejamento, após apreciação e concordância do Soberano Plenário, encaminhe para a Câmara Municipal o Projeto de Lei que institui o Código de Obras e Edificações do Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3122</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_n_110-2026_-_rls_e_lks-_ind._a_sec.de_infra._realizar.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretario Municipal de Infraestrutura, o Sr. Jose Amorin da Silveira Filho, realizar a operação tapa-buracos no asfalto da MT-325, em frente ao Bairro Universitário.</t>
+  </si>
+  <si>
+    <t>3123</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_n_111-2026_-_mrm-_ind._ao_dep._dilmar_c.c._ao_pres._do.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Deputado Estadual Dilmar Dal Bosco, com cópia ao Sr. Gustavo Reis Lobo de Vasconcelos, Presidente do DETRAN-MT, após apreciação e concordância do Soberano Plenário, a necessidade de promover ações visando à criação de taxa especial para frotistas, com o objetivo de dar maior celeridade nos processos de vistoria de caminhões no Estado de Mato Grosso.</t>
+  </si>
+  <si>
+    <t>3124</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_n_112-2026_-_rls_e_lks-_ind._a_sec._de_infra._realizar.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretario Municipal de Infraestrutura o Sr. José Amorim da Silveira Filho, a necessidade de realizar o cascalhamento nas ruas do Bairro Mangueiras.</t>
+  </si>
+  <si>
+    <t>3125</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3125/indicacao_n_113-2026_-_rls_e_lks-_ind._a_sec._de_infra._realizar.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretario Municipal de Infraestrutura o Sr. José Amorim da Silveira Filho, a necessidade de realizar o cascalhamento nos pontos críticos nas estradas da Comunidade Salete e Comunidade Bonfim.</t>
+  </si>
+  <si>
+    <t>3126</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3126/indicacao_n_114-2026_-_dptc-_ind._a_sec._da_cidade_a_limpeza_do.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Cidade, a necessidade de realização de serviços de limpeza e manutenção da área externa do Posto de Saúde localizado no Bairro Residencial Universitário.</t>
+  </si>
+  <si>
+    <t>3136</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3136/indicacao_n_115-2026_-_dptc-_ind._a_sec._de_sau._01_armario_de_a.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Saúde, a necessidade providenciar 01 (um) armário de arquivo com gavetas para atender às necessidades administrativas do Posto de Saúde da Família (PSF) do Bairro Residencial Universitário.</t>
+  </si>
+  <si>
+    <t>3137</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3137/indicacao_n_116-2026_-_dptc-_ind._a_sec._de_infra._patrolamento.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Infraestrutura e Serviços Urbanos a necessidade de realização de patrolamento da estrada vicinal 5º Oeste, localizada na Comunidade Santa Rita de Cássia, neste município.</t>
+  </si>
+  <si>
+    <t>3138</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3138/indicacao_n_117-2026_-_asr-_ind._a_sec._de_infra._e_sec.cid._a_pavimentacao_ou_construcao_de_calcada_no_patio_da_sec._saude.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Infraestrutura e Serviços Urbanos, com cópia à Secretaria de Cidade, a necessidade de pavimentação asfáltica ou construção de calçada no pátio da Secretaria Municipal de Saúde de Alta Floresta -MT.</t>
+  </si>
+  <si>
+    <t>3139</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3139/indicacao_n_118-2026_-_rls-_ind._a_sec._de_educ._compra_e_instalacao_dos_postes_padroes_e_fios_de_energia_eletrica_da_area_ext._da_esc.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretária de Educação Lucinéia Martins, a necessidade de realizar a compra e instalação dos postes, padrões e fios de energia elétrica da área externa da Escola Extensão da Castelo Branco.</t>
+  </si>
+  <si>
+    <t>3140</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3140/indicacao_n_119-2026_-_fas_-_ind._ao_pref._c.c._sec._de_obras_re.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal Valdemar Gamba, com cópia ao Secretário Municipal de Infraestrutura e Serviços Urbanos, após apreciação e concordância do soberano Plenário, que procedam com a instalação de uma lombada antes do acesso principal da Escola Cecília Meireles, mantendo-se a faixa elevada já existente após a entrada da referida unidade escolar.</t>
+  </si>
+  <si>
+    <t>3141</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3141/indicacao_n_120-2026_-_dtc_-_ind._ao_pref._sec.educ._medidas_para_coibir_a_alimentacao_de_animais_silvest._nas_depend._da_esc._arte_de_aprender.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, com cópia à Secretaria Municipal de Educação, a necessidade de adoção de medidas para coibir a alimentação de animais silvestres nas dependências da Escola Municipal Arte de Aprender, bem como a implementação de ações preventivas e educativas quanto aos riscos dessa prática.</t>
+  </si>
+  <si>
+    <t>3142</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3142/indicacao_n_121-2026_-_csj_-_ind._ao_max_russi_presidente_da_assembleia_legislativa_do_estado_de_mato_grosso.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Deputado Max Russi Presidente da Assembleia Legislativa do Estado de Mato Grosso, a necessidade urgente de implantação e pleno funcionamento do Centro de Hemodiálise no novo Hospital Regional do Alto Tapajós, localizado no município de Alta Floresta – MT.</t>
+  </si>
+  <si>
+    <t>3143</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3143/indicacao_n_122-2026_-_egm_-_ind._ao_pref_sec._cid._chef_limp.__servico_de_limpeza_ao_lado_do_playground_do_bairro_vila_nova_av._franca.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Prefeito Municipal, Sr. Valdemar Gamba, com cópia a Secretaria de Cidades e Chefia de Limpeza Urbana a necessidade de executar o serviço de limpeza, capina e roçagem ao lado do Playground do Bairro Vila Nova Avenida Franca.</t>
+  </si>
+  <si>
+    <t>3144</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3144/indicacao_n_123-2026_-_dtc_-_ind._ao_pref.c.c_ao_dep._trans._substit._imediata_da_sinalizacao_horizontal_das_avenidas_ariosto_da_1.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, com cópia ao Departamento de Trânsito, a substituição imediata da sinalização horizontal das Avenidas Ariosto da Riva e Ludovico da Riva Neto por material termoplástico, bem como a aplicação de plástico a frio (MMA) nas faixas de pedestres.</t>
+  </si>
+  <si>
+    <t>3145</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>Adelson Servidor, Chicão Motocross, Claudinei de Jesus, Darlan Carvalho, Elisa Gomes, Marcos Menin, Professor Nilson</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3145/indicacao_n_124-2026_-_vereadores_-_ind._ao_pref._encaminhamento_do_projeto_de_lei_concurso_publico_2.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que a esta subscrevem, no uso da atribuição que lhes confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICAM ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, após apreciação e concordância do Soberano Plenário, levar a efeito o encaminhamento de Projeto de Lei para a esta casa, voltado a realização de Concurso Público para provimento de cargos efetivos da estrutura geral do Município de Alta Floresta – MT.</t>
+  </si>
+  <si>
+    <t>3146</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3146/indicacao_n_125-2026_-_nps_-_ind_ao_pref._c.c_a_secrat._da_cidade_para_viabilizar_a_instalacao_de_bracos_de_luz_e_luminarias_no_bairro_jardim_planalto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, em conformidade com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal, Valdemar Gamba, com cópia À Secretaria Municipal de Cidade, na pessoa do Secretário Sr. Emanuel Marcos da Silva, a urgente necessidade de viabilizar a instalação de braços de luz e luminárias em todos os postes que compõem o Bairro Jardim Planalto.</t>
+  </si>
+  <si>
+    <t>3147</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3147/indicacao_n_126-2026_-_nps_-_ind_ao_pref._c.c_a_secrat._da_cidade_a_limpeza_geral_rocagem_e_retirada_de_entulhos_do_bairro_jardim_planalto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e em conformidade com o Regimento Interno desta Casa de Leis, INDICA ao Excelentíssimo Senhor Prefeito Municipal, Valdemar Gamba, com cópia ao Ilustríssimo Secretário Municipal de Cidade, Sr. Emanuel Marcos da Silva, a necessidade premente de realizar a limpeza geral (roçagem e retirada de entulhos) das vias públicas do Bairro Jardim Planalto.</t>
+  </si>
+  <si>
+    <t>3148</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3148/indicacao_n_127-2026_-rls_-_ind_a_sec._educ._necessidade_de_adequacao_e_ampliacao_da_calcada_da_unidade_escolar_da_escola_boa_esperanca.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Educação, a necessidade de adequação e ampliação da calçada localizada no corredor entre as salas novas e antigas da unidade escolar da Escola Boa Esperança (extensão da Escola Castelo Branco) na Comunidade Ourolanda, construída no referido local encontra-se muito estreita e elevada, o que pode ocasionar riscos de acidentes, principalmente envolvendo crianças que circulam diariamente pelo espaço.</t>
+  </si>
+  <si>
+    <t>3149</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3149/indicacao_n_128-2026_-rls_-_ind_ao_pref._e_sec._educ._realizar_cercamento_da_escola_boa_esperanca_extensao_da_escola_castelo_branco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, com cópia à Secretaria Municipal de Educação, Sr. Lucinéia Martins de Matos Mazzoni, a necessidade de realizar o cercamento da Escola Boa Esperança (extensão da Escola Castelo Branco) na Comunidade Ourolanda, a referida unidade escolar não possui muro nem cerca, o que compromete a segurança dos alunos, professores e demais servidores, além de facilitar o acesso de pessoas não autorizadas e animais ao local.</t>
+  </si>
+  <si>
+    <t>3150</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3150/indicacao_n_129-2026_-asr_-_ind_a_sec._infr._realizacao_de_patrolamento_e_cascalhamento_da_rua_raimundo_carlos_de_figueiredo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Infraestrutura e Serviços Urbanos a necessidade de realização de patrolamento e cascalhamento da Rua Raimundo Carlos de Figueiredo, próximo à Nascente do Tambaqui.</t>
+  </si>
+  <si>
+    <t>3151</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3151/indicacao_n_130-2026_-asr_-_ind_a_sec._de_infra._patrolamento_e_cascalhamento_da_rua_padre_manoel_de_nobrega_no_bairro_cidade_bela..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Infraestrutura e Serviços Urbanos a necessidade de realização de patrolamento e cascalhamento da Rua Padre Manoel de Nóbrega no Bairro Cidade Bela.</t>
+  </si>
+  <si>
+    <t>3152</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>Dida Pires, Douglas Teixeira</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3152/indicacao_n_131-2026_-dptc_e_scpp_-_ind_a_sec._de_saude._aquis._de_01_bebedor_01_maca_e_01_foco_com_tripe_para_o_psf_santa_rita_local._na_zona_rural.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM a Secretaria Municipal de Saúde, a necessidade de aquisição e disponibilização de 01 bebedor, 01 maca e 01 foco com tripé, para o PSF Santa Rita, localizada na zona rural.</t>
+  </si>
+  <si>
+    <t>3153</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3153/indicacao_n_132-2026_-dptc_e_scpp_-_ind_a_sec._de_infra._patrolamento_das_vias_rurais_da_comunidade_santa_rita..pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM a Secretaria Municipal de Infraestrutura e Serviços Urbanos, a necessidade de se fazer o patrolamento das vias rurais da comunidade Santa Rita, localizada na zona rural do município de Alta Floresta – MT.</t>
+  </si>
+  <si>
+    <t>3154</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3154/indicacao_n_133-2026_-dptc_e_scpp_-_ind_a_sec._de_cidade_a_limp._no_patio_da_esc._munic._castelo_branco_localizada_na_zona_rural.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM a Secretaria Municipal de Cidade, a necessidade de realização de serviços de limpeza no pátio da Escola Municipal Castelo Branco, localizada na zona rural do município de Alta Floresta – MT.</t>
+  </si>
+  <si>
+    <t>3155</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3155/indicacao_n_134-2026_-dptc_e_scpp_-_ind_a_sec._cid.__trocar_as_lampadas_dos_potes_da_academia_da_melhor_idade_na_comunidade_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM a Secretaria Municipal de Cidade, a necessidade de trocar imediatamente as lâmpadas dos potes da academia da Melhor Idade, na comunidade Santa Rita, localizada na zona rural desse município.</t>
+  </si>
+  <si>
+    <t>3159</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3159/indicacao_n_135-2026_-nps_-_ind_ao_pref._sec._educ._complementacao_de_30_na_verba_bimestral_destinada_ao_plano_de_desenv._da_escola.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba com cópia à Secretária Municipal de Educação Lucinéia Martins de Matos Mazzoni após apreciação e concordância do Soberano Plenário, aumentar a complementação de 30% na Verba Bimestral destinada ao Plano de Desenvolvimento da Escola (PDDE-Escola) para todas as unidades escolares da rede pública municipal de Alta Floresta – MT.</t>
+  </si>
+  <si>
+    <t>3160</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3160/indicacao_n_136-2026_-rls_e_lks_-_ind_ao_sec._infr._realize_a_construcao_de_dois_redutores_de_velocidade_na_rua_b3..pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretário de Infraestrutura Sr. José Amorim que realize a construção de dois redutores de velocidade (quebra-molas) na rua B3 (sentido contrário do CREAS) setor B especificamente no meio da rua.</t>
+  </si>
+  <si>
+    <t>3161</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_n_137-2026_-nps_-_ind_ao_pref._c.c._sec._edu._e_sec._de_infra._regulamentar_estacionamento_esc._trenzinho_magico.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA ao Prefeito Municipal, Sr. Valdemar Gamba, com cópia à Secretária Municipal de Educação Sr.ª. Lucinéia Martins de Matos Mazzoni e Secretário de Infraestrutura Sr. José Amorim da Silveira Filho, necessidade de realizar estacionamento na Escola Municipal Trenzinho Mágico, bem como a remoção do meio fio para facilitar a entrada e saída dos veículos.</t>
+  </si>
+  <si>
+    <t>3162</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3162/indicacao_n_138-2026_-_asr_-_ind_ao_pref._c.c._sec._infra._e_sec._de_cidades_que_pavimente_trecho_da_uti_aerea.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA, em caráter de urgência, ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia a Secretaria de Infraestrutura e Serviços Urbanos e Secretaria de Cidade, após apreciação e concordância do Soberano Plenário, que promova ações no sentido de pavimentar o trecho remanescente entre a rotatória do Aeroporto de Alta Floresta e o local de embarque/desembarque da UTI Aérea.</t>
+  </si>
+  <si>
+    <t>3163</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3163/indicacao_n_139-2026_-_scpp_-_ind._ao_sec._de_saude_que_faca_estudo_de_implantacao_psf-_parque_das_nacoes_res._moacir_bezerra_e_bom_jardim.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA ao Secretário Municipal de Saúde, Senhor Robson Quintino, que determine a realização de um estudo técnico e levantamento atualizado da quantidade de moradores nos bairros Parque das Nações, Residencial Moacir Bezerra e Bom Jardim, objetivando a implantação de uma unidade de Programa Saúde da Família (PSF).</t>
+  </si>
+  <si>
+    <t>3164</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3164/indicacao_n_140-2026_-_asr_-_ind._ao_sec._de_cidades_que_remova_tenda_em_frente_hospital_regional.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Cidade a necessidade de realização de reforma ou remoção da tenda em frente ao Hospital Regional, em virtude do perigo de desabamento da estrutura metálica.</t>
+  </si>
+  <si>
+    <t>3165</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3165/indicacao_n_141-2026_-_asr_-_ind._ao_sec._de_cidades_que_faca_limpeza_e_retirada_equipamentos_danificados_e_enferrujados_da_antiga_ati_cidade_alta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA à Secretaria Municipal de Cidades a necessidade de limpeza e retirada de equipamentos danificados e enferrujados da antiga ATI do Bairro Cidade Alta, visando a segurança dos frequentadores do pátio da Igreja São Miguel e a revitalização do espaço público.</t>
+  </si>
+  <si>
+    <t>3166</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3166/indicacao_n_142-2026_-_scpp_-_ind._ao_sec._de_infraestrutura__que_realize__servico_de_cascalhamento_na_vila_rural_i_e_ii.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA ao Secretário Municipal de Infraestrutura, Sr. José Amorim, que determine, com a máxima urgência, a realização de serviços de cascalhamento nas vias das Vilas Rurais 1 e 2.</t>
+  </si>
+  <si>
+    <t>3167</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3167/indicacao_n_143-2026_-_ods_-_ind._ao_pref._pl_de_pavimentacao_dos_trechos_rurais_da__1_norte.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal Valdemar Gamba, após apreciação e concordância do soberano Plenário, que por intermédio do setor competente, proceda com a elaboração do projeto de pavimentação asfáltica dos trechos rurais da Vicinal 1º Norte e da Vicinal 3ª Leste, totalizando aproximadamente 18,5 km de extensão, conforme incluso mapa.</t>
+  </si>
+  <si>
+    <t>3168</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3168/indicacao_n_144-2026_-_dtc_-_ind._ao_pref._e_a_sec._de_meio_ambiente_a_realizacao_de_servicos_de_poda_das_arvores_no_bairro_jardim_renascer.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Senhor Prefeito Municipal Valdemar Gamba, que determine à Secretaria Municipal de Meio Ambiente a realização de serviços de poda das árvores no bairro Jardim Renascer, no Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3169</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3169/indicacao_n_145-2026_-_egm_-_ind._a_sec._governo_gestao__e_planejamento_e_sec._meio_ambiente__que_encaminhe_projeto_lei_que_modifica_lei_1900-2011.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA, ao Poder Executivo Municipal, por meio da Secretaria de Municipal de Governo, Gestão e Planejamento, Secretário Robson Quintino e Secretaria de Meio Ambiente, Secretária Gercilene Meira Leite, que encaminhe para a Câmara Municipal Projeto de Lei que modifica a Lei 1900/2011, anexo I, parâmetros de avaliação de porte do empreendimento. Na Lei atual, a cobrança de licenciamento ambiental é o mesmo valor para quem constrói uma edificação de 2.001 m² e de 10.000 m².</t>
+  </si>
+  <si>
+    <t>3170</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3170/indicacao_n_146-2026_-_asr_-_ind._a_sec._de_infraestrutura_a_necessidade_de_cascalhamento_da_vicinal_primeira_norte.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria de Infraestrutura e Serviços Urbanos a necessidade de CASCALHAMENTO da Vicinal Primeira Norte, em virtude dos transtornos causados por conta dos atoleiros na estrada prejudicando a circulação de veículos baixos, tratores e carretas.</t>
+  </si>
+  <si>
+    <t>3171</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_n_147-2026_-_dls_-_ind._ao_pref._c.c._a_sec._de_edu._instale_detector_facial_nas_escolas_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia à Secretária Municipal de Educação, que promovam ações no sentido de implantar sistema de reconhecimento facial (detector facial) nas escolas municipais de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3172</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_n_148-2026_-_rls_e_lks_-_ind._ao_sec._de_saude_realizar_o_conserto_da_porta_do_banheiro_masculino_da_recepcao_da_upa.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretário de Saúde Sr. Robson Quintino, a necessidade de realizar o conserto da porta do banheiro masculino da recepção da UPA.</t>
+  </si>
+  <si>
+    <t>3173</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3173/indicacao_n_149-2026_-_rls_e_lks_-_ind._ao_sec._de_saude_realizar_o_conserto_do_aparelho_de_ar-condicionado_da_recepcao_da_upa.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretário de Saúde Sr. Robson Quintino, a necessidade de realizar o conserto do aparelho de ar-condicionado da recepção da UPA</t>
+  </si>
+  <si>
+    <t>3184</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3184/indicacao_n_150-2026_-_fas_-_ind.__a_sec._de_cidade_realizar_servico_rocagem_e_limpeza_playground_bairro_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria de Cidade, a necessidade de roçagem e limpeza do playground do Bairro Novo Horizonte, Perimetral Rogério Silva.</t>
+  </si>
+  <si>
+    <t>3185</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3185/indicacao_n_151-2026_-_fas_-_ind.__a_sec._de_esporte_e_lazer_realizar_instalacao_de_uma_academia_ar_livre_no__bairro_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria de Esporte e Lazer, a necessidade de instalação de uma academia ao ar livre, ao lado playground do Bairro Novo Horizonte, Perimetral Rogério Silva</t>
+  </si>
+  <si>
+    <t>3187</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>Claudinei de Jesus, Marcos Menin</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_n_152-2026_-_csj_e_mrm__-_ind._ao_pref._c.c._sec._esportes__reforma_e_restruturacao_campo_sintetico__complexo_esportivo.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno, INDICAM ao Poder Executivo Municipal, Sr. Valdemar Gamba, com cópia ao Secretário de Esporte e Lazer, Sr. Zamir Mendes, a necessidade de fazer a reforma e restruturação do campo sintético localizado no Complexo Esportivo “Kaioko Tanaka”, tendo em vista estar desativado para atividades esportivas.</t>
+  </si>
+  <si>
+    <t>3188</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3188/indicacao_n_153-2026_-_csj_-_ind._ao_pref._c.c.__sec_cidade_providenciar_02_quebra_molas_para_rua_h_15__setor_ri.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA ao Prefeito Municipal Sr. Valdemar Gamba, com cópia a Secretaria de Cidade a  necessidade de providenciar 02 (dois) Quebra Molas redutores de velocidades ao longo do  Setor RI na Rua H-15, Rua Padre Geraldo Silva Araújo, tendo em vista que após instalações do semáforo na perimetral Rogério Silva , os condutores de veículos  acabam desviando, e assim trazendo um enorme fluxo e movimentações, com constantes acidentes no local.</t>
+  </si>
+  <si>
+    <t>3190</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>Luciano Silva, TUTI</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3190/indicacao_n_154-2026_-_osd_e_dls_-_ind._ao_pref._c.c.__sec_infr._instale_lombadas_modulares.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Prefeito Municipal Sr. Valdemar Gamba, com cópia ao Secretário Municipal de Infraestrutura e Serviços Urbanos, Sr. José Amorim da Silveira Filho, que promovam a instalação de lombadas modulares nas vias públicas do município, especialmente em pontos estratégicos como áreas escolares, unidades de saúde, cruzamentos de grande fluxo e locais com histórico de ocorrências de trânsito.</t>
+  </si>
+  <si>
+    <t>3191</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3191/indicacao_n_155-2026_-_dls_-_ind._ao_pref._c.c._sec._de_agri._pedindo_adesao_do_municipio_ao_programa_pro-calcario.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia ao Secretário Municipal de Agricultura e Pecuária, Sr. Marcelo Fernando Pereira Souza, que promovam as ações necessárias para que o Município de Alta Floresta realize a adesão ao Programa Estadual Pró-Calcário, disponibilizado pelo Governo do Estado de Mato Grosso.</t>
+  </si>
+  <si>
+    <t>3192</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3192/indicacao_n_156-2026_-_dls_-_ind._ao_pref._c.c._sec._de_saude_promovam_multirao_de_saude.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia ao Secretário Municipal de Saúde, Sr. Robson Quintino, que promovam ações no sentido de realizar mutirão de exames de ultrassonografia e radiografia, com o objetivo de ampliar o acesso da população, reduzir a demanda reprimida e garantir maior celeridade nos diagnósticos.</t>
+  </si>
+  <si>
+    <t>3193</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3193/indicacao_n_157-2026_-_dls_-_ind._ao_pref._c.c._sec._de_edu._promovam_curso_de_interprete_de_libras.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia à Secretária Municipal de Educação, que promovam ações no sentido de criar e ofertar curso de formação de Intérprete de Libras, visando atender às necessidades da educação no município.</t>
+  </si>
+  <si>
+    <t>3197</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3197/indicacao_n_158-2026_-_frs_-_ind._ao_sec._de_cidade_e_ao_dep._de_transit._a_implant._de_redut._de_veloc._na_av._teles_pires_tre.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, em conformidade com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Cidade e ao Departamento de Trânsito a necessidade de implantação de redutores de velocidade (quebra-molas ou dispositivos equivalentes) na Avenida Teles Pires, no trecho compreendido entre o entroncamento com a Avenida Airton Senna até a MT-208.</t>
+  </si>
+  <si>
+    <t>3198</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3198/indicacao_n_159-2026_-_frs_-_ind._ao_sec._de_cidade__realizar_servico_rocagem_e_limpeza_nas_margens_av_oliveiras_no_bairro_jd._oliveiras.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com o Regimento Interno, INDICA à Secretaria Municipal de Cidade a necessidade da realização dos serviços de roçagem e limpeza nas margens da Avenida das Oliveiras, no bairro Jardim das Oliveiras, no trecho próximo ao entroncamento com a Avenida Campo Alegre.</t>
+  </si>
+  <si>
+    <t>3199</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3199/indicacao_n_160-2026_-_nps_-_ind._ao_pref._o_proj._de_lei_sobre_a_emissao_gratuita_da_carteira_de_identif._estudantil.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal Valdemar Gamba, após apreciação e aquiescência do soberano Plenário, encaminha a minuta referente ao Projeto de Lei que dispõe sobre a emissão gratuita da Carteira de Identificação Estudantil (CIE) aos estudantes da rede pública de ensino do Município de Alta Floresta – MT institui o Programa ‘Identidade Estudantil Para Todos’ e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3200</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3200/indicacao_n_161-2026_-_rls_e_lks_-_ind._ao_sec._inovacao_e_desenvolvimento__solicitacao_envio_documentos_a_metamat_para__finaliz_1.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno, INDICAM ao Secretário Municipal de Inovação e Desenvolvimento Sr. Paulo Moreira, a necessidade de envio dos documentos necessários à METAMAT, para a finalização da etapa útil dos poços artesianos já perfurados nas seguintes comunidades rurais: Pista do Padeiro, Sol Nascente, Ouro Verde, São João, Getsamani e Vila Rural.</t>
+  </si>
+  <si>
+    <t>3201</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3201/indicacao_n_162-2026_-_dls_-_ind._ao_pref._c.c._sec._de_fazenda_que_crie_isencao_do_alvara_de_vigilancia_sanitaria.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia ao Secretário Municipal de Fazenda, Sr. Carlos do Nascimento Silva, após apreciação e concordância do Soberano Plenário, que promovam ações no sentido de instituir isenção do alvará de vigilância sanitária aos Microempreendedores Individuais (MEIs) que possuam, em seu núcleo familiar, pessoa com Transtorno do Espectro Autista (TEA), mediante a devida alteração do Código Tributário Municipal.</t>
+  </si>
+  <si>
+    <t>3202</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3202/indicacao_n_163-2026_-_rls_e_lks_-_ind._ao_sec._saude_a_neces._de_reajuste_da_ajuda_de_custo_a_pacientes_que_realizam_tratam._de_hemodialise_em_sinop.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM à Secretaria Municipal de Saúde, na pessoa do Sr. Robson Quintino, a necessidade de reajuste da ajuda de custo destinada aos pacientes que realizam tratamento de hemodiálise no município de Sinop.</t>
+  </si>
+  <si>
+    <t>3203</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3203/indicacao_n_164-2026_-_rls_e_lks_-_ind._ao_sec._saude_a_neces._instalacao_aparelho_de_ar_condicionado_na_sala_de_vacina__do_posto_saude_jd._universitario..pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno, INDICAM à Secretaria Municipal de Saúde e ao Sr. Robson Quintino, a necessidade de instalação do aparelho de ar-condicionado na sala de vacina do Posto de Saúde do Bairro Universitário.</t>
+  </si>
+  <si>
+    <t>3214</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_n_165-2026_-_dptc_e_scpp_-_ind._ao_sec._de_cidade_realizacao_de_serv._de_manut._no_parque_das_capivaras_e_da_renovacao_das_placas_de_orientacao.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM a Secretaria Municipal de Cidade, a necessidade de realização de serviços de manutenção no Parque das Capivaras, localizado no Setor C, e da renovação das placas de orientação.</t>
+  </si>
+  <si>
+    <t>3215</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3215/indicacao_n_166-2026_-_egm_-_ind._ao_pref._c.c_a_sec._de_infr._realizar_o_patrol._e_cascal._nas_estradas_da_3_e_4_leste_e_redond._da_comun._mundo_novo.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve de acordo com o regimento interno da casa, indica ao Prefeito Municipal Sr. Valdemar Gamba, com cópia a Secretaria de Infraestrutura, Sr. José Amorim da Silveira Filho, a necessidade de realizar o patrolamento e cascalhamento nas estradas da 3° e 4° leste e redondezas da comunidade Mundo Novo.</t>
+  </si>
+  <si>
+    <t>3216</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>Chicão Motocross, Leonice Klaus</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3216/indicacao_n_167-2026_-_frs_e_lks_-_ind._a_sec._saude_c.c._ao_prefeito_e_sec._gestao_planejamento_a_neces._implantacao_sistema_te.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que a esta subscrevem, de acordo o Regimento Interno, INDICAM à Secretaria Municipal de Saúde, com cópia ao Prefeito Municipal Sr. Valdemar Gamba, e à Secretaria Municipal de Gestão e Planejamento, a necessidade da implantação do sistema de telemedicina na rede pública municipal de saúde.</t>
+  </si>
+  <si>
+    <t>3224</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3224/indicacao_n_168-2026_-_dptc_-_ind._a_sec._infraestrutura_e_serv._a_necessidade__patrolamento_rua_h_12_setor_ind..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA à Secretaria Municipal de Infraestrutura e Serviços Urbanos a necessidade de patrolamento da Rua H-12, localizada no Setor Industrial, no município de Alta Floresta – MT.</t>
+  </si>
+  <si>
+    <t>3226</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3226/indicacao_n_169-2026_-_dptc_-_ind._a_poder_executivo_c.c._sec._transito_a_necess._implantacao_de_redutores_velocidades_av._teles_pires.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA ao Chefe do Poder Executivo Municipal, com cópia à Secretaria Municipal de Trânsito, para que sejam adotadas as providências necessárias para implantação de redutores de velocidade (lombadas, faixas elevadas ou outros dispositivos adequados) em toda a extensão da Avenida Teles Pires, no município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3232</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_n_170-2026_-_fas_-_ind._a__sec._meio_ambiente_c.c._prefeito_a_necess._limpeza_corrego_papai_noel_na_av_ayrton_senna.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA a Secretaria de Meio ambiente, com cópia ao Prefeito Municipal Sr. Valdemar Gamba a necessidade da limpeza do córrego Papai Noel, na Avenida Ayrton Senna.</t>
+  </si>
+  <si>
+    <t>3233</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3233/indicacao_n_171-2026_-_egm_-_ind._a__sec._de_saude_que_implante_farmacia_basica_no_pam.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Excelentíssimo Senhor Prefeito Municipal, Sr. Valdemar Gamba, com cópia ao Secretário de Saúde, Sr. Robson Quintino, após apreciação e concordância do Soberano Plenário, que promovam providências necessárias para a implantação de uma Farmácia Básica junto à Unidade de Pronto Atendimento (UPA), com funcionamento nos finais de semana e feriados, no município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3234</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3234/indicacao_n_172-2026_-_mrm_-_ind._a_pref._que_faca_leilao_de_lotes_publicos_nao_edificaveis.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal, Sr. Valdemar Gamba, após apreciação e concordância do Soberano Plenário, que promova ações visando à realização de leilões de lotes não edificáveis (áreas públicas), com destinação dos recursos arrecadados para investimentos no próprio bairro onde se localizam, bem como a realização de audiência pública para apresentação e discussão da medida, desde que cumpridos os requisitos legais previstos na Lei nº 14.133/2021 (Nova Lei de Licitações), especialmente quanto à demonstração do interesse público, à avaliação prévia do imóvel e à devida autorização legislativa, devendo ainda o bem ser previamente desafetado, passando à condição de bem dominical.</t>
+  </si>
+  <si>
+    <t>3236</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3236/indicacao_n_173-2026_-_dptc_-_ind._a_sec._de_infra._o_patrolamento_das_vias_do_bairro_jardim_renascer_especial._da_avenida_das_liberdades.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Infraestrutura e Serviços Urbanos a necessidade de realização de patrolamento das vias públicas do Bairro Jardim Renascer, especialmente da Avenida das Liberdades, no Município de Alta Floresta/MT.</t>
+  </si>
+  <si>
+    <t>3237</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3237/indicacao_n_174-2026_-_dptc_-_ind._ao_pref._e_a_sec._de_saude_a_aquisicao_de_vacinas_contra_meningite.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Chefe do Poder Executivo Municipal, bem como à Secretaria Municipal de Saúde, para que sejam adotadas as providências necessárias para a aquisição de vacinas contra meningite, com a devida disponibilização gratuita à população.</t>
+  </si>
+  <si>
+    <t>3251</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3251/indicacao_n_175-2026_-_scpp_-_ind._a_sec._de_cidade_a_pintura_da_faixa_elevada_em_frente_ao_super._kinfuku_cidade_alta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Secretário de Cidades, Sr. Emanuel Marcos da Silva, a necessidade de realização de pintura da faixa elevada localizada em frente ao Supermercado Kinfuku, na Avenida Amazonas, no bairro Cidade Alta.</t>
+  </si>
+  <si>
+    <t>3252</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3252/indicacao_n_176-2026_-frs_-_ind._a_sec._infr._implantacao_urgente_de_bueiro_de_concreto_na_estrada_miragem..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos do Regimento Interno desta Casa de Leis, INDICA à Secretaria Municipal Infraestrutura, a necessidade de implantação urgente de bueiro de concreto, devidamente dimensionado, com tubulação adequada para o escoamento das águas pluviais de um lado para o outro da via, na Estrada Miragem, especificamente na primeira baixada sentido Granja Caioni.</t>
+  </si>
+  <si>
+    <t>3253</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_n_177-2026_-frs_-_ind._a_sec.cid._implantacao_de_ilumin._baixa_localizado_entre_a_av._nossa_sr._aparecida_e_a_rua_sao_judas_tadeu.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, em conformidade com o Regimento Interno desta Casa, INDICA à Secretaria de Cidade, a necessidade de implantação de iluminação baixa no canteiro central localizado entre a Avenida Nossa Senhora Aparecida e a Rua São Judas Tadeu, em frente à Escola Estadual 19 de Maio no bairro boa nova.</t>
+  </si>
+  <si>
+    <t>3254</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_n_178-2026_-dtc_-_ind._ao_pref._implantacao_de_iluminacao_publica_baixa_na_avenida_da_liberdade..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, que determine ao setor competente a implantação de iluminação pública baixa na Avenida da Liberdade, via principal do Bairro Jardim Renascer, no Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3255</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_n_179-2026_-dtc_-_ind._ao_pref._sec._infr._criacao_e_implantacao_do_programa__pmmprev..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, que determine à Secretaria Municipal de Infraestrutura e Serviços Urbanos a criação e implantação do Programa Municipal de Manutenção Preventiva das Estradas Vicinais (PMMPREV), com cronograma anual fixo, priorizando as rotas utilizadas pelo transporte escolar no Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3256</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3256/indicacao_n_180-2026_-_frs_-_ind._a_pref._adocao_provid_criacao_programa_navegar_legal.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal, Sr. Valdemar Gamba, com cópia ao Secretário Municipal de Inovação e Desenvolvimento Econômico, Sr. Paulo Moreira dos Santos, após apreciação e concordância do Soberano Plenário, que promova a adoção das providências necessárias para a criação do Programa “Navegar Legal” no âmbito do Município de Alta Floresta – MT.</t>
+  </si>
+  <si>
+    <t>3257</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3257/indicacao_n_181-2026_-dls_-_ind._ao_pref._c.c._sec._de_meio_ambiente_licenciamento_ambiental.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento, INDICA ao Prefeito Municipal Valdemar Gamba, com cópia a Secretária Municipal de Meio Ambiente e Desenvolvimento Sustentável, Sra. Gercilene Meira Leite, que promovam ações no sentido de instituir, no âmbito do Município de Alta Floresta, o Licenciamento Ambiental Simplificado mediante Cadastro, voltado às atividades de baixo impacto ambiental.</t>
+  </si>
+  <si>
+    <t>3258</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3258/indicacao_n_182-2026_-dls_-_ind._ao_pref._enc._lei_criando_o_fundo_municipal_de_bem-estar_animal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento, INDICA ao Prefeito Municipal Valdemar Gamba, que elabore Projeto de Lei e o encaminhe a esta Casa de Leis, dispondo sobre a criação do Fundo Municipal de Proteção e Bem-Estar Animal, conforme minuta em anexo.</t>
+  </si>
+  <si>
+    <t>3275</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>Claudinei de Jesus, Francisco Ailton, Luciano Silva</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3275/indicacao_n_183-2026_-csj_dls_e_fas_-_ind._ao_pref._c.c._a_sec._infr._iluminacao_publica_no_parquinho_do_bairro_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Poder Executivo Municipal, Valdemar Gamba, com cópia a Secretária Municipal de Infraestrutura e Serviços Urbanos, a necessidade de providenciar que instale iluminação publica no parque de diversão localizado no Bairro Novo Horizonte próximo à área do antigo zoológico.</t>
+  </si>
+  <si>
+    <t>3285</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3285/indicacao_n_184-2026_-dptc_-_ind._ao_sec._de_infraestrutura_o_cascalhamento_da_estrada_cambara.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA a Secretaria Municipal de Infraestrutura e Serviços Urbanos a necessidade de fazer o patrolamento da Estrada Cambará, localizada na Comunidade Novo Horizonte.</t>
+  </si>
+  <si>
+    <t>3299</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3299/indicacao_n_185-2026_-asr_-_ind._ao_prefeito_e_sec._de_cidade_-_area_de_lazer_e_convivencia_comunitaria_no_setor_buritis.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia a Secretaria de Cidade após apreciação e concordância do Soberano Plenário, que sejam adotadas providências no sentido de realizar estudo técnico de viabilidade para construção de área de lazer e convivência comunitária no setor buritis.</t>
+  </si>
+  <si>
+    <t>3300</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3300/indicacao_n_186-2026_-csj_-_ind._ao_pref._e_sec._saud._-_implantacao_da_farmacia_basica_nas_dependencias_da_policlinica__cidade_alta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Prefeito Municipal Valdemar Gamba, com cópia a Secretaria de Saúde, a necessidade da Implantação da Farmácia Básica nas dependências da Policlínica – Cidade Alta, localizada no Bairro Cidade Alta, para que as pessoas possam ter acesso aos medicamentos com mais eficiência e agilidade.</t>
+  </si>
+  <si>
+    <t>3301</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3301/indicacao_n_187-2026_-dtc_-_ind._ao_pref._adicional_de_insalubridade_aos_gari.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, a necessidade de implantação do adicional de insalubridade aos servidores públicos municipais que exercem a função de gari.</t>
+  </si>
+  <si>
+    <t>3302</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3302/indicacao_n_188-2026_-lks_e_rls_-_ind._ao_pref._e_sec._infr._necessidade_de_patrolar_e_cascalhar_as_estradas_vicinais_do_setor_sul..pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno, INDICAM ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia a Secretaria de Infraestrutura e Serviços Urbanos, a necessidade de Patrolar e cascalhar as estradas vicinais do setor Sul.</t>
+  </si>
+  <si>
+    <t>3303</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3303/indicacao_n_189-2026_-dptc_-_ind._a_sec._cid._realizacao_de_limpeza_dos_canteiros_das_avs._centrais_do_bairro_almeida_prado..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA a Secretaria Municipal de Cidade, a necessidade de realização de limpeza dos canteiros das Avenidas Centrais do Bairro Almeida Prado.</t>
+  </si>
+  <si>
+    <t>3304</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3304/indicacao_n_190-2026_-nps_-_ind._ao_pref._c.c._a_sec._infr._realiza_e_manutencao_dos_bueiros_nos_bairros.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia ao Secretário Municipal de Infraestrutura Sr. José Amorim da Silveira Filho a necessidade da realização de limpeza e manutenção de todas as bocas de lobo (bueiros) nos bairros do município, que especifica.</t>
+  </si>
+  <si>
+    <t>3305</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3305/indicacao_n_191-2026_-nps_-_ind._ao_pref._c.c._ao_dep._de_iluminacao_publica_a_ligacao_da_rede_baixa_tensao_no_bairro_jardim_planalto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, e ao departamento Iluminação Pública da Prefeitura Municipal, a necessidade de realizar a ligação da rede de energia elétrica de baixa tensão, no Bairro Jardim Planalto.</t>
+  </si>
+  <si>
+    <t>3306</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_n_192-2026_-asr_-_ind._a_sec._infr._necessidade_de_rocagem_do_bairro_jardim_araras..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria de Infraestrutura e Serviços Urbanos a necessidade de roçagem do Bairro Jardim Araras, principalmente, no entorno do cemitério municipal.</t>
+  </si>
+  <si>
+    <t>3311</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3311/indicacao_n_193-2026_-_egm_-_indica_a_sec._infr._necessidade_de_patrolamento_das_estradas_comun._agua_limpa.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Secretário de infraestrutura José Amorim da Silveira Filho, a necessidade de enviar uma equipe para realizar o Patrolamento e cascalhamento das Estradas da Comunidade Água Limpa e recuperar uma ponte localizada na 5ª Sul, próximo a Santa.</t>
+  </si>
+  <si>
+    <t>3314</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3314/indicacao_n_194-2026_-_egm_-_ind._ao_pref.__sec._adm._servico_de_cascalhamento_nos_carreadores_dos_sitios_e_chacaras_do_municipio._.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Excelentíssimo Senhor Prefeito Municipal, Sr. Valdemar Gamba, com cópia ao Secretário de Administração, Sr. Robson Quintino, após apreciação e concordância do Soberano Plenário, que disponibilize equipamentos necessários (Patrola, Retroescavadeiras, Trator de Esteira) para a Secretária de Agricultura do Município, para que seja realizado o serviço de cascalhamento nos carreadores, mangueiras e currais dos sítios e chácaras do município.</t>
+  </si>
+  <si>
+    <t>3315</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3315/indicacao_n_195-2026_-_dtc_-_ind._ao_pref.__a__realizar_manutenc.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal Valdemar Gamba, a necessidade de realização de manutenção, regularização e pleno funcionamento de todos os telefones oficiais vinculados aos órgãos públicos municipais de Alta Floresta/MT.</t>
+  </si>
+  <si>
+    <t>3320</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>Dida Pires, Luciano Silva, Professor Nilson</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3320/indicacao_n_196-2026_-_nps_dls_e_scpp_-_indicam_programa_munic_d.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o §1.º do artigo 158, do Regimento Interno, INDICA ao Chefe do Poder Executivo Municipal, Sr. Valdemar Gamba, após apreciação e aquiescência do soberano Plenário, que encaminhe a esta Casa de Leis Projeto de Lei nos moldes da minuta anexa, instituindo o Programa Municipal de Revitalização Urbana, Padronização de Calçadas, Mobilidade Urbano e Arborização no Município de Alta Floresta/MT, mediante cooperação entre o Poder Público, iniciativa privada e comunidade.</t>
+  </si>
+  <si>
+    <t>3321</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>Bernardo Patrício, Chicão Motocross, Claudinei de Jesus, Elisa Gomes, Luciano Silva, Naldo da Pista</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3321/indicacao_n_197-2026_-_egm_csj_dls_bps_frs_e_rls_-_indicam_a.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que a esta subscrevem, no uso das atribuições que lhes confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICAM ao Chefe do Poder Executivo, Sr. Valdemar Gamba, após apreciação e aquiescência do soberano Plenário, a necessidade de promover os estudos técnicos, jurídicos e financeiros necessários, com vistas ao encaminhamento a esta Casa, Projeto de Lei instituindo a Tarifa Social de Água no Município de Alta Floresta, assegurando condições tarifárias diferenciadas e mais acessíveis às famílias em situação de vulnerabilidade social e econômica.</t>
+  </si>
+  <si>
+    <t>3325</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_n_198-2026_-dptc-_ind._a_sec._cidade_realizar_limpeza.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA a Secretaria Municipal de Cidade, a necessidade de realizar, com urgência, a limpeza e manutenção do pátio da Escola Municipal do Bairro Jardim das Flores, localizada no bairro Jardim das Flores.</t>
+  </si>
+  <si>
+    <t>3326</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3326/indicacao_n_199-2026_-dptc-_ind._a_sec._cidade_realizar_limpeza.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA a Secretaria Municipal de Cidade, a necessidade de realizar, a limpeza das áreas públicas e vias públicas localizadas na MT-325, próximo à entrada do Bairro Mirante do Lago.</t>
+  </si>
+  <si>
+    <t>3330</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3330/indicacao_n_200-2026_-_asr_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o §1.º do artigo 158, do Regimento Interno, INDICA ao Chefe do Poder Executivo Municipal, Sr. Valdemar Gamba, após apreciação e aquiescência do soberano Plenário, os remanejamentos e readequações de programações orçamentárias decorrentes de emendas parlamentares impositivas de sua autoria, relativas ao exercício financeiro de 2026, em razão de impedimentos técnicos comunicados pelo Poder Executivo Municipal, nos termos do artigo 77-A da Lei Orgânica Municipal e da Lei Municipal n.º 3.078/2025 (LDO 2026).</t>
+  </si>
+  <si>
+    <t>3331</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3331/indicacao_n_201-2026_-_bps_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>3332</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3332/indicacao_n_202-2026_-_csj_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>3333</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3333/indicacao_n_203-2026_-_dtc_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>3334</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3334/indicacao_n_204-2026_-_dls_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>3335</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3335/indicacao_n_205-2026_-_dptc_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o §1.º do artigo 158, do Regimento Interno, INDICA ao Chefe do Poder Executivo Municipal, Sr. Valdemar Gamba, após apreciação e aquiescência do soberano Plenário, o remanejamento e readequação de programação orçamentária decorrente de emenda parlamentar impositiva de sua autoria, relativas ao exercício financeiro de 2026, em razão de impedimentos técnicos comunicados pelo Poder Executivo Municipal, nos termos do artigo 77-A da Lei Orgânica Municipal e da Lei Municipal n.º 3.078/2025 (LDO 2026).</t>
+  </si>
+  <si>
+    <t>3336</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3336/indicacao_n_206-2026_-_egm_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o §1.º do artigo 158, do Regimento Interno, INDICA ao Chefe do Poder Executivo Municipal, Sr. Valdemar Gamba, após apreciação e aquiescência do soberano Plenário, os remanejamentos e readequações de programações orçamentárias decorrentes de emendas parlamentares impositivas de sua autoria, relativas ao exercício financeiro de 2026, em razão de impedimentos técnicos comunicados pelo Poder Executivo Municipal, nos termos do artigo 77-A da Lei Orgânica Municipal e da Lei Municipal n.º 3.078/2025 (LDO 2026).</t>
+  </si>
+  <si>
+    <t>3337</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3337/indicacao_n_207-2026_-_frs_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>3338</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3338/indicacao_n_208-2026_-_lks_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>3339</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3339/indicacao_n_209-2026_-_mrm_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>3340</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3340/indicacao_n_210-2026_-_nps_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>3341</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3341/indicacao_n_211-2026_-_ods_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>3342</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3342/indicacao_n_212-2026_-_rls_-_emendas_impositivas._impedimentos._encaminhamentos.pdf</t>
+  </si>
+  <si>
+    <t>3351</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3351/indicacao_n_213-2026_-_lks_e_rls_-_ind-_ao_pref._e_ao_sec._infr._realizacao_de_operacao_tapa-buracos_na_av._da_igualdade..pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa de Leis de Regimento Interno, INDICAM ao Secretário de Infraestrutura com copia ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba. A necessidade com caráter de urgente a realização de operação tapa-buracos na Av. da Igualdade, localizada no Bairro Jardim Renascer.</t>
+  </si>
+  <si>
+    <t>3352</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3352/indicacao_n_214-2026_-_egm_-_ind-_ao_pref._e_ao_sec._infr._realizar_o_patrolamento_e_cascalhamento_nas_estr._da_com._guadalupe-pedra_do_indio..pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve de acordo com o Regimento Interno desta Casa de Leis, INDICA ao Prefeito Municipal Sr. Valdemar Gamba, com cópia a Secretaria de Infraestrutura, Sr. José Amorim da Silveira Filho, a necessidade de realizar o patrolamento e cascalhamento nas estradas da Comunidade Guadalupe/Pedra do Índio.</t>
+  </si>
+  <si>
+    <t>3353</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3353/indicacao_n_215-2026_-_egm_-_ind-_ao_pref._e_ao_sec._infr._realize_o_patrolamento_e_cascalhamento_na_rua_dos_atletas_no_bairro_santa_maria.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que a esta subscreve de acordo com o Regimento Interno desta Casa de Leis, INDICA ao Prefeito Municipal Sr. Valdemar Gamba, com cópia a Secretaria de Infraestrutura, Sr. José Amorim da Silveira Filho, a necessidade de realizar nesse momento o patrolamento e cascalhamento na rua dos Atletas no Bairro Santa Maria, e o atendimento da indicação 572/2025 que trata da pavimentação desta importante rua.</t>
+  </si>
+  <si>
+    <t>3354</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3354/indicacao_n_216-2026_-fas-_ind._a_sec._cidade_realizar_limpeza_do_campo_em_frente_o_coracao_misionario.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA a Secretaria Municipal de Cidade, a necessidade de realizar, a limpeza do Campo e espaço de lazer em frente o Coração Missionário, entre os setores E e G.</t>
+  </si>
+  <si>
+    <t>3355</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3355/indicacao_n_217-2026_-rls-_ind._a_sec._infraestrutura_recupoeracao_da_estrada_do_alonso_na_com._agua_limpa.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Secretario de Infraestrutura senhor José Amorim que realize o cascalhamento e patrolamento da estrada do Alonso na comunidade Água Limpa, bem como a manutenção do bueiro próximo ao lote do “Seu Dada”, na mesma linha.</t>
+  </si>
+  <si>
+    <t>3359</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3359/indicacao_n_218-lks_e_rls-_ind._a_sec._infra._c.c_ao_pref._a_lim.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que a esta subscrevem, de acordo com o Regimento Interno, INDICAM ao Prefeito Municipal de Alta Floresta, Valdemar Gamba, com copia ao Secretario de Infraestrutura,  a necessidade, com caráter de urgência, da manutenção dos bueiros entre as comunidades Mirassol e Rio Verde, na Zona Rural do Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3360</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3360/indicacao_n_219-lks_e_rls-_ind._ao_pref._c.c_a_sec._de_infra._a.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que a esta subscrevem, de acordo com o Regimento Interno, INDICAM ao Prefeito Municipal de Alta Floresta, Valdemar Gamba, com copia ao Secretario de Infraestrutura, a necessidade, de manutenção na ponte de madeira localizada na Comunidade Quinta Sul.</t>
+  </si>
+  <si>
+    <t>3363</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3363/indicacao_n_220-dtc-_ind._ao_sec._de_saude_a_neces._de_maqueiros.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Secretário Municipal de Saúde, Sr. Robson Quintino de Oliveira, a necessidade de disponibilização de mais servidores para atuarem como maqueiros e auxiliares de orientação e acompanhamento de pacientes na Unidade de Pronto Atendimento (UPA) do município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3364</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3364/indicacao_n_221-dtc-_ind._ao_sec._de_saude_a_neces._de_realizar.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Secretário Municipal de Saúde, Sr. Robson Quintino de Oliveira, a necessidade de realizar manutenção em todos os aparelhos de ar-condicionado da Unidade de Pronto Atendimento (UPA) do município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3365</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3365/indicacao_n_222-2026_-_nps_-_indica_novamente_ao_pref._que_enc..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso das atribuições que lhe conferem o artigo 157, combinado com o §1º do artigo 158, do Regimento Interno, INDICA novamente ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, após apreciação e concordância do Douto e Soberano Plenário, que reitere e leve a efeito o encaminhamento de Projeto de Lei à esta Casa de Leis dispondo sobre a permissão de uso parcial de bem público municipal à Escola de Futebol “Projeto Pé de Moleque”, conforme já anteriormente indicado através da Indicação nº 084/2026.</t>
+  </si>
+  <si>
+    <t>3370</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3370/indicacao_n_223-2026_-_nps_-_ind._ao_prefeito_municipal_c.c_ao_s.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, em conformidade com o Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia ao Secretário de Cidades, Sr. Emanuel Marcos da Silva, a necessidade de reposicionar o quebra-molas na Avenida Castro Alves, Setor J, deslocando-o aproximadamente 20 metros mais atrás, devido ao quebra-molas estar próximo à esquina, causando constantemente sinistros de trânsito.</t>
+  </si>
+  <si>
+    <t>3371</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3371/indicacao_n_224-2026_-_rls_e_lks_-_ind._ao_sec._infra._realize_s.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretario de Infraestrutura Sr. José Amorim, que realize serviço de molhamento periódico da Avenida Vitória Régia, no Bairro Bom Pastor.</t>
+  </si>
+  <si>
+    <t>3372</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3372/indicacao_n_225-2026_-_dptc_-_ind._ao_pref._sec._cid._e_trans._i.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Poder Executivo, com encaminhamento à Secretaria Municipal de Cidades, e cópia à Secretaria Municipal de Trânsito, a necessidade de fazer estudo técnico de viabilidade para a instalação de um redutor de velocidade do tipo lombada eletrônica, nas proximidades da entrada do Condomínio de Chácaras Bela Vista.</t>
+  </si>
+  <si>
+    <t>3373</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3373/indicacao_n_226-2026_-_dptc_-_ind._ao_pref._sec._saud._necessida.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Poder Executivo Municipal, com cópia à Secretaria Municipal de Saúde, a necessidade de aquisição de 02 (dois) ventiladores de parede para o PSF do Bairro Primavera.</t>
+  </si>
+  <si>
+    <t>3374</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3374/indicacao_n_227-2026_-_dptc_-_ind._ao_pref._sec._competente._nec.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Poder Executivo, com cópia à Secretaria Municipal competente, a necessidade de serviço contínuo de molhamento das ruas não pavimentadas do município.</t>
+  </si>
+  <si>
+    <t>3375</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3375/indicacao_n_228-2026_-_dptc_-_ind._ao_pref._realizar_a_limpeza_e.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Poder Executivo, a necessidade de realizar a limpeza e roçagem do mato às margens da MT-325, nas proximidades da entrada do Bairro Mirante do Lago, em trecho localizado na área urbana do município.</t>
+  </si>
+  <si>
+    <t>3384</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3384/indicacao_n_229-2026_-_rls_-_ind._ao_sec._de_infra._realizar_o_molhamento_periodico_com_caminhao_pipa_da_pista_do_cabeca_-_concluido.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Secretario de Infraestrutura Sr. José Amorim, que realize serviço de molhamento periódico com Caminhão Pipa da Comunidade Pista do Cabeça.</t>
+  </si>
+  <si>
+    <t>3385</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3385/indicacao_n_230-2026_-_rls_-_ind._a_sec._de_estado_de_infra._e_logistica_a_substituicao_da_ponte_de_madeira_por_uma_ponte_de_con.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Sr. Marcelo de Oliveira e Silva, Secretário de Estado de Infraestrutura e Logística (SINFRA-MT), a presente solicitação para substituição da ponte de madeira por uma ponte de concreto na rodovia MT-325, na altura do Km 30, sentido Comunidade Pista do Cabeça.</t>
+  </si>
+  <si>
+    <t>3386</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3386/indicacao_n_231-2026_-_rls_e_lks_-_ind._a_sec._de_estado_de_infra._operacao_tapa-buracos_e_demais_reparos_necessarios_na_av._das_oliveiras_-_concluido.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com o Regimento Interno desta Casa, INDICAM ao Secretário de Infraestrutura, o Sr. José Amorim, que realize manutenção de pavimentação asfáltica da Avenida das Oliveiras, no bairro Jardim das Oliveiras, através da operação tapa-buracos, bem como os demais reparos necessários.</t>
+  </si>
+  <si>
+    <t>3393</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3393/indicacao_n_232-2026_-_nps_-_ind._ao_pref._sec._edu._necessidade_realizar_limpeza_geral_em_todas_unidades_escolares_da_rede_municipal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, com cópia à Secretária Municipal de Educação Sra. Lucinéia Martins de Matos Mazzoni a necessidade de realizar roçada, capina e limpeza geral em todas as unidades escolares da rede municipal de ensino, incluindo áreas externas, pátios, calçadas, estacionamentos e demais espaços de convivência.</t>
+  </si>
+  <si>
+    <t>3402</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3402/indicacao_n_233-2026_-_dptc_-_ind._a_sec.__esporte_a_necessidade_implantacao_playground_no_bairro_jardim_universitario.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA a Secretária de Esporte e Lazer à necessidade implantação de um playground no Bairro Residencial Universitário, visando proporcionar um espaço adequado para lazer, recreação e convivência das crianças que residem no local.</t>
+  </si>
+  <si>
+    <t>3403</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3403/indicacao_n_234-2026_-_lks_e_rls_-_ind._ao_pref._sec._comp._corp._bomb._disponib._de_bomb._ou_de_guarda-vidas_aos_finais_de_sem..pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com Regimento Interno desta Casa de Leis INDICAM ao Prefeito Municipal, com cópia à Secretaria Municipal competente e ao Corpo de Bombeiros Militar, a disponibilização de bombeiro ou equipe de guarda-vidas de plantão aos finais de semana, às margens do Rio Teles Pires, durante o período de estiagem, bem como a demarcação e sinalização da área destinada aos banhistas, em conformidade com a legislação municipal que reconhece o local como ponto turístico.</t>
+  </si>
+  <si>
+    <t>3404</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3404/indicacao_n_235-2026_-_asr-_ind._a_sec._infr._construcao_de_uma_lombada_redutor_de_velocidade_na_avenida_samauma_em_frente_a_igreja_catolica..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria de Infraestrutura e Serviços Urbanos a necessidade de construção de uma lombada (redutor de velocidade) na Avenida Samaúma, em frente à Igreja Católica, situada no Bairro Jardim das Oliveiras.</t>
+  </si>
+  <si>
+    <t>3405</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3405/indicacao_n_236-2026_-_asr-_ind._a_sec._cid._e__infr._realizacao_da_revitalizacao_do_aviao_da_praca_do_aviao_de_alta_floresta_-_mt..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA à Secretaria Municipal de Cidade, com cópia à Secretaria de Infraestrutura e Serviços Urbanos, a necessidade de realização da revitalização do Avião da Praça do Avião de Alta Floresta - MT.</t>
+  </si>
+  <si>
+    <t>3408</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3408/indicacao_n_237-2026_-_lks_e_rls_-_ind._ao_pref._sec._infr._servicos_de_limpeza_manutencao_e_conservacao_do_parque_e_dos_arredores_do_lago_das_capivaras.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a esta subscrevem, de acordo com Regimento Interno desta Casa de Leis, INDICAM ao Prefeito Municipal, com cópia à Secretaria Municipal de Infraestrutura e Serviços Urbanos, a realização de serviços de limpeza, manutenção e conservação do parque e dos arredores do Lago das Capivaras localizado no setor C.</t>
+  </si>
+  <si>
+    <t>3409</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3409/indicacao_n_238-2026_-dls_-_ind._ao_pref._int._banheiros_cartori.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento, INDICA ao Prefeito Municipal Valdemar Gamba, a necessidade de promover tratativas e adotar as medidas cabíveis junto aos cartórios instalados no município para que disponibilizem banheiros e água potável aos cidadãos que utilizam seus serviços.</t>
+  </si>
+  <si>
+    <t>3414</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3414/indicacao_n_239-2026_-dls_-_ind._ao_pref._c.c._sec._de_infra._in.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento, INDICA ao Prefeito Municipal Valdemar Gamba, com cópia ao Secretário Municipal de Infraestrutura e Serviços Urbanos, a necessidade de promover as ações cabíveis junto aos órgãos competentes para a instalação de placas de sinalização no trevo do Município de Santa Helena, localizado na BR-163, indicando de forma clara e adequada o acesso ao Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3415</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3415/indicacao_n_240-2026_-dls_-_ind._ao_pref._c.c._sec._de_saude_int.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento, INDICA ao Prefeito Municipal Valdemar Gamba, com cópia ao Secretário Municipal Interino de Saúde, a necessidade de instituir no calendário oficial do Município a campanha “Julho Laranja”, destinada à conscientização sobre a importância do exame ortodôntico anual em crianças de 6 (seis) a 12 (doze) anos de idade, em consonância com a Lei Federal nº 15.424, de 3 de junho de 2026.</t>
+  </si>
+  <si>
+    <t>3416</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3416/indicacao_n_241-2026_-dls_-_ind._ao_pref._e_demais_autoridades_q.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno, INDICA ao Prefeito Municipal, Sr. Valdemar Gamba, com cópias ao Excelentíssimo Senhor Otaviano Pivetta, Governador do Estado de Mato Grosso, ao Excelentíssimo Senhor Wellington Fagundes, Senador da República, aos Excelentíssimos Senhores José Medeiros e Coronel Assis, Deputados Federais, e ao Excelentíssimo Senhor Faissal Calil, Deputado Estadual, a necessidade de promoverem articulação institucional junto aos órgãos competentes do Poder Judiciário Federal e do Congresso Nacional, visando à criação de uma Vara da Justiça Federal de Primeiro Grau no Município de Alta Floresta, fortalecendo o processo de interiorização da Justiça Federal no Estado de Mato Grosso.</t>
+  </si>
+  <si>
+    <t>3422</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3422/indicacao_n_242-2026__ods_-_inclusao_dos_lotes_123-a_e_123-b_no_perimetro_urbano__jardim_hammoud.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Chefe do Poder Executivo Municipal, Sr. Valdemar Gamba, com cópia à Secretaria Municipal de Governo, Gestão e Planejamento e Procuradoria Geral do Município, após apreciação e concordância do Soberano Plenário, o encaminhamento, em caráter de urgência, de Projeto de Lei à Câmara Municipal visando promover alteração da Lei Municipal nº 721/97, com suas posteriores modificações, especialmente a redação atualmente vigente dada pela Lei Municipal nº 2.952/2024, para inclusão dos imóveis rurais denominados Lotes nº 123-A e 123-B no perímetro urbano do Município de Alta Floresta-MT.</t>
+  </si>
+  <si>
+    <t>3423</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3423/indicacao_n_243-2026__egm_-_ind._ao_pref._e_ao_ipreaf._encaminhe_a_esta_casa_projeto_de_lei_modificativa_a_lei_n._1418-2005_alterando_o_art._24.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que a esta subscreve, no uso das atribuições que lhe confere o artigo 157, combinado com o § 1º do artigo 158 do Regimento Interno, INDICA ao Prefeito Municipal, Sr. Valdemar Gamba, com cópia ao Instituto de Previdência de Alta Floresta (IPREAF), após apreciação e concordância do Douto e Soberano Plenário, que encaminhe a esta Casa Projeto de Lei de alteração de dispositivo da Lei Municipal nº 1.418/2005, conferindo nova redação ao artigo 24, visando assegurar o reajuste dos benefícios previdenciários, em caráter permanente, com a finalidade de preservar-lhes o valor real, observando-se a mesma data e o mesmo índice de reajuste aplicados aos benefícios do Regime Geral de Previdência Social (RGPS), utilizando-se integralmente o percentual estabelecido para esse regime, nos termos da minuta anexa.</t>
+  </si>
+  <si>
+    <t>3424</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3424/indicacao_n_244-2026__nps-_ind._ao_pref._e_a_sec._educ._estudos_tecn._de_impacto_finan._e_providencias_necessarias_para_ferias_coletivas_aos_prof..pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal Valdemar Gamba, com cópia a Secretária Municipal de Educação, Sra. Lucinéia Martins de Matos Mazzoni, após apreciação e concordância do Douto e Soberano Plenário, que promova estudos técnicos de impacto financeiro e providências necessárias para a concessão do pagamento de 1/3 férias fracionado referente aos 15 dias de férias coletivas aos Professores e Técnicos de Desenvolvimento da Educação Infantil - TDEI, conforme o Art. 61 da Lei Complementar nº 2.771/2023.</t>
+  </si>
+  <si>
+    <t>3425</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3425/indicacao_n_245-2026__dptc_-_ind._ao_pref._recomposicao_salarial_dos_tecnicos_de_enfermagem_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que a esta subscreve, no uso da atribuição que lhe confere o artigo 157, combinado com o § 1º do artigo 158, do Regimento Interno, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, após apreciação e concordância do Soberano Plenário, a necessidade de  promover a recomposição salarial dos Técnicos de Enfermagem do Município, visando à correção das perdas inflacionárias acumuladas e à valorização desses profissionais essenciais para a prestação dos serviços de saúde à população.</t>
+  </si>
+  <si>
+    <t>3426</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3426/indicacao_n_246-2026__dtc_-_ind._ao_pref._elaboracao_do_projeto.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Excelentíssimo Senhor Prefeito Municipal, Sr. Valdemar Gamba, a necessidade de providenciar a elaboração do projeto técnico de duplicação da Rodovia MT-208, exclusivamente no trecho compreendido dentro do perímetro urbano do Município de Alta Floresta, bem como promover seu encaminhamento ao Governo do Estado de Mato Grosso para inclusão no planejamento de investimentos em infraestrutura viária.</t>
+  </si>
+  <si>
+    <t>3428</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3428/indicacao_n_247-2026__dptc_-_ind._ao_pref._real._estudos_tecnic.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com o Regimento Interno desta Casa, INDICA ao Prefeito Municipal de Alta Floresta, Sr. Valdemar Gamba, que determine aos órgãos competentes a realização de estudos técnicos, para a implantação de uma faixa elevada para travessia de pedestres nas proximidades da escola localizada no Bairro Residencial Universitário, com a devida sinalização vertical e horizontal, visando proporcionar maior segurança aos estudantes, professores, servidores e demais usuários da via.</t>
+  </si>
+  <si>
     <t>2926</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2926/mocao_no_001-2026_-_dls_-_congratulacoes_com_policiais_civis_de.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES aos Policiais Civis da Delegacia de Polícia Judiciária Civil de Nova Bandeirantes – MT pelo êxito na deflagração da “Operação Ruptura”, voltada ao combate ao tráfico de drogas e à criminalidade organizada.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2927/mocao_no_002-2026_-_csj_-_congratulacoes_com_o_centro_de_hanseni.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES ao Centro de Hanseníase de Alta Floresta – MT, em reconhecimento aos relevantes serviços prestados à saúde pública, à cidadania e à promoção da dignidade humana no Município e em toda a região do Alto Tapajós.</t>
   </si>
   <si>
     <t>2928</t>
@@ -1971,185 +5237,641 @@
   <si>
     <t>Congratulações à empresa HOME DRINKS, pelos relevantes serviços prestados à comunidade do Município de Alta Floresta – MT, bem como por sua trajetória de superação, empreendedorismo e contribuição para o desenvolvimento econômico local.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2983/mocao_no_006-2026_-_lks_-_congratulacoes_com_a_euqipe_de_limeza.pdf</t>
   </si>
   <si>
     <t>Congratulações à equipe de limpeza do Município, em reconhecimento aos relevantes serviços prestados à população, contribuindo de forma direta e essencial para a organização, higiene e o bem-estar coletivo.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2984/mocao_no_007-2026_-_fas_-_congratulacoes_com_a_sra._elze_helene.pdf</t>
   </si>
   <si>
     <t>Congratulações à Senhora Elze Helene Sardela Santos, pelos relevantes serviços prestados à comunidade, especialmente na promoção da inclusão social, do cuidado humanizado e da defesa dos direitos das pessoas com deficiência.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3035/mocao_no_008-2026_-_egm_-_congratulacoes_com_os_alunos_que_dispu.pdf</t>
+  </si>
+  <si>
     <t>CONGRATULAÇÕES com Os alunos da APAE de Alta Floresta, em reconhecimento as excelentes colocações nas Olimpíadas das Apaes realizadas em Brasília.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3065/mocao_no_009-2026_-_dptc_-_congratulacoes_com_os_atletas_paralimpicos_de_af.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3065/mocao_no_009-2026_-_dptc_-_congratulacoes_com_os_atletas_paralim.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES com aos Atletas Paralímpicos Estheffany Aparecida Roque, Maicon de Araújo dos Santos e Diemerson de Souza Penha, em reconhecimento às relevantes conquistas esportivas e à brilhante representação do município no Campeonato Brasileiro Paralímpico Loterias Caixa 2025, uma das mais importantes competições do paratletismo nacional.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3066/mocao_no_010-2026_-_dptc_-_congratulacoes_com_o_odontologo_thiago_incerti.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3066/mocao_no_010-2026_-_dptc_-_congratulacoes_com_o_odontologo_thiag.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES com THIAGO INCERTI DA SILVA, por sua trajetória profissional marcada pela dedicação ao serviço público, pelo compromisso com a saúde da população e pela contribuição significativa ao desenvolvimento social do município de Alta Floresta - MT.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3067/mocao_no_011-2026_-_nps_-_congratulacoes_com_o_projeto_pe_de_moleque.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3067/mocao_no_011-2026_-_nps_-_congratulacoes_com_o_projeto_pe_de_mol.pdf</t>
   </si>
   <si>
     <t>Congratulações ao Projeto Pé de Moleque de Alta Floresta – MT, pelos relevantes serviços prestados à comunidade por meio do esporte e da formação cidadã de crianças e jovens.</t>
+  </si>
+  <si>
+    <t>3127</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3127/mocao_no_012-2026_-_csj_-_congratulacoes_aos_profissionais_da_escola_municipal_benjamin_padoa.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES a Escola Municipal Benjamin Padoa, pelo destaque na premiação do Programa Alfabetiza MT.</t>
+  </si>
+  <si>
+    <t>3128</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3128/mocao_no_013-2026_-_dls_-_congratulacoes_com_policiais_civis_pela_operacao_showdown.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES aos Policiais Civis de Alta Floresta e Gerência de Combate ao Crime Organizado (GCCO), da Delegacia Especializada de Repressão ao Crime Organizado (Draco) que participaram da Operação Showdown, pelos serviços prestados á sociedade, destacando sua contribuição para segurança pública, à defesa da cidadania e fortalecimento da justiça, com reconhecimento profissionalismo, dedicação e compromisso social.</t>
+  </si>
+  <si>
+    <t>3129</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3129/mocao_no_014-2026_-_dls_-_congratulacoes_com_o_centro_de_lutas_de_alta_floresta_-_ctaf.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES ao Centro de Luta de Alta Floresta (CTAF), pelos relevantes serviços prestados à sociedade, destacando sua significativa contribuição para o desenvolvimento social no Município de Alta Floresta, por meio do esporte, com reconhecido profissionalismo, dedicação e compromisso social.</t>
+  </si>
+  <si>
+    <t>3174</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3174/mocao_no_015-2026_-_cmaf_-_louvor_e_agrdecimentos_aos_medicos_pioneiros_de_alta_floresta.pdf</t>
+  </si>
+  <si>
+    <t>LOUVOR E CONGRATULAÇÕES à Academia de Medicina de Mato Grosso, na pessoa de sua Presidente Drª Marisa Fratari Tavares de Souza, pelo relevante e admirável trabalho, bem como pela dedicação na organização e realização do evento de Homenagem Especial à Médicos Pioneiros de Alta Floresta e região, que acontecerá na noite do dia 10/04 (sexta-feira), neste município, extensivo a todos os médicos que constarão no “Museu Virtual do Médico do Estado de Mato Grosso”, na seção “Médicos Pioneiros de Alta Floresta, MT”.</t>
+  </si>
+  <si>
+    <t>3175</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3175/mocao_no_016-2026_-_fas_-_congratulacoes_com_a_empresa_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES à Viação Novo Horizonte Ltda, em reconhecimento aos relevantes serviços prestados ao Estado de Mato Grosso e, em especial, à região de Alta Floresta, contribuindo de forma significativa para a mobilidade regional, integração territorial e desenvolvimento socioeconômico.</t>
+  </si>
+  <si>
+    <t>3176</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3176/mocao_no_017-2026_-_rls_-_congratulacoes_com_o_servidor_carlos_henrique_de_lima_do_nascimento.doc</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES e AGRADECIMENTOS ao senhor Carlos Henrique de Lima Nascimento, em reconhecimento à sua relevante trajetória funcional junto à Câmara Municipal de Alta Floresta, bem como pelos serviços prestados com dedicação, competência e elevado espírito público ao longo de sua atuação nesta Casa de Leis.</t>
+  </si>
+  <si>
+    <t>3177</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3177/mocao_no_018-2026_-_mrm_-_congratulacoes_com_o_colegio_alta_floresta.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES ao Colégio Alta Floresta, em reconhecimento à sua relevante contribuição para a educação no município de Alta Floresta e região, destacando-se como uma instituição de ensino comprometida com a formação integral de seus alunos e com o desenvolvimento social da comunidade</t>
+  </si>
+  <si>
+    <t>3178</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3178/mocao_no_019-2026_-_dptc_-_congratulacoes_ao_sr._wilson_pereira_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES com Wilson Pereira Da Silva, em reconhecimento à sua relevante trajetória de vida e aos serviços prestados à comunidade, especialmente na defesa dos direitos sociais e trabalhistas no município.</t>
+  </si>
+  <si>
+    <t>3179</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3179/mocao_no_020-2026_-_dptc_-_congratulacoes__com_clube_desbravadores_de_alta_floresta_-_mt..pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES com o Clube Desbravadores de Alta Floresta - MT, em reconhecimento aos relevantes serviços sociais e comunitários prestados à população do município.</t>
+  </si>
+  <si>
+    <t>3205</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3205/mocao_no_021-2026_-_frs_-_congratulacoes_ao_escritorio_de_advocacia_dr._marcelo_de_oliveira.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES ao Escritório de Advocacia Dr. Marcelo de Oliveira, em reconhecimento aos relevantes serviços prestados à comunidade de Alta Floresta, por meio de uma trajetória profissional marcada pela excelência, ética e compromisso social.</t>
+  </si>
+  <si>
+    <t>3206</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3206/mocao_no_022-2026_-_dls_-_congratulacoes_com_a_sra._maiara_santos_valentin.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES à Senhora Maiara Santos Valentin, em reconhecimento à sua relevante trajetória pessoal, profissional e aos significativos serviços prestados à sociedade altaflorestense.</t>
+  </si>
+  <si>
+    <t>3207</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3207/mocao_no_023-2026_-_bps_-_congratulacoes_com_a_emp._delatore_personalizzare.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES à empresa Delatore Personalizzare, situada no Bairro Residencial Greenville, neste município pelo profissionalismo e pelo impacto positivo gerado no desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>3208</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3208/mocao_no_024-2026_-_csj_-_congratulacoes_com_a_clinica_habilitar.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES à Empresa Clínica Habilitar, em reconhecimento aos relevantes serviços prestados à comunidade altaflorestense, especialmente na área da saúde e do desenvolvimento humano.</t>
+  </si>
+  <si>
+    <t>3209</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3209/mocao_no_025-2026_-_egm_-_congratulacoes_com_o_icv.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES ao Instituto Centro de Vida (ICV), pela celebração de seus 35 anos de atuação, dedicados à promoção do desenvolvimento sustentável e à preservação ambiental.</t>
+  </si>
+  <si>
+    <t>3235</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3235/mocao_no_026-2026_-_cmaf_-_pesar_a_familia_bazzo_pelo_faleciment.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR à Família Bazzo pelo falecimento do seu patriarca Senhor Luiz Antônio Bazzo, ocorrido em 22 de abril de 2026.</t>
+  </si>
+  <si>
+    <t>3259</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3259/mocao_no_027-2026_-_nps_-_congratulacoes_com_a_pioneira_dona_zola.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES com a pioneira Dona Zola, pela relevante contribuição prestada ao comercio local deste município e a Instituição Religiosa Congregação Cristã no Brasil.</t>
+  </si>
+  <si>
+    <t>3312</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3312/mocao_no_028-2026_-egm_-_congratulacoes__com_deputado_estadual_f.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES com Deputado Estadual Faissal Calil pelo brilhante trabalho realizado na Assembleia Legislativa em prol do Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3313</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3313/mocao_no_029-2026_-egm_-_congratulacoes__com_deputado_federal_jo.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES com o Deputado Federal José Antônio Medeiros pelo brilhante trabalho realizado na Câmara dos Deputados em prol do Município de Alta Floresta.</t>
+  </si>
+  <si>
+    <t>3349</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3349/mocao_no_030-2026_-cmaf_-_congratulacoes__com_ecaf_classificacao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES à equipe da Esporte Clube Alta Floresta – ECAF, pela brilhante conquista invicta da Taça Mato Grosso e pela classificação para representar o Município de Alta Floresta na Taça Brasil Sub-18 no ano de 2027 à nível nacional.</t>
+  </si>
+  <si>
+    <t>3350</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3350/mocao_no_031-2026_-_rls_e_lks_-_congratulacoes_com_a_rainha_da_e.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES à Tainara Volgado de Carvalho, eleita Rainha da Expoalta 2026, em reconhecimento à sua representatividade e relevante contribuição para a valorização da cultura e das tradições de Alta Floresta/MT.</t>
+  </si>
+  <si>
+    <t>3376</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3376/mocao_no_032_-_2026_-_dptc_-_congratulacoes_com_o_sr._fausto_lau.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES ao Sr. Fausto Laureano Fouto em reconhecimento à sua relevante trajetória de vida e aos inestimáveis serviços prestados ao Município de Alta Floresta nas áreas da educação, esporte e formação humana.</t>
+  </si>
+  <si>
+    <t>3387</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3387/mocao_no_033_-_2026_-_frs_-_mocao_de_pesar_a_familia_campos.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR a Família Campos, pelo falecimento do seu patriarca Senhor Alfredo Campos, pelo legado deixado de profissionalismo, seriedade e dedicação às funções que desempenhou.</t>
+  </si>
+  <si>
+    <t>3388</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3388/mocao_no_034-2026_-_csj_-_congratulacoes_com_o_goleiro_chuta.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES ao senhor WANDERSON RONALDO JULIÃO, conhecido carinhosamente no meio esportivo como “Chuta”, em reconhecimento à sua destacada trajetória esportiva, contribuição ao futebol regional e relevante trabalho social desenvolvido junto à juventude alta-florestense.</t>
+  </si>
+  <si>
+    <t>3397</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3397/mocao_no_035-2026_-_csj_-_congratulacoes_com_a_soccer_gym.pdf</t>
+  </si>
+  <si>
+    <t>CONGRATULAÇÕES à Soccer Gym, na pessoa de seus fundadores Wesley Buratti dos Santos e Kelly Ugolini de França, em reconhecimento aos relevantes serviços prestados à sociedade alta florestense e regional, destacando sua importante contribuição para o desenvolvimento esportivo, social e educacional por meio do futebol.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofícios</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2897/of_018-2026_-_encaminha_projeto_de_lei_2389-2026_-_regime_urgenc.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo cordialmente, vimos por intermédio deste, solicitar de Vossa Excelência a tramitação e aprovação do Projeto de Lei n.º 2.389/2026 que “DISPÕE SOBRE O REAJUSTE DOS BENEFÍCIOS MANTIDOS PELO INSTITUTO DE PREVIDÊNCIA DO SERVIDOR MUNICIPAL DE ALTA FLORESTA-IPREAF”._x000D_
 Conforme alude o inciso I, do art. 129 do Regimento Interno desta Casa de Leis, torna imperiosa a aprovação da propositura em REGIME DE URGÊNCIA ESPECIAL, tendo em vista a necessidade de adequar a forma do cálculo das aposentadorias e pensões e asseguraram o reajuste dos benefícios para preservar-lhes, em caráter permanente, o valor real, estabelecendo que sejam reajustados na mesma data em que se der o reajuste dos benefícios do regime geral de previdência social.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2900/of_023-2026_-_encaminha_projeto_de_lei_2390-2026_-_regime_urgencia_especial.doc</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo cordialmente, vimos por intermédio deste, solicitar de Vossa Excelência a tramitação e aprovação do Projeto de Lei n.º 2.390/2026 que “DISPÕE SOBRE REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DO MUNICÍPIO DE ALTA FLORESTA/MT, E DOS SERVIDORES DO IPREAF, E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 Conforme alude o inciso I, do art. 129 do Regimento Interno desta Casa de Leis, torna imperiosa a aprovação da propositura em REGIME DE URGÊNCIA ESPECIAL, tendo em vista a necessidade de aplicação do índice na folha salarial do mês de janeiro.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2905/of_024-2026_-_encaminha_projeto_de_lei_2391-2026_-_regime_urgenc.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo cordialmente, vimos por intermédio deste, solicitar de Vossa Excelência a tramitação e aprovação do Projeto de Lei n.º 2.391/2026 que “ALTERA DISPOSITIVOS DA LEI MUNICIPAL nº 1.107/2001 E REVOGA DISPOSITIVOS DA LEI 3.069/2025, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2908/oficio_n_033-2026.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente,_x000D_
 Ao cumprimentá-lo cordialmente, vimos por intermédio deste, solicitar de Vossa Excelência a tramitação e aprovação do Projeto de Lei n.° 2393/2026, de iniciativa do Executivo Municipal, que tem por súmula ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 2.789, DE 13 DE MARÇO DE 2023, REVOGA A LEI MUNICIPAL N° 2.852/2023, DE 06 DE SETEMBRO DE 2023, PARA EXTINGUIR O PRAZO LIMITE DE MIGRAÇÃO PARA O REGIME DE PREVIDÊNCIA_x000D_
 COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 Conforme alude o inciso I, do art. 129 do Regimento Interno desta Casa de Leis, torna imperiosa a aprovação da propositura em REGIME DE URGENCIA ESPECIAL, a fim de garantir que o servidor tenha tempo hábil para planejar sua aposentadoria.</t>
   </si>
   <si>
+    <t>3238</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3238/of_065-2026_-_em_regime_de_urg._esp._ao_pl_-_2.395.pdf</t>
+  </si>
+  <si>
+    <t>Tramitação e aprovação do Projeto de Lei n.° 2.395/2026, que "ALTERA DISPOSITIVO DA LEI 2.927/2024, E DA OUTRAS PROVIDÊNCIAS".</t>
+  </si>
+  <si>
     <t>3078</t>
-  </si>
-[...1 lines deleted...]
-    <t>67</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3078/067-2026_-_gp.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo cordialmente, vimos por intermédio deste, solicitar de Vossa Excelência a tramitação e aprovação do Projeto de Lei n.° 2.397/2026, "AUTORIZA O MUNICÍPIO DE ALTA FLORESTA/MT A FIRMAR TERMO DE FILIAÇÃO COM A ASSOCIAÇÃO MATOGROSSENSE DOS MUNICÍPIOS - AMM E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 Conforme alude o inciso I, do art. 129 do Regimento Interno desta Casa de Leis, torna imperiosa a aprovação da propositura em REGIME DE URGENCIA ESPECIAL.</t>
   </si>
   <si>
     <t>3004</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3004/of_070-2026_-_encaminha_projeto_de_lei_2398-2026_-_regime_urgencia_especial.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo cordialmente, vimos por intermédio deste, solicitar de Vossa Excelência a tramitação e aprovação do Projeto de Lei n.° 2.398/2026 que PROVIDÊNCIAS"._x000D_
 Conforme alude o inciso I, do art. 129 do Regimento Interno desta Casa de Leis, torna imperiosa a aprovação da propositura em REGIME DE URGENCIA_x000D_
 ESPECIAL.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>89</t>
-[...2 lines deleted...]
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3043/of_089-2026_-_modifica_regime_de_tramitacao_projeto_de_lei_2.396-2026__-de_ordinaria_p_urgencia_especial.pdf</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3043/of_089-2026_-_modifica_regime_de_tramitacao_projeto_de_lei_2.396.pdf</t>
   </si>
   <si>
     <t>SOLICITA alteração do regime de tramitação do Projeto de Lei n.º 2.396/2026 para regime de urgência especial, que autoriza a doação de imóvel ao SENAR/MT para construção de Centro de Treinamento no município de Alta Floresta/MT.</t>
   </si>
   <si>
+    <t>3218</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3218/of_152-2026_-_modifica_para_tramitacao_de_urgencia_especial_pl_2.402-2026.pdf</t>
+  </si>
+  <si>
+    <t>alteração do regime de tramitação do Projeto de Lei n.º 2.402/2026, que tem por súmula: “AUTORIZA O MUNICÍPIO DE ALTA FLORESTA A INSTITUIR O PROGRAMA DE DISTRIBUIÇÃO GRATUITA DE ÓCULOS DE GRAU ÀS PESSOAS CADASTRADAS NO CADÚNICO, E DÁ OUTRAS PROVIDÊNCIAS”,</t>
+  </si>
+  <si>
+    <t>3219</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3219/of_153-2026_-_modifica_para_tramitacao_de_urgencia_especial_pl_2.403-2026.pdf</t>
+  </si>
+  <si>
+    <t>alteração do regime de tramitação do Projeto de Lei n.º 2.403/2026, que tem por súmula: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS COM PASSAGENS E/OU CONCEDER AJUDA DE CUSTO A SACERDOTES HOMENAGEADOS NAS COMEMORAÇÕES DOS 50 ANOS DE FUNDAÇÃO DO MUNICÍPIO DE ALTA FLORESTA-MT, E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>3220</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3220/of_157-2026_-_modifica_para_tramitacao_de_urgencia_especial_pl_2.394-2026.pdf</t>
+  </si>
+  <si>
+    <t>alteração do regime de tramitação do Projeto de Lei n.º 2.394/2026, que tem por súmula: ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.º 2.759/2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>3221</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3221/of_158-2026-gp-_encaminha_projeto_de_lei_2408-2026_-_expoalta_2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita tramitação e aprovação do Projeto de Lei n.º 2.408/2026, que tem por súmula: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A DESTINAR RECURSOS PARA REALIZAÇÃO DO EVENTO ‘EXPOALTA 2026’ EM CARÁTER DE PARCERIA/FOMENTO, RECONHECE SEU INTERESSE PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>3222</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3222/of_159-2026_-_retira_de_tramitacao_pl_2.403-2026.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA retirada de tramitação do PL 2.403/2026.</t>
+  </si>
+  <si>
+    <t>3267</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3267/oficio_no_161-2026_-_urg._especial_do_pl_2409.pdf</t>
+  </si>
+  <si>
+    <t>REGIME DE URGÊNCIA ESPECIAL Projeto de Lei n.º 2.409/2026 que “DISPÕE SOBRE A AUTORIZAÇÃO DO PODER EXECUTIVO PARA PROCEDER À DISPENSA PARCIAL DOS ENCARGOS DEVIDOS RELATIVOS À MULTA DE MORA E AOS JUROS DE MORA DOS CRÉDITOS DA FAZENDA PÚBLICA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>3266</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3266/oficio_no_162-2026_-_urg._especial_do_pl_2410.pdf</t>
+  </si>
+  <si>
+    <t>REGIME DE URGÊNCIA ESPECIAL Projeto de Lei n.º 2.410/2026 que "ALTERA DISPOSITIVO DA LEI MUNICIPAL 2.678/2021 E DÁ OUTRAS PROVIDÊNCIAS"</t>
+  </si>
+  <si>
+    <t>3264</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3264/oficio_no_167-2026_-_urg._especial_do_pl_2412.pdf</t>
+  </si>
+  <si>
+    <t>REGIME DE URGENCIA ESPECIAL Projeto de Lei n.º 2412/2026, que tem por súmula: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A CUSTEAR DESPESAS COM PASSAGENS E/OU CONCEDER AJUDA DE CUSTO A PESSOAS HOMENAGEADAS NAS COMEMORAÇÕES DOS 50 ANOS DE FUNDAÇÃO DO MUNICÍPIO DE ALTA FLORESTA-MT, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>3279</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3279/of_177-2026_-_encaminha_o_projeto_de_lei_2413-2026_-_regime_de_urgencia_especial.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA TRAMITAÇÃO E APROVAÇÃO DO PROJETO DE LEI Nº 2.413/2026 (ALTERA DISPOSITIVOS DA LEI 3.017/2015 E DÁ OUTRAS PROVIDÊNCIAS) EM REGIME DE URGÊNCIA ESPECIAL</t>
+  </si>
+  <si>
+    <t>3280</t>
+  </si>
+  <si>
+    <t>regime de urgência especial Projeto de Lei n.º 2.404/2026, que tem por súmula: “AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONTRATO DE COMODATO COM A ASSOCIAÇÃO COMUNITÁRIA BOM JESUS, E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>3281</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3281/of_179-2026_-_solicita_alteracao_no_regime_de_tramitacao_projeto_de_lei_2407-2026_-_construtores.pdf</t>
+  </si>
+  <si>
+    <t>regime de urgência especial Projeto de Lei n.º 2.407/2026, que tem por súmula: “DISPÕE SOBRE CESSÃO DE DIREITO REAL DE USO DE LOTE PÚBLICO PARA A ASSOCIAÇÃO DOS CONSTRUTORES DE ALTA FLORESTA-ADCAF, E DÁ OUTRAS PROVIDÊNCIAS”</t>
+  </si>
+  <si>
+    <t>3406</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3406/of_229-2026_-_solicita_alteracao_no_regime_de_tramitacao_projeto.pdf</t>
+  </si>
+  <si>
+    <t>o cumprimentá-lo cordialmente, vimos por intermédio deste, solicitar de Vossa Excelência a tramitação e aprovação do Projeto de Lei n.º 2.418/2026, que tem por súmula: “ALTERA O ARTIGO 6º DA LEI Nº 1.997/2.012, DE 23/08/2.012 DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL — RPPS, E DÁ OUTRAS PROVIDÊNCIAS”. Conforme alude o inciso I, do art. 129 do Regimento Interno desta Casa de Leis, torna imperiosa a aprovação da propositura em REGIME DE URGENCIA ESPECIAL.</t>
+  </si>
+  <si>
     <t>2982</t>
   </si>
   <si>
     <t>Oficio Solicitação Plenário</t>
   </si>
   <si>
     <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2982/oficio_012-2026-cmdm.pdf</t>
   </si>
   <si>
     <t>REQUER a disponibilidade de uso da tribuna da Câmara Municipal pela Vice-Presidente do Conselho Municipal dos Direitos da Mulher, Francisca Ilmarli Teixeira, por ocasião da Semana do Dia Internacional da Mulher, com a finalidade de sobre o Tema “Não Violência Contra as Mulheres”.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>RF</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2966/01_redacao_final_do_projeto_de_resolucao_-_003-2025_-_parlamento_jovem.doc</t>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2966/01_redacao_final_do_projeto_de_resolucao_-_003-2025_-_parlamento.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PARLAMENTO JOVEM NO ÂMBITO DA CÂMARA MUNICIPAL DE ALTA FLORESTA – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3098</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3098/02_redacao_final_do_projeto_de_lei_-_2.382-2025_-__altera_lei_26.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA DISPOSITIVOS À LEI Nº 2.672/2021, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3100</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3100/03_redacao_final_do_projeto_de_lei_-_2.386-2025_-__dis_a_politic.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, REESTRUTURAÇÃO DA LEI QUE CRIA O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E CRIA O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA (FMDPD) NO ÂMBITO DO MUNICÍPIO DE ALTA FLORESTA – MT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3101</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3101/04_redacao_final_do_projeto_de_lei_-_070-2025_-_limites_para_o_p.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE LIMITES PARA O PLANTIO DE ÁRVORES EXÓTICAS E NATIVAS PRÓXIMO À REDE DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA NO MUNICÍPIO DE ALTA FLORESTA – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>3229</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3229/05_redacao_final_do_projeto_de_lei_-_2.400-2026_-_cessao_de_uso_iov.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final , apresenta a Redação Final do Projeto de Lei nº 2.400/2026, consolidando dispositivos da Emenda nº 006/2026, aprovada pelo Plenário.</t>
+  </si>
+  <si>
+    <t>3230</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3230/06_redacao_final_do_projeto_de_lei_-_2.402-2026_-_progr_dist_gratuita_oculos.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final , apresenta a Redação Final do Projeto de Lei nº 2.402/2026, consolidando dispositivos da Emenda nº 008/2026, aprovada pelo Plenário.</t>
+  </si>
+  <si>
+    <t>3277</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3277/07__redacao_final_do_projeto_de_lei_-_020-2026_-_altera_a__lei_municipal_2.922-2024.pdf</t>
+  </si>
+  <si>
+    <t>Redação Final do Projeto de Lei nº 020/2026, consolidando dispositivos da Emenda nº 009/2026, aprovada pelo Plenário.</t>
+  </si>
+  <si>
+    <t>3291</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3291/08__redacao_final_do_projeto_de_lei_-_2.404-2026_-_firmar_contrato_de_comodato_com_a_associacao_comunitaria_bom_jesus..pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final , apresenta a Redação Final do Projeto de Lei nº 2.404/2026, consolidando dispositivos da Emenda nº 012/2026, aprovada pelo Plenário.</t>
+  </si>
+  <si>
+    <t>3290</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3290/09__redacao_final_do_projeto_de_lei_-_2.407-2026_-_cessao_de_direito_real_uso_lote_publico_para_associacao_construtores.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final , apresenta a Redação Final do Projeto de Lei nº 2.407/2026, consolidando dispositivos da Emenda nº 013/2026, aprovada pelo Plenário.</t>
+  </si>
+  <si>
+    <t>3292</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3292/10__redacao_final_do_projeto_de_lei_-_017-2026_-_semana_municipal_do_gari.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final , apresenta a Redação Final do Projeto de Lei nº 017/2026, consolidando dispositivos da Emenda nº 011/2026 e Subemenda nº 001/2026, aprovadas pelo Plenário.</t>
+  </si>
+  <si>
+    <t>3346</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3346/11_redacao_final_do_projeto_de_lei_-_2.406-2026_-_cessao_de_uso_amap.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final , apresenta a Redação Final do Projeto de Lei nº 2.406/2026, consolidando dispositivos da Emenda nº 016/2026, aprovada pelo Plenário.</t>
+  </si>
+  <si>
+    <t>3347</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3347/12_redacao_final_do_projeto_de_lei_-_2.401-2026_-_cessao_de_uso_rotary_club.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final , apresenta a Redação Final do Projeto de Lei nº 2.401/2026, consolidando dispositivos da Emenda nº 015/2026, aprovada pelo Plenário.</t>
+  </si>
+  <si>
+    <t>3348</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3348/13__redacao_final_do_projeto_de_lei_-_028-2026_-_utilidade_publica_da_escolinha_de_futebol_pe_de_moleque.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final , apresenta a Redação Final do Projeto de Lei nº 028/2026, consolidando dispositivos da Emenda nº 014/2026, aprovada pelo Plenário.</t>
+  </si>
+  <si>
+    <t>3358</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3358/14__redacao_final_do_projeto_de_lei_-_026-2026_-_autz_exec_criar_progr_seg_navegacao.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final , apresenta a Redação Final do Projeto de Lei nº 026/2026, consolidando dispositivos da Emenda nº 017/2026, aprovada pelo Plenário.</t>
+  </si>
+  <si>
+    <t>3407</t>
+  </si>
+  <si>
+    <t>http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3407/15__redacao_final_do_projeto_de_lei_-_030-2026_-_calendario_da_pessoa_com_deficiencia.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de Legislação, Justiça e Redação Final , apresenta a Redação Final do Projeto de Lei nº 030/2026, consolidando dispositivos da Emenda nº 018/2026, aprovada pelo Plenário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2453,67 +6175,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2901/pl_001-2026-_mesa_diretora_-_revisao_geral_anual_rga_servidores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2903/pl_002-2026-_mesa_diretora_-_revisao_geral_anual_rga_vereadores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2929/pl_003-2026_-_vereadores_-_altera_dispositivo_da_lei_municipal_n.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2970/pl_004-2026_-_ods_e_fas_-_revoga_as_leis_1.949-2011_e_2.765-2022_-_1a_vicinal_cruzeiro_do_sul.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2971/pl_005-2025-__indica_para_comenda_municipal_do_brasao_o_sr._antonio_nunes_severo_gomes.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2997/proj.lei.n.006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3002/projeto_de_lei_008-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3003/proj.lei.n.009.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3080/pl_013-2026_-_fas_e_dls_-_denominacao_vias_publicas_do_loteament.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2896/projeto_de_lei_-_2389_-_reajuste_beneficios_ipreaf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_-_2390_-_revisao_geral_anual_servidores-pm-iprea.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2904/projeto_de_lei_-_2391_-_altera_a_1107-2001_-_tabela_fiscais.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2906/projeto_de_lei_-_2392_-_undime-mt.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2907/projeto_de_lei_-_2.393-2026_-_rcp.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2981/proj.lei.n.2.394.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2998/proj.lei.n.2.395.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2999/proj.lei.n.2.396.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3000/proj.lei.n.2.397.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3001/projeto_de_lei_-_2398_-_convenio_com_o_municipio_de_paranaita.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3044/proj.lei.n.2.399.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3081/proj.lei.n.2.401.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2988/projeto_de_decreto_legislativo_no__001-2026_-_vereadores_-_premi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2965/projeto_de_resolucao_no_001-2026_-_altera_disposicoes_do_art_159_da_resolucao_078-1995_-_ri_-_mocoes.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2989/projeto_de_resolucao_no_002-2026_-__vereadores_-_regulamenta_o_disposto_no_art._105_do_ri_-_dia_das_sessoes.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3036/projeto_de_resolucao_no_003-2026_-_cria_nucleo_de_defesa_da_dignidade_e_integridade_do_servidor_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2909/emenda_n_001-2026-_dtc_moficativa_ao_pl2.393-2025__protoc-proc_7-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2964/emenda_n_002-2026_-_egm_-_substitutiva_ao_pr_003-2025_protoc_185-2025.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3075/emenda_n_003-2026_-_cljrf_-_modificativa_ao_pl_2382-2025_protoc_164-2025.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3076/emenda_n_004-2026_-_cljrf_-_modificativa_ao_pl_2386-2025_protoc_180-2025.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3077/emenda_n_005-2026_-_cljrf_-_modificativa_ao_pl_070-2025_protoc_180-2025.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2898/veto_01-2026_-_total_-_placas_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3079/veto_n_002-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3026/parecer_027-_cljrf__-_proc_009-2026_-_pr__001-2026_-__altera_disposicoes_do_art_159_da_resolucao_078-1995_-_ri_-_mocoes.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3074/parecer_034-_cljrf__-_proc_148-2025_-_pl__2.378-2025_-__altera_lei_2672-2021_-_clausulas_resolutivas.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2924/requerimento_n._001-2026_-_mesa_diretora_-_requer_tramitacao_em.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2925/requerimento_n._002-2026_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2930/requerimento_n._003-2026_-_nps_e_asr_-__requerem_prefeito_secret_educ_e_procuradoria_informacoes_s-_envio_pl_q_especif.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2931/requerimento_n._004-2025-_rls_-_requer_retirada__pl_-_067-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2932/requerimento_n._005-2025-_rls_-_requer_retirada_pl_-_068-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2951/requerimento_n._006-2026-_egm_-_requer_retirada_de_tramitacao_pl.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2952/requerimento_n._007-2026-_lks_e_rls_-_requer_secret_munic_saude.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2953/requerimento_n._008-2026-_lks_e_rls_-_requer_prefeito_determine.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2954/requerimento_n._009-2026-_lks_e_rls_-_requer_secret_de_saude_env.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2955/requerimento_n._010-2026_-_dtc_e_dls_-_requerem_convocacao_secre.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2967/requerimento_n._011-2026_-_dtc_e_dls_-_requerem_convocacao_secre.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2968/requerimento_n._012-2026-_lks_e_rls_-_requer_sec._de_saude_informacoes_sobre_o_odontomovel.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2969/requerimento_n._013-2026-frs_-_requer._retirada_de_tramitacao_da.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2993/requerimento_n._014-2026_-_vereadores_-_requer_tramitacao_em_reg.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3014/requerimento_n._015-2025_-_dls_-_requer_inf.__sec._de_infra._que_se_especificam.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3015/requerimento_n._016-2025_-_dls_-_requer_inf.__sec._de_cidade._que_se_especificam..doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2994/requerimento_n._017-2026_vereadores_-__requerem_tramitacao_em_re.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3016/requerimento_n._019-2026_-_dtc_-_requer_informacoes_sobre_a_frota_escolar.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3017/requerimento_n._020-2026_-_dtc_-_requer_informacoes_sobre_aplicacao_e_uso_do_epis.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3018/requerimento_n._021-2026-_dtc-_requer_ao_pref._que_faca_adesao_do_mun._a_ata_de_registro_de_precos_31-2024.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3019/requerimento_n._022-2026-_dtc-_requer_informacoes_sobre_a_alimentacao_escolar.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3020/requerimento_n._023-2026-_dtc-_requer_inf._sobre_a_implantacao_de_sistema_de_geracao_de_energia_fotovoltaica.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3021/requerimento_n._024-2026-_dtc-_requer_inf._sobre_as_aquisicao_e_instalacao_de_unidades_modulares_escolares.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3022/requerimento_n._025-2026-_dtc-_requer_inf._sobre_as_extrusoras_de_concreto.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3027/requerimento_n._026-2026-_lks_e_rls_-_requer_inf._sec._de_fazenda_valore_arrecadados_de_multas.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3024/requerimento_n._027-2026-_lks_e_rls_-_requer_informacoes_da_secretaria_de_assist_social.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3037/requerimento_n._028-2026-_rls_e_lks_-_requer_informacoes_da_secretaria_de_infraestrutura.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3038/requerimento_n._029-2026_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_resolucao_003-2026.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3068/requerimento_n._030-2025_-_dls_-_requer_inf._sec._de_saude_inf._sobre_endocrinologista.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_n._031-2026-_lks_e_rls_-_requer_informacoes_referentes_ao_cer.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_n._032-2026-_dtc-_requer_inf._sobre_o_seletivo_da_educacao.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3071/requerimento_n._033-2026-_rls_e_lks_-_requerem_da_sec._de_saude_inf._sobre_ubs_ourolanda.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_n._034-2026-_rls_e_lks_-_requerem_da_sec._de_saude_inf._sobre_empresas_de_rocagem_contratadas_pela_pasta.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3073/requerimento_n._035-2026-_scpp_-_requerem_do_prefeito__informacoes_dos_10_milhoes_destinados_a_obras_de_pavimentacao_asfaltica.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2911/indicacao_n_001-2026_-asr_-_ind_a_sec._de_infraestrutura_elevaca.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2912/indicacao_n_002-2026_-nps_-_ind_ao_pref._e_sec._de_gestao_e_gove.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2913/indicacao_n_003-2026_-nps_-_ind_ao_pref._e_o_senador_jayme_campo.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2914/indicacao_n_004-2026_-nps_-_ind_ao_prefeito_intalacao_de_um_play.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2915/indicacao_n_005-2026_-nps_-_ind_ao_pref._sec._de_gestao_e_cidade.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2916/indicacao_n_006-2026_-dtc_-_ind_ao_pref._e_sec._cidade__limpeza.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao_n_007-2026_-dtc_-_ind_ao_pref._e_sec._cidade__limpeza.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2918/indicacao_n_008-2026_-dtc_-_ind_ao_pref._e_dep._de_transito_cons.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2919/indicacao_n_009-2026_-dtc_-_ind_ao_pref._e_sec._infraestrutura_m.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2920/indicacao_n_010-2026_-scpp_-_ind_ao_dep._nininho_implantacao_do.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2921/indicacao_n_011-2026_-frs_-_ind_ao_pref._transito_cidade_e_ges.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2922/indicacao_n_012-2026_-dtc_-_ind_ao_prefeito_e_dep._de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2923/indicacao_n_013-2026_-scpp_-_ind_ao_prefeito_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_n_014-2026_-_lks_-_ind_ao_prefeito_e_saude_limpeza_ext.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2934/indicacao_n_015-2026_-_asr_-_ind_a_sec._cid._de_implantacao_de_p.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2935/indicacao_n_016-2026_-_dptc_-_ind_a_sec._cid._limpeza_de_area_pu.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2936/indicacao_n_017-2026_-_dptc_-_ind_a_sec._cid._ponto_de_onibus_es.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2937/indicacao_n_018-2026_-_csj_e_fas_-_ind_ao_pref._sec._infr._reali.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2938/indicacao_n_019-2026_-_csj__-_ind_ao_pref._dep._iluminacao._liga.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2939/indicacao_n_020-2026_-_lks_e_rls_-_ind_ao_pref._sec._infr._patro.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2940/indicacao_n_021-2026_-_dls__-_ind_ao_sec._de_obras._c.c._dep._il.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2941/indicacao_n_022-2026_-_dls__-_ind_ao_pref._que_faca_adesao_ao_pr.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2942/indicacao_n_023-2026_-_dls__-_ind_ao_pref._que_destine_area_para_pratica_de_bicicross_14.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2943/indicacao_n_024-2026_-_dls__-_ind_ao_pref._c.c._a_sec_de_edc._qu.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2944/indicacao_n_025-2026_-_dls__-_ind_ao_pref._c.c._a_dir_de_tran._a.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2945/indicacao_n_026-2026_-csj__-_ind_ao_pref._sec._educ._locacao_de.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2946/indicacao_n_027-2026_-csj__-_ind_ao_pref._sec._educ._aquisicao_e.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2947/indicacao_n_028-2026_-_dls__-_ind_ao_sec._de_cidade_faca_limpeza.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2948/indicacao_n_029-2026_-_nps__-_ind_ao_pref._sec._cid._realizar_ob.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2956/indicacao_n_030-2026_-_fas__-_ind_ao_sec._cid._limpeza_da_pracin.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2957/indicacao_n_031-2026_-_fas__-_ind_ao_pref._sec._esp._instalacao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2958/indicacao_n_032-2026_-dptc__-_ind_ao_sec._saude._aquisicao_de_ap.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2959/indicacao_n_033-2026_-dptc__-_ind_ao_sec._cid._limpeza_e_manuten.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2960/indicacao_n_034-2026_-asr__-_ind_ao_sec._infr._realizacao_de_pat.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2961/indicacao_n_035-2026_-asr__-_ind_ao_pref._aguas_de_af._reparacao.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2962/indicacao_n_036-2026_-dptc__-_ind_ao_sec._saud._arquivos_destin.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2963/indicacao_n_037-2026_-dptc__-_ind_ao_sec._cid._limpeza_da_area_e.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2972/indicacao_n_038-2026_-scpp__-_ind_ao_pref._elabore_projeto_de_le.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2973/indicacao_n_039-2026_-lks_e_rls__-_ind_ao_pref_e_sec._saud._inst.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_n_040-2026_-frs__-_ind_ao_pref_e_sec._infr._pavimentac.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2975/indicacao_n_041-2026_-frs__-_ind_ao_pref_e_sec._cid._dir._trans..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2976/indicacao_n_042-2026_-nps__-_ind_ao_pref_e_sec._educ._realizar_r.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_n_043-2026_-lks__-_ind_ao_pref_e_cilena_matheus._const.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2978/indicacao_n_044-2026_-dls__-_ind_a_sec._infr._manutencao_dos_bue.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2979/indicacao_n_045-2026_-dls__-_ind_a_sec._infr._manutencao_dos_bue.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2980/indicacao_n_046-2026_-dls__-_ind_ao_sec._infr._chefia_limpeza._l.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2985/indicacao_n_047-2026_-fas__-_ind_ao_pref_e_sec._saud._inclusao_d.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2986/indicacao_n_048-2026_-frs_e_nps_-_ind_ao_pref_e_sec._educacao._r.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2987/indicacao_n_049-2026_-frs_-_ind_a_sec._inf._cid._e_trans._implan.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2990/indicacao_n_050-2026_-lks_e_rls_-_ind_ao_pref._sec._inf._realiza.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2991/indicacao_n_051-2026_-lks_e_rls_-_ind_ao_pref._sec._saud._instal.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2992/indicacao_n_052-2026_-dptc_-_ind_ao_sec._cid._necessidade_de_faz.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2995/indicacao_n_053-2026_-dptc_-_ind_ao_sec._infr._necessidade_de_se.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2996/indicacao_n_054-2026_-dptc_-_ind_ao_sec._infr._patrolamento_das.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3005/indicacao_n_055-2026_-_fas_-_ind._ao_pref._sec._saude_vale-alimentacao_a_pacientes_e_acompanhantes.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3006/indicacao_n_056-2026_-_cmaf_-_ind._ao_pref._c.c._a_sec_de_edu._reg._40_presencial_e_60_ead_-_hora_atividade.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3007/indicacao_n_057-2026_-_nps_-_ind._ao_pref._sec._educ._realizar_reforma_geral_na_estrutura_da_escola_municipal_professor_benjamin_padoa..doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3008/indicacao_n_058-2026_-_dtc_-_ind._ao_pref._sec._infr._cid.__limpeza_desobstrucao__boca_de_lobo_localizado_na_avenida_presidente_getulio_vargas..doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3009/indicacao_n_059-2026_-_dls_-_ind._ao_pref._contrua_praca_sensorial_para_os_tea_de_af.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3010/indicacao_n_060-2026_-_nps_-_ind._ao_pref._realizacao_da_pavimentacao_asfaltica_no_final_das_avenidas_vitoria_regia_e_primavera..doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3011/indicacao_n_061-2026_-egm_-_ind_ao_pref_com_copia_secretaria_de_fazenda_-_desc_iptu_imoveis_vias_nao_pavimentadas.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3012/indicacao_n_062-2026_-_lks_e_rls_-_ind._a_ciretran_c.c._a_pm_que_enc._inf._sobre_quantitativo_de_multas_aplicadas.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3028/indicacao_n_063-2026_-_dls_-_ind._ao_pref._c.c._a_sec._de_infra._que_adquira_placa_vibratoria_de_compactacao.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3029/indicacao_n_064-2026_-_scpp_-_ind._ao_pref._contratacao_emergencial_de_equipamentos_de_terceiros..doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3031/indicacao_n_066-2026_-_dptc_-_ind._a_energisa_procedimentos_adotados_para_o_encaminhamento_de_faturas_de_energia_eletrica.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3034/indicacao_n_069-2026_-_dls_-_ind._ao_sec._infr.__troca_de_tubulacao_dos_bueiros_na_perimetral_rogerio_silva..doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3046/indicacao_n_070-2026_-_fas__-_ind_ao_pref._sec._cidade_utilizacao_de_rede_de_protecao_na_rocagem.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3047/indicacao_n_071-2026_-_dptc__-_ind_a_sec._cidade_limpeza_do_patio_do_posto_gileno_teofilo_de_farias_localizado_no_bairro_sao_jose_operario..doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3048/indicacao_n_072-2026_-_frs__-_ind_ao_pref._necessidade_de_conclusao_da_pavimentacao_asfaltica_da_avenida_das_orquideas..doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3049/indicacao_n_073-2026_-dls__-_ind_adir._trans._pintura_da_sinalizacao_horizontal_da_divisao_das_pistas..doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3050/indicacao_n_074-2026_-rls__-_ind_a_sec._saud._aquisicao_de_03_tres_pneus_novos_para_a_ambulancia_que_atende_a_comunidade_da_pista_do_cabeca..doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3051/indicacao_n_075-2026_-dls__-_ind_ao_sec._infr._chef._lim._limpeza_e_rocagem_no_playground_localizado_no_bairro_florata..doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3052/indicacao_n_076-2026_-rls__-_ind_a_sec._infr._realizar_o_cascalhamento_na_estrada_28..doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3053/indicacao_n_077-2026_-dptc__-_ind_a_sec._infr._patrolamento_da_rua_rio_de_janeiro_no_bairro_cidade_alta..doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_n_078-2026_-dptc__-_ind_ao_pref._aguas_af._sec._comp._esclarecimentos_de_existencia_ou_nao_de_rede_de_esgoto_no_setor_gs.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_n_079-2026_-frs__-_ind_ao_pref._sec.infr._sec._gest._pavimentacao_asfaltica_dos_trechos_ainda_nao_pavimentados_das_ruas_a-5_e_a-6..doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_n_080-2026_-lks_e_rls_-_ind_ao_pref._sec.saud._limpeza_geral_do_patio_do_posto_de_saude_do_sao_jose_operario..doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_n_081-2026_-_rls_-_ind_ao_sec.infr._realizar_a_manutencao_do_bueiro_localizado_na_estrada_28..doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_082-2026_-_rls_e_lks_-_ind_ao_sec.saud._realizar_a_de_limpeza_no_patio_do_posto_de_saude_do_bairro_jardim_primavera..doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_083-2026_-_scpp_-_ind_a_aguas_af._pref._implantacao_da_rede_de_esgotamento_sanitario_no_bairro_jardim_flamboyant..doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_084-2026_-_nps_-_ind._ao_pref._que_enc._pl_pe_de_moleque.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_085-2026_-_scpp_-_ind_ao_prefeito_municipal_estudo_hidrologico_referente_a_com._terceira_leste.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_n_086-2026_-_dtc_-_ind_ao_pref._limpeza_e_manutencao_entorno_da_secretaria_municipal_de_infraestrutura..doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_n_087-2026_-_dptc_-_ind._sec._de_saude_que_instale_placa_na_ubs_j._primavera.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_n_088-2026_-_dptc_-_ind._sec._de_saude_que_instale_placa_na_ubs_j._araras.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2926/mocao_no_001-2026_-_dls_-_congratulacoes_com_policiais_civis_de.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2927/mocao_no_002-2026_-_csj_-_congratulacoes_com_o_centro_de_hanseni.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2928/mocao_no_003-2026_-_dls_-_congratulacoes_com_a_empresa_sete_62_a.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2949/mocao_no_004-2026_-_egm_-_congratulacoes_com_servidores_do_caps.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2950/mocao_no_005-2026_-_fas_-_congratulacoes_com_a_empresa_home_drin.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2983/mocao_no_006-2026_-_lks_-_congratulacoes_com_a_euqipe_de_limeza.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2984/mocao_no_007-2026_-_fas_-_congratulacoes_com_a_sra._elze_helene.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3065/mocao_no_009-2026_-_dptc_-_congratulacoes_com_os_atletas_paralimpicos_de_af.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3066/mocao_no_010-2026_-_dptc_-_congratulacoes_com_o_odontologo_thiago_incerti.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3067/mocao_no_011-2026_-_nps_-_congratulacoes_com_o_projeto_pe_de_moleque.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2897/of_018-2026_-_encaminha_projeto_de_lei_2389-2026_-_regime_urgenc.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2900/of_023-2026_-_encaminha_projeto_de_lei_2390-2026_-_regime_urgencia_especial.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2905/of_024-2026_-_encaminha_projeto_de_lei_2391-2026_-_regime_urgenc.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2908/oficio_n_033-2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3078/067-2026_-_gp.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3043/of_089-2026_-_modifica_regime_de_tramitacao_projeto_de_lei_2.396-2026__-de_ordinaria_p_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2982/oficio_012-2026-cmdm.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2966/01_redacao_final_do_projeto_de_resolucao_-_003-2025_-_parlamento_jovem.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2901/pl_001-2026-_mesa_diretora_-_revisao_geral_anual_rga_servidores.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2903/pl_002-2026-_mesa_diretora_-_revisao_geral_anual_rga_vereadores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2929/pl_003-2026_-_vereadores_-_altera_dispositivo_da_lei_municipal_n.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2970/pl_004-2026_-_ods_e_fas_-_revoga_as_leis_1.949-2011_e_2.765-2022_-_1a_vicinal_cruzeiro_do_sul.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2971/pl_005-2026-__indica_para_comenda_municipal_do_brasao_o_sr._anto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2997/proj.lei.n.006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3039/pl_007-2026_-_dptc_-_semana_do_letramento_digital.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3002/pl_008-2026_-_fas_e_csj_-_altera_dispositivos_lei_770-1998_utili.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3003/pl_009-2026_-_fas_-_dispoe_s_diretrizes_atendimento_prioritario_aos_advogados_no_exerc_prof.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3040/pl_010-2026_-_dptc_-_campanha_janeiro_branco_conscientizacao_s.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3041/pl_011-2026_-_dptc_-_reafirma_os_principios_da_transparencia__de_recursos_publicos..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3042/pl_012-2026_-_dtc_-_atualizacao_da_lei_800_98.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3080/pl_013-2026_-_fas_e_dls_-_denominacao_vias_publicas_do_loteament.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3087/pl_014-2026_-_fas_-_altera_lei_1.859-2010_denominacao_via_reconhece_prolongamento_ate_jd_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3097/pl_015-2026_-_rls_-_revoga_em_totum_a_lei_municipal_n_2.703-2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3099/pl_016-2026-_rls_-_altera_disp_lei_2.711-22_-_estrada_nasser_noujain.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3104/pl_017-2026_-_egm_-_institui_a_semana_municipal_do_gari.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3103/pl_018-2026_-_csj_-_declaracao_de_utilidade_publica_assaaf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3107/pl_019-2026_-_dtc_-_denomina_a_rua_rio_de_janeiro_do_bairo_santa.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3132/pl_020-2026_-_fas_e_dls_-_acrescenta_disp_a_lei_2.922-2024_-_dir_0001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3133/pl_021-2026_-_egm_e_ods__-_denominacao_vias_publicas_do_loteamento_cidade_jardim_01-com_anexos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3189/pl_022-2026_-_nps_-_declaracao_de_utilidade_publica_clube_de_maes_sagrado_coracao_de_maria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3217/pl_023-2026_-_dptc_-_programa_municipal_de_prioridade_a_vida_no_transito.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3245/pl_024-2026_-_csj_mrm_frs_fas_e_bps_-_declaracao_de_utilidade_publica_associacao_de_kart_alta_floresta.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3246/pl_025-2026_-_ods_fas_frs_rls_e_scpp_-_autz_munic_instituir_diretrizes_recebimento__e_utiliz_residuos_constr_civil.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3247/proj.lei.n.026.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3248/pl_027-2026_-_mrm_e_dptc_-_dispoe_s_restabelecimento_de_denominacao_originaria_de_lograd_publico_2.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3250/pl_028-2026_-_nps_mrm_scpp_dtc_asr_dptc_-_declaracao_de_utilidade_publica_escolinha_de_futebol_-_pe_de_moleque.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3260/pl_029-2026_-_dptc_-_declaracao_de_utilidade_publica_associacao_de_veiculos_antigos.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3287/pl_030-2026_-_dptc_-_institui_o_calendario_inclusivo_da_pessoa_c.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3288/proj.lei.n.031.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3289/proj.lei.n.032.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3323/pl_033-2026_-_fas_e_outros_-_declaracao_de_utilidade_publica_associacao_comunitaria_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3308/pl_034-2026_-_dls_-_criacao_do_estatuto_das_pessoas_com_tea.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3324/pl_035-2026_-_frs_-_altera_a_lei_782-98_atualiza_utilidade_publica_da_associacao_boa_nova.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3344/pl_036-2026_-_dptfrsnpsdlsdptc_e_fas-declara_de_utilidade_publica_a_associacao_homens_inquebrantaveis_de_af.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3368/pl_037-2026_-_dtc_e_dptc_-_pinturas_em_lougradouros_publicos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3392/pl_038-2026_-_dtc_-_transparencia_aos_profissionais_de_saude_e_p.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3418/pl_039-2026_-_egm_-_protocolo_nao_e_nao_-_mulheres_seguras.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3420/pl_040-2026_-_fas_e_outros_-_altera_dispositivos_da_lei_2.447-2018.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3429/proj.lei.n.041.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2896/projeto_de_lei_-_2389_-_reajuste_beneficios_ipreaf.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2899/projeto_de_lei_-_2390_-_revisao_geral_anual_servidores-pm-iprea.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2904/projeto_de_lei_-_2391_-_altera_a_1107-2001_-_tabela_fiscais.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2906/projeto_de_lei_-_2392_-_undime-mt.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2907/projeto_de_lei_-_2393-_altera_lei_2789-2023_-_rpc.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2981/proj.lei.n.2.394.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2998/proj.lei.n.2.395.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2999/projeto_de_lei_-_2396_-_doacao_para_o_senar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3000/projeto_de_lei_-_2397_-_amm.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3001/projeto_de_lei_-_2398_-_convenio_com_o_municipio_de_paranaita.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3044/proj.lei.n.2.399.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3045/projeto_de_lei_-_2400_-_cessao_de_uso_instituto_ouro_verde.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3081/projeto_de_lei_-_2401_-_cessao_de_uso_rotary.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3105/proj.lei.n.2.402.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3106/proj.lei.n.2.403.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3156/projeto_de_lei_-_2404_-_comodato_bom_jesus.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3157/proj.lei.n.2.405.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3158/projeto_de_lei_-_2406-2026_-_cessao_de_uso_ass._mor._almeida_prado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3186/projeto_de_lei_-_2407_-_cessao_de_uso_adcaf.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3212/proj.lei.n.2.408.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3239/projeto_de_lei_-_2409_-_refis_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3240/proj.lei.n.2.410.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3241/projeto_de_lei_-_2411_-_tecnoalta_-_150_mil.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3242/proj.lei.n.2.412.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3278/projeto_de_lei_-_2413_-_altera_lei_3017-2025_-_areas_publicas_-_mtpar.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3343/projeto_de_lei_-_2414_-_autoriza_regularizacao_de_via_publica.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3378/proj.lei.n.2.415.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3382/proj.lei.n.2.416.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3383/proj.lei.n.2.417.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3389/proj.lei.n.2.418.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3390/projeto_de_lei_-_2419_-_reavaliacao_atuarial_de_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2988/projeto_de_decreto_legislativo_no__001-2026_-_vereadores_-_premi.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3261/projeto_de_decreto_legislativo_no__002-2026_-csj-_titulo_cidadao_-_max_joel_russi.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3262/projeto_de_decreto_legislativo_no__003-2026_-dtc-_titulo_cidada_-_marilaine_de_castro_pereira_marques.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3263/projeto_de_decreto_legislativo_no__004-2026_-_dls_-_titulo_cidadao_-_junior_berlanda.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3265/projeto_de_decreto_legislativo_no__005-2026_-dptc-_titulo_cidadao_-_claudeomir_corcino_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3268/projeto_de_decreto_legislativo_no__006-2026_-_egm_-_titulo_cidadao_-_afonso_jose__dill.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3269/projeto_de_decreto_legislativo_no__007-2026_-_fas_-_titulo_cidadao_-_rodrigo_arpini.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3270/projeto_de_decreto_legislativo_no__008-2026_-_frs_-_titulo_cidadao_-_janio__jose__gaspar.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3271/projeto_de_decreto_legislativo_no__009-2026_-_lks_-_titulo_cidadao_-_lindiomar_santos_pereira.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3272/projeto_de_decreto_legislativo_no__010-2026_-nps-_titulo_cidadao_-_francisco_martins_neto.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3273/projeto_de_decreto_legislativo_no__011-2026_-ods-_titulo_cidadao_-_caio_cesar_caldi.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3274/projeto_de_decreto_legislativo_no__012-2026_-rls-_titulo_cidadao_-_patricio_pinheiro_de_azevedo_rocha.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3276/projeto_de_decreto_legislativo_no__013-2026_-scpp-_titulo_cidadao_-_francisco_militao_matheus_brito.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3282/projeto_de_decreto_legislativo_no__014-2026_-mrm-_titulo_cidadao_-_moises_prado_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3283/projeto_de_decreto_legislativo_no__015-2026_-asr-_titulo_cidadao_-marcus_augusto_da_silva.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3286/projeto_de_decreto_legislativo_no__016-2026_-bps-_titulo_cidadao_-_sergio_luiz_laverdi.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2965/projeto_de_resolucao_no_001-2026_-_altera_disposicoes_do_art_159.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2989/projeto_de_resolucao_no_002-2026_-__vereadores_-_regulamenta_o_disposto_no_art._105_do_ri_-_dia_das_sessoes.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3036/projeto_de_resolucao_no_003-2026_-_mesa_e_demais_-_nucleo_servidor.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3130/projeto_de_resolucao_no_004-2026_-__dtc_dls_scpp_fas_e_nps_-_inclui_art._153-a_ri_-_manisfestacao_e_regras_convocacoes_agentes_a_sessa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3228/projeto_de_resolucao_no_005-2026_-__asr_mrm_lks_rls_frs_nps_scpp_dtc_dls_e_csj_-_revoga_resolucao_225-2026.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3427/projeto_de_resolucao_no_006-2026_-_altera_disposicoes_da_resolucao_078-1995_-_ri_-_licenca_vereador.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3377/substitutivo_no_001-2026_-_dls_-_politica_munic_de_atendimento_e.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2909/emenda_n_001-2026-_dtc_moficativa_ao_pl2.393-2025__protoc-proc_7-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2964/emenda_n_002-2026_-_egm_-_substitutiva_ao_pr_003-2025_protoc_185.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3075/emenda_n_003-2026_-_cljrf_-_modificativa_ao_pl_2382-2025_protoc.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3076/emenda_n_004-2026_-_cljrf_-_modificativa_ao_pl_2386-2025_protoc.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3077/emenda_n_005-2026_-_cljrf_-_modificativa_ao_pl_070-2025_protoc_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3183/emenda_n_006-2026_-_cljrf_-_modificativa_ao_pl_2.400-2026_protoc_28-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3210/emenda_n_007-2026_-_dls_-_modificativa_ao_pl_2.403-2026_protoc_37-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3213/emenda_n_009-2026_-_cljrf_-_modificativa_ao_pl_020_-2026_protoc.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3227/emenda_n_010-2026_-_scpp_e_dls_-_modificativa_ao_pl_2408-2026_-_protoc_49-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3231/emenda_n_011-2026_-cljrf_-_modificativa_e_aditiva__ao_pl_017-2026_-_protoc_35-2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3244/emenda_n_012-2026_-_fas_-_modificativa_ao_pl_2404-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3284/emenda_n_013-2026_-cljrf_-_modificativa__ao_pl_2407-2026_-_protoc_47-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3296/emenda_n_014-2026_-_nps_mrm_scpp_dtc_asr_dptc_-_aditiva_ao_pl_28-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3297/emenda_n_015-2026_-_cljrf_-_modificativa-aditiva_ao_projeto_de_l.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3298/emenda_n_016-2026_-_cljrf_-_modificativa-aditiva_ao_projeto_de_l.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3319/emenda_n_017-2026_-_cljrf_-_modificativa-aditiva_ao_projeto_de_lei_n_026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3379/emenda_n_018-2026_-_cljrf_-_modificativa_supressiva_e_aditiva_a.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3421/emenda_n_019-2026_-_dptc_-_modificativa_e_aditiva__ao_substitutivo_001-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3430/emenda_n_020-2026_-_ods_-_aditiva_ao_pl_2.415-2026_protoc_87-2026_-_concluido.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3243/subemenda_n_001-2026-_nps-relator_cfaeo_-_modific_a_emenda_011-2026_ao_pl_017-2026-_semana_e_dia_do_gari.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2898/veto_01-2026_-_total_-_placas_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3079/veto_02-2026_-_total_-_centro_de_zoonoses.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3194/veto_03-2026_-_total_-_podas_de_arvores.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3195/veto_04-2026_-_total_-_autoriza_despesas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3309/veto_05-2026_-_total_-_prioridade_advogados.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3310/veto_06-2026_-_total_-_caminho_seguro.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3356/veto_07-2026_-_total_-_altera_lei_2922-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3391/veto_total_n_008-2026_ao_projeto_de_lei_n_006-2026_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3417/veto_total_009-2026_-_declara_de_utilidade_publica_a_associacao_dos_homens_inquebrantaveis_de_alta_floresta..pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3026/parecer_027-_cljrf__-_proc_009-2026_-_pr__001-2026_-__altera_dis.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3074/parecer_034-_cljrf__-_proc_148-2025_-_pl__2.378-2025_-__concessao_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3307/parecer_142-_cljrf__-_proc_15-2026_-_pl_006-2026-__dispoe_a_poss.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2924/requerimento_n._001-2026_-_mesa_diretora_-_requer_tramitacao_em.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2925/requerimento_n._002-2026_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2930/requerimento_n._003-2026_-_nps_e_asr_-__requerem_prefeito_secret_educ_e_procuradoria_informacoes_s-_envio_pl_q_especif.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2931/requerimento_n._004-2025-_rls_-_requer_retirada__pl_-_067-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2932/requerimento_n._005-2025-_rls_-_requer_retirada_pl_-_068-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2951/requerimento_n._006-2026-_egm_-_requer_retirada_de_tramitacao_pl.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2952/requerimento_n._007-2026-_lks_e_rls_-_requer_secret_munic_saude.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2953/requerimento_n._008-2026-_lks_e_rls_-_requer_prefeito_determine.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2954/requerimento_n._009-2026-_lks_e_rls_-_requer_secret_de_saude_env.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2955/requerimento_n._010-2026_-_dtc_e_dls_-_requerem_convocacao_secre.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2967/requerimento_n._011-2026_-_dtc_e_dls_-_requerem_convocacao_secre.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2968/requerimento_n._012-2026-_lks_e_rls_-_requer_sec._de_saude_informacoes_sobre_o_odontomovel.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2969/requerimento_n._013-2026-frs_-_requer._retirada_de_tramitacao_da.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2993/requerimento_n._014-2026_-_vereadores_-_requer_tramitacao_em_reg.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3014/requerimento_n._015-2025_-_dls_-_requer_inf.__sec._de_infra._que_se_especificam.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3015/requerimento_n._016-2025_-_dls_-_requer_inf.__sec._de_cidade._que_se_especificam..doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2994/requerimento_n._017-2026_vereadores_-__requerem_tramitacao_em_re.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3013/requerimento_n._018-2026_-_dtc_-_requer_informacoes_sobre_o__pla.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3016/requerimento_n._019-2026_-_dtc_-_requer_informacoes_sobre_a_frot.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3017/requerimento_n._020-2026_-_dtc_-_requer_informacoes_sobre_aplica.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3018/requerimento_n._021-2026-_dtc-_requer_ao_pref._que_faca_adesao_d.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3019/requerimento_n._022-2026-_dtc-_requer_informacoes_sobre_a_alimen.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3020/requerimento_n._023-2026-_dtc-_requer_inf._sobre_a_implantacao_d.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3021/requerimento_n._024-2026-_dtc-_requer_inf._sobre_as_aquisicao_e.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3022/requerimento_n._025-2026-_dtc-_requer_inf._sobre_as_extrusoras_d.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3027/requerimento_n._026-2026-_lks_e_rls_-_requer_inf._sec._de_fazend.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3024/requerimento_n._027-2026-_lks_e_rls_-_requer_informacoes_da_secr.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3037/requerimento_n._028-2026-_rls_e_lks_-_requer_informacoes_da_secr.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3038/requerimento_n._029-2026_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_resolucao_003-2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3068/requerimento_n._030-2025_-_dls_-_requer_inf._sec._de_saude_inf..pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3069/requerimento_n._031-2026-_lks_e_rls_-_requer_informacoes_referen.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3070/requerimento_n._032-2026-_dtc-_requer_inf._sobre_o_seletivo_da_e.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3071/requerimento_n._033-2026-_rls_e_lks_-_requerem_da_sec._de_saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3072/requerimento_n._034-2026-_rls_e_lks_-_requerem_da_sec._de_saude.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3073/requerimento_n._035-2026-_scpp_-_requerem_do_prefeito__informacoes_dos_10_milhoes_destinados_a_obras_de_pavimentacao_asfaltica.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3095/requerimento_n._036-2026-_lks_-_requer_ao_presidente_anuenca_falta_sessao_q_especif.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3096/requerimento_n._037-2026-_dtc_-_requer_do_depto._licitacao_inf..pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3109/requerimento_n._038-2026-_dtc_e_dls_-_requer_informacoes_sobre_o_oficio_no_558-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3110/requerimento_n._039-2025_-_dls_-_requer_inf._sec._de_educacao_ho.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3111/requerimento_n._040-2025_-_dls_scpp_e_dtc_-_requerem_inf._pref._c.c._sec._de_governo_inf._usina_solar.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3112/requerimento_n._041-2026-_fas-_requer_informacoes_sobre_o_reurb.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3113/requerimento_n._042-2026-_dtc-_urgencia_especial_do_pl_019-2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3131/requerimento_n._043-2026-_csj_asr_dtc_frs_lks_modifica_regime_de.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3134/requerimento_n._044-2026_egm_ods_bps_dls_nps_-__requerem_tramita.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3180/requerimento_n._045-2026-_mrm_-_requer_ao_presidente_anuenca_falta_sessao_q_especif_-_concluido.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3181/requerimento_n._046-2025_-_dls_-_requer_inf._pref._c.c._sec._de_fazendo_inf._sobre_publicidade_do_porder_executivo.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3182/requerimento_n._047-2025_-_dtc_-_requer_inf._aguas_de_af_sobre_abastecimento_dos_reservatorios.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3204/requerimento_n._048-2026-_fas_-_requer_inf._agirf_sobre_taxa_de.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3223/requerimento_n._049-2026-_dptc_e_outros_-_urgencia_especial_do_pl_023-2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3249/requerimento_n._050-2026-_ods_e_outros_-_urgencia_especial_do_pl_025-2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3293/requerimento_n._051-2026-_mrm_-_requer_retirada_de_tramitacao_pl.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3294/requerimento_n._052-2026-_lks_e_rls_-_requer_farmacia_basica.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3295/requerimento_n._053-2026-_lks_requer_emendas_impossitivas_031.2024_saude.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3316/requerimento_n._054-2026-_lks_-__requer_anuenca_falta_sessao_-_concluido.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3317/requerimento_n._055-2026-_dtc_dls_e_scpp_-_requerem_info._contr.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3318/requerimento_n._056-2026-_dls_-_requer_informacoes_casas_populares.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3327/requerimento_n._057-2026-_rls_e_lks-_requer._informacoes_castelo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3328/requerimento_n._058-2026-_frs_-_requer.__informacoes_sobre_o_cro.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3329/requerimento_n._059-2026-_dtc-_requer_informacoes_sobre_despesas.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3345/requerimento_n._060-2026_-_mesa_diretora_-_requer_tramitacao_em_regime_de_urgencia_especial_projeto_de_lei_036-2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3361/requerimento_n._061-2026_-_dls-_requer_info._sobre_aquisicoes_de.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3362/requerimento_n._062-2026-_scpp_-_requer_ao_pref._informacoes__ca.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3366/requerimento_n._063-2026_-_egm_-_requer_info._obra_camara_que_se.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3367/requerimento_n._064-2026_-_dtc_dptc_dls_scpp_e__asr__-_urg._especial_do_pl_37_repinturas_de_vias_publicas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3369/requerimento_n._065-2026-_dptc_-_requer_ao_presidente_anuenca_falta_sessao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3380/requerimento_n._066-2026-_dls_-_requer_info._sobre_sala_sensoria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3381/requerimento_n._067-2026-_lks_e_rls_-_requerem_info._sobre_guardas_municipais.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3394/requerimento_n._068-2026-_dtc-_requer_info_sobre_equipe_de_poda_da_sec._de_maio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3395/requerimento_n._069-2026-_dtc_dls_e_scpp-_requerem_info._adicionais_sobre_usina_fotovoltaica.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3396/requerimento_n._070-2026-_scpp_dtc_e_dls_-_requerem_info._sobre_a_fila_de_espera_para_exames_do_sus.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3398/requerimento_n._071-2025_-_dls_-_requer_inf._pref._c.c._sec._de_educacao_inf._sobre_aquisicoes_de_livros_didaticos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3399/requerimento_n._072-2026_-_lks_e_rls_-_requerem_info_sobre_funcionamento_do_raio_x_do_municipio..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3400/requerimento_n._073-2026_-_lks_e_rls_-_requerem_info_sobre_lavanderia_do_pam.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3401/requerimento_n._074-2026_-_lks_e_rls_-_requerem_info_sobre_o_cem.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3410/requerimento_n._075-2026-_dtc_-_requer_info._aguas_de_alta_flore.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3411/requerimento_n._076-2026-_dtc_-_requer_prefeitura_concessionaria.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3412/requerimento_n._077-2026-_dtc_-_requer_info._sobre_iluminacao_pu.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3413/requerimento_n._078-2026-_lks_e_rls_-_requerem_info._sobre_casa.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2911/indicacao_n_001-2026_-asr_-_ind_a_sec._de_infraestrutura_elevaca.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2912/indicacao_n_002-2026_-nps_-_ind_ao_pref._e_sec._de_gestao_e_gove.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2913/indicacao_n_003-2026_-nps_-_ind_ao_pref._e_o_senador_jayme_campo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2914/indicacao_n_004-2026_-nps_-_ind_ao_prefeito_intalacao_de_um_play.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2915/indicacao_n_005-2026_-nps_-_ind_ao_pref._sec._de_gestao_e_cidade.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2916/indicacao_n_006-2026_-dtc_-_ind_ao_pref._e_sec._cidade__limpeza.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2917/indicacao_n_007-2026_-dtc_-_ind_ao_pref._e_sec._cidade__limpeza.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2918/indicacao_n_008-2026_-dtc_-_ind_ao_pref._e_dep._de_transito_cons.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2919/indicacao_n_009-2026_-dtc_-_ind_ao_pref._e_sec._infraestrutura_m.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2920/indicacao_n_010-2026_-scpp_-_ind_ao_dep._nininho_implantacao_do.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2921/indicacao_n_011-2026_-frs_-_ind_ao_pref._transito_cidade_e_ges.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2922/indicacao_n_012-2026_-dtc_-_ind_ao_prefeito_e_dep._de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2923/indicacao_n_013-2026_-scpp_-_ind_ao_prefeito_pista_de_caminhada.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2933/indicacao_n_014-2026_-_lks_-_ind_ao_prefeito_e_saude_limpeza_ext.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2934/indicacao_n_015-2026_-_asr_-_ind_a_sec._cid._de_implantacao_de_p.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2935/indicacao_n_016-2026_-_dptc_-_ind_a_sec._cid._limpeza_de_area_pu.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2936/indicacao_n_017-2026_-_dptc_-_ind_a_sec._cid._ponto_de_onibus_es.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2937/indicacao_n_018-2026_-_csj_e_fas_-_ind_ao_pref._sec._infr._reali.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2938/indicacao_n_019-2026_-_csj__-_ind_ao_pref._dep._iluminacao._liga.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2939/indicacao_n_020-2026_-_lks_e_rls_-_ind_ao_pref._sec._infr._patro.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2940/indicacao_n_021-2026_-_dls__-_ind_ao_sec._de_obras._c.c._dep._il.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2941/indicacao_n_022-2026_-_dls__-_ind_ao_pref._que_faca_adesao_ao_pr.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2942/indicacao_n_023-2026_-_dls__-_ind_ao_pref._que_destine_area_para_pratica_de_bicicross_14.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2943/indicacao_n_024-2026_-_dls__-_ind_ao_pref._c.c._a_sec_de_edc._qu.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2944/indicacao_n_025-2026_-_dls__-_ind_ao_pref._c.c._a_dir_de_tran._a.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2945/indicacao_n_026-2026_-csj__-_ind_ao_pref._sec._educ._locacao_de.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2946/indicacao_n_027-2026_-csj__-_ind_ao_pref._sec._educ._aquisicao_e.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2947/indicacao_n_028-2026_-_dls__-_ind_ao_sec._de_cidade_faca_limpeza.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2948/indicacao_n_029-2026_-_nps__-_ind_ao_pref._sec._cid._realizar_ob.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2956/indicacao_n_030-2026_-_fas__-_ind_ao_sec._cid._limpeza_da_pracin.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2957/indicacao_n_031-2026_-_fas__-_ind_ao_pref._sec._esp._instalacao.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2958/indicacao_n_032-2026_-dptc__-_ind_ao_sec._saude._aquisicao_de_ap.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2959/indicacao_n_033-2026_-dptc__-_ind_ao_sec._cid._limpeza_e_manuten.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2960/indicacao_n_034-2026_-asr__-_ind_ao_sec._infr._realizacao_de_pat.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2961/indicacao_n_035-2026_-asr__-_ind_ao_pref._aguas_de_af._reparacao.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2962/indicacao_n_036-2026_-dptc__-_ind_ao_sec._saud._arquivos_destin.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2963/indicacao_n_037-2026_-dptc__-_ind_ao_sec._cid._limpeza_da_area_e.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2972/indicacao_n_038-2026_-scpp__-_ind_ao_pref._elabore_projeto_de_le.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2973/indicacao_n_039-2026_-lks_e_rls__-_ind_ao_pref_e_sec._saud._inst.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2974/indicacao_n_040-2026_-frs__-_ind_ao_pref_e_sec._infr._pavimentac.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2975/indicacao_n_041-2026_-frs__-_ind_ao_pref_e_sec._cid._dir._trans..pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2976/indicacao_n_042-2026_-nps__-_ind_ao_pref_e_sec._educ._realizar_r.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2977/indicacao_n_043-2026_-lks__-_ind_ao_pref_e_cilena_matheus._const.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2978/indicacao_n_044-2026_-dls__-_ind_a_sec._infr._manutencao_dos_bue.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2979/indicacao_n_045-2026_-dls__-_ind_a_sec._infr._manutencao_dos_bue.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2980/indicacao_n_046-2026_-dls__-_ind_ao_sec._infr._chefia_limpeza._l.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2985/indicacao_n_047-2026_-fas__-_ind_ao_pref_e_sec._saud._inclusao_d.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2986/indicacao_n_048-2026_-frs_e_nps_-_ind_ao_pref_e_sec._educacao._r.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2987/indicacao_n_049-2026_-frs_-_ind_a_sec._inf._cid._e_trans._implan.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2990/indicacao_n_050-2026_-lks_e_rls_-_ind_ao_pref._sec._inf._realiza.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2991/indicacao_n_051-2026_-lks_e_rls_-_ind_ao_pref._sec._saud._instal.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2992/indicacao_n_052-2026_-dptc_-_ind_ao_sec._cid._necessidade_de_faz.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2995/indicacao_n_053-2026_-dptc_-_ind_ao_sec._infr._necessidade_de_se.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2996/indicacao_n_054-2026_-dptc_-_ind_ao_sec._infr._patrolamento_das.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3005/indicacao_n_055-2026_-_fas_-_ind._ao_pref._sec._saude_vale-alime.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3006/indicacao_n_056-2026_-_cmaf_-_ind._ao_pref._c.c._a_sec_de_edu._r.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3007/indicacao_n_057-2026_-_nps_-_ind._ao_pref._sec._educ._realizar_r.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3008/indicacao_n_058-2026_-_dtc_-_ind._ao_pref._sec._infr._cid.__limp.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3009/indicacao_n_059-2026_-_dls_-_ind._ao_pref._contrua_praca_sensori.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3010/indicacao_n_060-2026_-_nps_-_ind._ao_pref._realizacao_da_pavimen.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3011/indicacao_n_061-2026_-egm_-_ind_ao_pref_com_copia_secretaria_de.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3012/indicacao_n_062-2026_-_lks_e_rls_-_ind._a_ciretran_c.c._a_pm_que.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3028/indicacao_n_063-2026_-_dls_-_ind._ao_pref._c.c._a_sec._de_infra..pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3029/indicacao_n_064-2026_-_scpp_-_ind._ao_pref._contratacao_emergenc.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3030/indicacao_n_065-2026_-_egm_-_ind._ao_pref._e_turismo_contratacao.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3031/indicacao_n_066-2026_-_dptc_-_ind._a_energisa_procedimentos_adot.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3034/indicacao_n_069-2026_-_dls_-_ind._ao_sec._infr.__troca_de_tubula.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3046/indicacao_n_070-2026_-_fas__-_ind_ao_pref._sec._cidade_utilizaca.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3047/indicacao_n_071-2026_-_dptc__-_ind_a_sec._cidade_limpeza_do_pati.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3048/indicacao_n_072-2026_-_frs__-_ind_ao_pref._necessidade_de_conclu.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3049/indicacao_n_073-2026_-dls__-_ind_adir._trans._pintura_da_sinaliz.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3050/indicacao_n_074-2026_-rls__-_ind_a_sec._saud._aquisicao_de_03_t.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3051/indicacao_n_075-2026_-dls__-_ind_ao_sec._infr._chef._lim._limpez.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3052/indicacao_n_076-2026_-rls__-_ind_a_sec._infr._realizar_o_cascalh.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3053/indicacao_n_077-2026_-dptc__-_ind_a_sec._infr._patrolamento_da_r.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3054/indicacao_n_078-2026_-dptc__-_ind_ao_pref._aguas_af._sec._comp..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3055/indicacao_n_079-2026_-frs__-_ind_ao_pref._sec.infr._sec._gest._p.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3056/indicacao_n_080-2026_-lks_e_rls_-_ind_ao_pref._sec.saud._limpeza.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3057/indicacao_n_081-2026_-_rls_-_ind_ao_sec.infr._realizar_a_manuten.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3058/indicacao_n_082-2026_-_rls_e_lks_-_ind_ao_sec.saud._realizar_a_d.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3059/indicacao_n_083-2026_-_scpp_-_ind_a_aguas_af._pref._implantacao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3060/indicacao_n_084-2026_-_nps_-_ind._ao_pref._que_enc._pl_pe_de_mol.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3061/indicacao_n_085-2026_-_scpp_-_ind_ao_prefeito_municipal_estudo_h.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3062/indicacao_n_086-2026_-_dtc_-_ind_ao_pref._limpeza_e_manutencao_e.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3063/indicacao_n_087-2026_-_dptc_-_ind._sec._de_saude_que_instale_pla.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3064/indicacao_n_088-2026_-_dptc_-_ind._sec._de_saude_que_instale_pla.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3082/indicacao_n_089-2026_-_dls_-_ind._ao_pref._que_instale_totens_de.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3083/indicacao_n_090-2026_-_dls_-_ind._ao_pref._que_pague_insalubrida.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3084/indicacao_n_091-2026_-_rls_-_ind._ao_acrimat_manutencao__da_mt-3.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3085/indicacao_n_092-2026_-egm_-_ind._ao_pref._sec._inav_e_des._neces.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3086/indicacao_n_093-2026_-egm_-_ind._ao_._sec._infr._realizar_o_patr.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3088/indicacao_n_094-2026_-rls_e_lks_-_ind._ao_pref._sec.saud.contrat.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3089/indicacao_n_095-2026_-_rls_-_ind._a_sec._de_edu._inst._parque_es.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3090/indicacao_n_096-2026_-_scpp_-_reindica_ao_pref._contrate_eng._de.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3091/indicacao_n_097-2026_-_fas_-_ind._a_sec._cid._sinfra._instalacao.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3092/indicacao_n_098-2026_-_fas_-_ind._ao_pref._sec._infr._necessidad.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3093/indicacao_n_099-2026_-_dtc_-_ind._ao_pref._determine_a_adocao_de.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3094/indicacao_n_100-2026_-_dptc_-_ind._ao_pref._e_aguas_rede_de_esgo.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3102/indicacao_n_101-2026_-_dptc_-_ind._a_sec._cid._limpeza_de_area_p.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3114/indicacao_n_102-2026_-_dtc_-_ind._ao_pref._criacao_da_guarda_civ.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3115/indicacao_n_103-2026_-_lks_e_rls_-_ind._ao_pref.__e_infra._patro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3116/indicacao_n_104-2026_-_mrm_-_ind._a_sec._infra._recuperacao_asfa.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3117/indicacao_n_105-2026_-_dtc_-_ind._ao_pref._realizacao_de_servico.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3118/indicacao_n_106-2026_-_dtc_e_dls_-_ind._ao_pref._convenio_entre.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3119/indicacao_n_107-2026_-_nps_-_ind._ao_pref._sec._educ._implantar.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3120/indicacao_n_108-2026_-_nps_-_ind._ao_pref._sec._educ._implantaca.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3121/indicacao_n_109-2026_-_egm-_ind._ao_pref._sec._gest._encaminhe_o.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3122/indicacao_n_110-2026_-_rls_e_lks-_ind._a_sec.de_infra._realizar.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3123/indicacao_n_111-2026_-_mrm-_ind._ao_dep._dilmar_c.c._ao_pres._do.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3124/indicacao_n_112-2026_-_rls_e_lks-_ind._a_sec._de_infra._realizar.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3125/indicacao_n_113-2026_-_rls_e_lks-_ind._a_sec._de_infra._realizar.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3126/indicacao_n_114-2026_-_dptc-_ind._a_sec._da_cidade_a_limpeza_do.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3136/indicacao_n_115-2026_-_dptc-_ind._a_sec._de_sau._01_armario_de_a.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3137/indicacao_n_116-2026_-_dptc-_ind._a_sec._de_infra._patrolamento.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3138/indicacao_n_117-2026_-_asr-_ind._a_sec._de_infra._e_sec.cid._a_pavimentacao_ou_construcao_de_calcada_no_patio_da_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3139/indicacao_n_118-2026_-_rls-_ind._a_sec._de_educ._compra_e_instalacao_dos_postes_padroes_e_fios_de_energia_eletrica_da_area_ext._da_esc.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3140/indicacao_n_119-2026_-_fas_-_ind._ao_pref._c.c._sec._de_obras_re.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3141/indicacao_n_120-2026_-_dtc_-_ind._ao_pref._sec.educ._medidas_para_coibir_a_alimentacao_de_animais_silvest._nas_depend._da_esc._arte_de_aprender.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3142/indicacao_n_121-2026_-_csj_-_ind._ao_max_russi_presidente_da_assembleia_legislativa_do_estado_de_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3143/indicacao_n_122-2026_-_egm_-_ind._ao_pref_sec._cid._chef_limp.__servico_de_limpeza_ao_lado_do_playground_do_bairro_vila_nova_av._franca.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3144/indicacao_n_123-2026_-_dtc_-_ind._ao_pref.c.c_ao_dep._trans._substit._imediata_da_sinalizacao_horizontal_das_avenidas_ariosto_da_1.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3145/indicacao_n_124-2026_-_vereadores_-_ind._ao_pref._encaminhamento_do_projeto_de_lei_concurso_publico_2.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3146/indicacao_n_125-2026_-_nps_-_ind_ao_pref._c.c_a_secrat._da_cidade_para_viabilizar_a_instalacao_de_bracos_de_luz_e_luminarias_no_bairro_jardim_planalto.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3147/indicacao_n_126-2026_-_nps_-_ind_ao_pref._c.c_a_secrat._da_cidade_a_limpeza_geral_rocagem_e_retirada_de_entulhos_do_bairro_jardim_planalto.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3148/indicacao_n_127-2026_-rls_-_ind_a_sec._educ._necessidade_de_adequacao_e_ampliacao_da_calcada_da_unidade_escolar_da_escola_boa_esperanca.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3149/indicacao_n_128-2026_-rls_-_ind_ao_pref._e_sec._educ._realizar_cercamento_da_escola_boa_esperanca_extensao_da_escola_castelo_branco.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3150/indicacao_n_129-2026_-asr_-_ind_a_sec._infr._realizacao_de_patrolamento_e_cascalhamento_da_rua_raimundo_carlos_de_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3151/indicacao_n_130-2026_-asr_-_ind_a_sec._de_infra._patrolamento_e_cascalhamento_da_rua_padre_manoel_de_nobrega_no_bairro_cidade_bela..pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3152/indicacao_n_131-2026_-dptc_e_scpp_-_ind_a_sec._de_saude._aquis._de_01_bebedor_01_maca_e_01_foco_com_tripe_para_o_psf_santa_rita_local._na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3153/indicacao_n_132-2026_-dptc_e_scpp_-_ind_a_sec._de_infra._patrolamento_das_vias_rurais_da_comunidade_santa_rita..pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3154/indicacao_n_133-2026_-dptc_e_scpp_-_ind_a_sec._de_cidade_a_limp._no_patio_da_esc._munic._castelo_branco_localizada_na_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3155/indicacao_n_134-2026_-dptc_e_scpp_-_ind_a_sec._cid.__trocar_as_lampadas_dos_potes_da_academia_da_melhor_idade_na_comunidade_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3159/indicacao_n_135-2026_-nps_-_ind_ao_pref._sec._educ._complementacao_de_30_na_verba_bimestral_destinada_ao_plano_de_desenv._da_escola.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3160/indicacao_n_136-2026_-rls_e_lks_-_ind_ao_sec._infr._realize_a_construcao_de_dois_redutores_de_velocidade_na_rua_b3..pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3161/indicacao_n_137-2026_-nps_-_ind_ao_pref._c.c._sec._edu._e_sec._de_infra._regulamentar_estacionamento_esc._trenzinho_magico.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3162/indicacao_n_138-2026_-_asr_-_ind_ao_pref._c.c._sec._infra._e_sec._de_cidades_que_pavimente_trecho_da_uti_aerea.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3163/indicacao_n_139-2026_-_scpp_-_ind._ao_sec._de_saude_que_faca_estudo_de_implantacao_psf-_parque_das_nacoes_res._moacir_bezerra_e_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3164/indicacao_n_140-2026_-_asr_-_ind._ao_sec._de_cidades_que_remova_tenda_em_frente_hospital_regional.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3165/indicacao_n_141-2026_-_asr_-_ind._ao_sec._de_cidades_que_faca_limpeza_e_retirada_equipamentos_danificados_e_enferrujados_da_antiga_ati_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3166/indicacao_n_142-2026_-_scpp_-_ind._ao_sec._de_infraestrutura__que_realize__servico_de_cascalhamento_na_vila_rural_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3167/indicacao_n_143-2026_-_ods_-_ind._ao_pref._pl_de_pavimentacao_dos_trechos_rurais_da__1_norte.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3168/indicacao_n_144-2026_-_dtc_-_ind._ao_pref._e_a_sec._de_meio_ambiente_a_realizacao_de_servicos_de_poda_das_arvores_no_bairro_jardim_renascer.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3169/indicacao_n_145-2026_-_egm_-_ind._a_sec._governo_gestao__e_planejamento_e_sec._meio_ambiente__que_encaminhe_projeto_lei_que_modifica_lei_1900-2011.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3170/indicacao_n_146-2026_-_asr_-_ind._a_sec._de_infraestrutura_a_necessidade_de_cascalhamento_da_vicinal_primeira_norte.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3171/indicacao_n_147-2026_-_dls_-_ind._ao_pref._c.c._a_sec._de_edu._instale_detector_facial_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3172/indicacao_n_148-2026_-_rls_e_lks_-_ind._ao_sec._de_saude_realizar_o_conserto_da_porta_do_banheiro_masculino_da_recepcao_da_upa.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3173/indicacao_n_149-2026_-_rls_e_lks_-_ind._ao_sec._de_saude_realizar_o_conserto_do_aparelho_de_ar-condicionado_da_recepcao_da_upa.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3184/indicacao_n_150-2026_-_fas_-_ind.__a_sec._de_cidade_realizar_servico_rocagem_e_limpeza_playground_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3185/indicacao_n_151-2026_-_fas_-_ind.__a_sec._de_esporte_e_lazer_realizar_instalacao_de_uma_academia_ar_livre_no__bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3187/indicacao_n_152-2026_-_csj_e_mrm__-_ind._ao_pref._c.c._sec._esportes__reforma_e_restruturacao_campo_sintetico__complexo_esportivo.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3188/indicacao_n_153-2026_-_csj_-_ind._ao_pref._c.c.__sec_cidade_providenciar_02_quebra_molas_para_rua_h_15__setor_ri.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3190/indicacao_n_154-2026_-_osd_e_dls_-_ind._ao_pref._c.c.__sec_infr._instale_lombadas_modulares.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3191/indicacao_n_155-2026_-_dls_-_ind._ao_pref._c.c._sec._de_agri._pedindo_adesao_do_municipio_ao_programa_pro-calcario.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3192/indicacao_n_156-2026_-_dls_-_ind._ao_pref._c.c._sec._de_saude_promovam_multirao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3193/indicacao_n_157-2026_-_dls_-_ind._ao_pref._c.c._sec._de_edu._promovam_curso_de_interprete_de_libras.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3197/indicacao_n_158-2026_-_frs_-_ind._ao_sec._de_cidade_e_ao_dep._de_transit._a_implant._de_redut._de_veloc._na_av._teles_pires_tre.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3198/indicacao_n_159-2026_-_frs_-_ind._ao_sec._de_cidade__realizar_servico_rocagem_e_limpeza_nas_margens_av_oliveiras_no_bairro_jd._oliveiras.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3199/indicacao_n_160-2026_-_nps_-_ind._ao_pref._o_proj._de_lei_sobre_a_emissao_gratuita_da_carteira_de_identif._estudantil.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3200/indicacao_n_161-2026_-_rls_e_lks_-_ind._ao_sec._inovacao_e_desenvolvimento__solicitacao_envio_documentos_a_metamat_para__finaliz_1.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3201/indicacao_n_162-2026_-_dls_-_ind._ao_pref._c.c._sec._de_fazenda_que_crie_isencao_do_alvara_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3202/indicacao_n_163-2026_-_rls_e_lks_-_ind._ao_sec._saude_a_neces._de_reajuste_da_ajuda_de_custo_a_pacientes_que_realizam_tratam._de_hemodialise_em_sinop.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3203/indicacao_n_164-2026_-_rls_e_lks_-_ind._ao_sec._saude_a_neces._instalacao_aparelho_de_ar_condicionado_na_sala_de_vacina__do_posto_saude_jd._universitario..pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3214/indicacao_n_165-2026_-_dptc_e_scpp_-_ind._ao_sec._de_cidade_realizacao_de_serv._de_manut._no_parque_das_capivaras_e_da_renovacao_das_placas_de_orientacao.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3215/indicacao_n_166-2026_-_egm_-_ind._ao_pref._c.c_a_sec._de_infr._realizar_o_patrol._e_cascal._nas_estradas_da_3_e_4_leste_e_redond._da_comun._mundo_novo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3216/indicacao_n_167-2026_-_frs_e_lks_-_ind._a_sec._saude_c.c._ao_prefeito_e_sec._gestao_planejamento_a_neces._implantacao_sistema_te.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3224/indicacao_n_168-2026_-_dptc_-_ind._a_sec._infraestrutura_e_serv._a_necessidade__patrolamento_rua_h_12_setor_ind..pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3226/indicacao_n_169-2026_-_dptc_-_ind._a_poder_executivo_c.c._sec._transito_a_necess._implantacao_de_redutores_velocidades_av._teles_pires.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3232/indicacao_n_170-2026_-_fas_-_ind._a__sec._meio_ambiente_c.c._prefeito_a_necess._limpeza_corrego_papai_noel_na_av_ayrton_senna.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3233/indicacao_n_171-2026_-_egm_-_ind._a__sec._de_saude_que_implante_farmacia_basica_no_pam.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3234/indicacao_n_172-2026_-_mrm_-_ind._a_pref._que_faca_leilao_de_lotes_publicos_nao_edificaveis.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3236/indicacao_n_173-2026_-_dptc_-_ind._a_sec._de_infra._o_patrolamento_das_vias_do_bairro_jardim_renascer_especial._da_avenida_das_liberdades.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3237/indicacao_n_174-2026_-_dptc_-_ind._ao_pref._e_a_sec._de_saude_a_aquisicao_de_vacinas_contra_meningite.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3251/indicacao_n_175-2026_-_scpp_-_ind._a_sec._de_cidade_a_pintura_da_faixa_elevada_em_frente_ao_super._kinfuku_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3252/indicacao_n_176-2026_-frs_-_ind._a_sec._infr._implantacao_urgente_de_bueiro_de_concreto_na_estrada_miragem..pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3253/indicacao_n_177-2026_-frs_-_ind._a_sec.cid._implantacao_de_ilumin._baixa_localizado_entre_a_av._nossa_sr._aparecida_e_a_rua_sao_judas_tadeu.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3254/indicacao_n_178-2026_-dtc_-_ind._ao_pref._implantacao_de_iluminacao_publica_baixa_na_avenida_da_liberdade..pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3255/indicacao_n_179-2026_-dtc_-_ind._ao_pref._sec._infr._criacao_e_implantacao_do_programa__pmmprev..pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3256/indicacao_n_180-2026_-_frs_-_ind._a_pref._adocao_provid_criacao_programa_navegar_legal.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3257/indicacao_n_181-2026_-dls_-_ind._ao_pref._c.c._sec._de_meio_ambiente_licenciamento_ambiental.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3258/indicacao_n_182-2026_-dls_-_ind._ao_pref._enc._lei_criando_o_fundo_municipal_de_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3275/indicacao_n_183-2026_-csj_dls_e_fas_-_ind._ao_pref._c.c._a_sec._infr._iluminacao_publica_no_parquinho_do_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3285/indicacao_n_184-2026_-dptc_-_ind._ao_sec._de_infraestrutura_o_cascalhamento_da_estrada_cambara.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3299/indicacao_n_185-2026_-asr_-_ind._ao_prefeito_e_sec._de_cidade_-_area_de_lazer_e_convivencia_comunitaria_no_setor_buritis.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3300/indicacao_n_186-2026_-csj_-_ind._ao_pref._e_sec._saud._-_implantacao_da_farmacia_basica_nas_dependencias_da_policlinica__cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3301/indicacao_n_187-2026_-dtc_-_ind._ao_pref._adicional_de_insalubridade_aos_gari.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3302/indicacao_n_188-2026_-lks_e_rls_-_ind._ao_pref._e_sec._infr._necessidade_de_patrolar_e_cascalhar_as_estradas_vicinais_do_setor_sul..pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3303/indicacao_n_189-2026_-dptc_-_ind._a_sec._cid._realizacao_de_limpeza_dos_canteiros_das_avs._centrais_do_bairro_almeida_prado..pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3304/indicacao_n_190-2026_-nps_-_ind._ao_pref._c.c._a_sec._infr._realiza_e_manutencao_dos_bueiros_nos_bairros.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3305/indicacao_n_191-2026_-nps_-_ind._ao_pref._c.c._ao_dep._de_iluminacao_publica_a_ligacao_da_rede_baixa_tensao_no_bairro_jardim_planalto.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3306/indicacao_n_192-2026_-asr_-_ind._a_sec._infr._necessidade_de_rocagem_do_bairro_jardim_araras..pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3311/indicacao_n_193-2026_-_egm_-_indica_a_sec._infr._necessidade_de_patrolamento_das_estradas_comun._agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3314/indicacao_n_194-2026_-_egm_-_ind._ao_pref.__sec._adm._servico_de_cascalhamento_nos_carreadores_dos_sitios_e_chacaras_do_municipio._.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3315/indicacao_n_195-2026_-_dtc_-_ind._ao_pref.__a__realizar_manutenc.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3320/indicacao_n_196-2026_-_nps_dls_e_scpp_-_indicam_programa_munic_d.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3321/indicacao_n_197-2026_-_egm_csj_dls_bps_frs_e_rls_-_indicam_a.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3325/indicacao_n_198-2026_-dptc-_ind._a_sec._cidade_realizar_limpeza.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3326/indicacao_n_199-2026_-dptc-_ind._a_sec._cidade_realizar_limpeza.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3330/indicacao_n_200-2026_-_asr_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3331/indicacao_n_201-2026_-_bps_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3332/indicacao_n_202-2026_-_csj_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3333/indicacao_n_203-2026_-_dtc_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3334/indicacao_n_204-2026_-_dls_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3335/indicacao_n_205-2026_-_dptc_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3336/indicacao_n_206-2026_-_egm_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3337/indicacao_n_207-2026_-_frs_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3338/indicacao_n_208-2026_-_lks_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3339/indicacao_n_209-2026_-_mrm_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3340/indicacao_n_210-2026_-_nps_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3341/indicacao_n_211-2026_-_ods_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3342/indicacao_n_212-2026_-_rls_-_emendas_impositivas._impedimentos._encaminhamentos.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3351/indicacao_n_213-2026_-_lks_e_rls_-_ind-_ao_pref._e_ao_sec._infr._realizacao_de_operacao_tapa-buracos_na_av._da_igualdade..pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3352/indicacao_n_214-2026_-_egm_-_ind-_ao_pref._e_ao_sec._infr._realizar_o_patrolamento_e_cascalhamento_nas_estr._da_com._guadalupe-pedra_do_indio..pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3353/indicacao_n_215-2026_-_egm_-_ind-_ao_pref._e_ao_sec._infr._realize_o_patrolamento_e_cascalhamento_na_rua_dos_atletas_no_bairro_santa_maria.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3354/indicacao_n_216-2026_-fas-_ind._a_sec._cidade_realizar_limpeza_do_campo_em_frente_o_coracao_misionario.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3355/indicacao_n_217-2026_-rls-_ind._a_sec._infraestrutura_recupoeracao_da_estrada_do_alonso_na_com._agua_limpa.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3359/indicacao_n_218-lks_e_rls-_ind._a_sec._infra._c.c_ao_pref._a_lim.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3360/indicacao_n_219-lks_e_rls-_ind._ao_pref._c.c_a_sec._de_infra._a.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3363/indicacao_n_220-dtc-_ind._ao_sec._de_saude_a_neces._de_maqueiros.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3364/indicacao_n_221-dtc-_ind._ao_sec._de_saude_a_neces._de_realizar.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3365/indicacao_n_222-2026_-_nps_-_indica_novamente_ao_pref._que_enc..pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3370/indicacao_n_223-2026_-_nps_-_ind._ao_prefeito_municipal_c.c_ao_s.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3371/indicacao_n_224-2026_-_rls_e_lks_-_ind._ao_sec._infra._realize_s.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3372/indicacao_n_225-2026_-_dptc_-_ind._ao_pref._sec._cid._e_trans._i.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3373/indicacao_n_226-2026_-_dptc_-_ind._ao_pref._sec._saud._necessida.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3374/indicacao_n_227-2026_-_dptc_-_ind._ao_pref._sec._competente._nec.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3375/indicacao_n_228-2026_-_dptc_-_ind._ao_pref._realizar_a_limpeza_e.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3384/indicacao_n_229-2026_-_rls_-_ind._ao_sec._de_infra._realizar_o_molhamento_periodico_com_caminhao_pipa_da_pista_do_cabeca_-_concluido.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3385/indicacao_n_230-2026_-_rls_-_ind._a_sec._de_estado_de_infra._e_logistica_a_substituicao_da_ponte_de_madeira_por_uma_ponte_de_con.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3386/indicacao_n_231-2026_-_rls_e_lks_-_ind._a_sec._de_estado_de_infra._operacao_tapa-buracos_e_demais_reparos_necessarios_na_av._das_oliveiras_-_concluido.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3393/indicacao_n_232-2026_-_nps_-_ind._ao_pref._sec._edu._necessidade_realizar_limpeza_geral_em_todas_unidades_escolares_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3402/indicacao_n_233-2026_-_dptc_-_ind._a_sec.__esporte_a_necessidade_implantacao_playground_no_bairro_jardim_universitario.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3403/indicacao_n_234-2026_-_lks_e_rls_-_ind._ao_pref._sec._comp._corp._bomb._disponib._de_bomb._ou_de_guarda-vidas_aos_finais_de_sem..pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3404/indicacao_n_235-2026_-_asr-_ind._a_sec._infr._construcao_de_uma_lombada_redutor_de_velocidade_na_avenida_samauma_em_frente_a_igreja_catolica..pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3405/indicacao_n_236-2026_-_asr-_ind._a_sec._cid._e__infr._realizacao_da_revitalizacao_do_aviao_da_praca_do_aviao_de_alta_floresta_-_mt..pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3408/indicacao_n_237-2026_-_lks_e_rls_-_ind._ao_pref._sec._infr._servicos_de_limpeza_manutencao_e_conservacao_do_parque_e_dos_arredores_do_lago_das_capivaras.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3409/indicacao_n_238-2026_-dls_-_ind._ao_pref._int._banheiros_cartori.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3414/indicacao_n_239-2026_-dls_-_ind._ao_pref._c.c._sec._de_infra._in.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3415/indicacao_n_240-2026_-dls_-_ind._ao_pref._c.c._sec._de_saude_int.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3416/indicacao_n_241-2026_-dls_-_ind._ao_pref._e_demais_autoridades_q.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3422/indicacao_n_242-2026__ods_-_inclusao_dos_lotes_123-a_e_123-b_no_perimetro_urbano__jardim_hammoud.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3423/indicacao_n_243-2026__egm_-_ind._ao_pref._e_ao_ipreaf._encaminhe_a_esta_casa_projeto_de_lei_modificativa_a_lei_n._1418-2005_alterando_o_art._24.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3424/indicacao_n_244-2026__nps-_ind._ao_pref._e_a_sec._educ._estudos_tecn._de_impacto_finan._e_providencias_necessarias_para_ferias_coletivas_aos_prof..pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3425/indicacao_n_245-2026__dptc_-_ind._ao_pref._recomposicao_salarial_dos_tecnicos_de_enfermagem_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3426/indicacao_n_246-2026__dtc_-_ind._ao_pref._elaboracao_do_projeto.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3428/indicacao_n_247-2026__dptc_-_ind._ao_pref._real._estudos_tecnic.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2926/mocao_no_001-2026_-_dls_-_congratulacoes_com_policiais_civis_de.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2927/mocao_no_002-2026_-_csj_-_congratulacoes_com_o_centro_de_hanseni.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2928/mocao_no_003-2026_-_dls_-_congratulacoes_com_a_empresa_sete_62_a.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2949/mocao_no_004-2026_-_egm_-_congratulacoes_com_servidores_do_caps.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2950/mocao_no_005-2026_-_fas_-_congratulacoes_com_a_empresa_home_drin.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2983/mocao_no_006-2026_-_lks_-_congratulacoes_com_a_euqipe_de_limeza.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2984/mocao_no_007-2026_-_fas_-_congratulacoes_com_a_sra._elze_helene.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3035/mocao_no_008-2026_-_egm_-_congratulacoes_com_os_alunos_que_dispu.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3065/mocao_no_009-2026_-_dptc_-_congratulacoes_com_os_atletas_paralim.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3066/mocao_no_010-2026_-_dptc_-_congratulacoes_com_o_odontologo_thiag.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3067/mocao_no_011-2026_-_nps_-_congratulacoes_com_o_projeto_pe_de_mol.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3127/mocao_no_012-2026_-_csj_-_congratulacoes_aos_profissionais_da_escola_municipal_benjamin_padoa.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3128/mocao_no_013-2026_-_dls_-_congratulacoes_com_policiais_civis_pela_operacao_showdown.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3129/mocao_no_014-2026_-_dls_-_congratulacoes_com_o_centro_de_lutas_de_alta_floresta_-_ctaf.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3174/mocao_no_015-2026_-_cmaf_-_louvor_e_agrdecimentos_aos_medicos_pioneiros_de_alta_floresta.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3175/mocao_no_016-2026_-_fas_-_congratulacoes_com_a_empresa_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3176/mocao_no_017-2026_-_rls_-_congratulacoes_com_o_servidor_carlos_henrique_de_lima_do_nascimento.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3177/mocao_no_018-2026_-_mrm_-_congratulacoes_com_o_colegio_alta_floresta.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3178/mocao_no_019-2026_-_dptc_-_congratulacoes_ao_sr._wilson_pereira_da_silva.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3179/mocao_no_020-2026_-_dptc_-_congratulacoes__com_clube_desbravadores_de_alta_floresta_-_mt..pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3205/mocao_no_021-2026_-_frs_-_congratulacoes_ao_escritorio_de_advocacia_dr._marcelo_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3206/mocao_no_022-2026_-_dls_-_congratulacoes_com_a_sra._maiara_santos_valentin.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3207/mocao_no_023-2026_-_bps_-_congratulacoes_com_a_emp._delatore_personalizzare.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3208/mocao_no_024-2026_-_csj_-_congratulacoes_com_a_clinica_habilitar.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3209/mocao_no_025-2026_-_egm_-_congratulacoes_com_o_icv.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3235/mocao_no_026-2026_-_cmaf_-_pesar_a_familia_bazzo_pelo_faleciment.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3259/mocao_no_027-2026_-_nps_-_congratulacoes_com_a_pioneira_dona_zola.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3312/mocao_no_028-2026_-egm_-_congratulacoes__com_deputado_estadual_f.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3313/mocao_no_029-2026_-egm_-_congratulacoes__com_deputado_federal_jo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3349/mocao_no_030-2026_-cmaf_-_congratulacoes__com_ecaf_classificacao.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3350/mocao_no_031-2026_-_rls_e_lks_-_congratulacoes_com_a_rainha_da_e.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3376/mocao_no_032_-_2026_-_dptc_-_congratulacoes_com_o_sr._fausto_lau.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3387/mocao_no_033_-_2026_-_frs_-_mocao_de_pesar_a_familia_campos.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3388/mocao_no_034-2026_-_csj_-_congratulacoes_com_o_goleiro_chuta.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3397/mocao_no_035-2026_-_csj_-_congratulacoes_com_a_soccer_gym.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2897/of_018-2026_-_encaminha_projeto_de_lei_2389-2026_-_regime_urgenc.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2900/of_023-2026_-_encaminha_projeto_de_lei_2390-2026_-_regime_urgencia_especial.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2905/of_024-2026_-_encaminha_projeto_de_lei_2391-2026_-_regime_urgenc.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2908/oficio_n_033-2026.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3238/of_065-2026_-_em_regime_de_urg._esp._ao_pl_-_2.395.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3078/067-2026_-_gp.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3004/of_070-2026_-_encaminha_projeto_de_lei_2398-2026_-_regime_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3043/of_089-2026_-_modifica_regime_de_tramitacao_projeto_de_lei_2.396.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3218/of_152-2026_-_modifica_para_tramitacao_de_urgencia_especial_pl_2.402-2026.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3219/of_153-2026_-_modifica_para_tramitacao_de_urgencia_especial_pl_2.403-2026.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3220/of_157-2026_-_modifica_para_tramitacao_de_urgencia_especial_pl_2.394-2026.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3221/of_158-2026-gp-_encaminha_projeto_de_lei_2408-2026_-_expoalta_2026.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3222/of_159-2026_-_retira_de_tramitacao_pl_2.403-2026.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3267/oficio_no_161-2026_-_urg._especial_do_pl_2409.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3266/oficio_no_162-2026_-_urg._especial_do_pl_2410.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3264/oficio_no_167-2026_-_urg._especial_do_pl_2412.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3279/of_177-2026_-_encaminha_o_projeto_de_lei_2413-2026_-_regime_de_urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3281/of_179-2026_-_solicita_alteracao_no_regime_de_tramitacao_projeto_de_lei_2407-2026_-_construtores.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3406/of_229-2026_-_solicita_alteracao_no_regime_de_tramitacao_projeto.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2982/oficio_012-2026-cmdm.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/2966/01_redacao_final_do_projeto_de_resolucao_-_003-2025_-_parlamento.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3098/02_redacao_final_do_projeto_de_lei_-_2.382-2025_-__altera_lei_26.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3100/03_redacao_final_do_projeto_de_lei_-_2.386-2025_-__dis_a_politic.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3101/04_redacao_final_do_projeto_de_lei_-_070-2025_-_limites_para_o_p.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3229/05_redacao_final_do_projeto_de_lei_-_2.400-2026_-_cessao_de_uso_iov.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3230/06_redacao_final_do_projeto_de_lei_-_2.402-2026_-_progr_dist_gratuita_oculos.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3277/07__redacao_final_do_projeto_de_lei_-_020-2026_-_altera_a__lei_municipal_2.922-2024.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3291/08__redacao_final_do_projeto_de_lei_-_2.404-2026_-_firmar_contrato_de_comodato_com_a_associacao_comunitaria_bom_jesus..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3290/09__redacao_final_do_projeto_de_lei_-_2.407-2026_-_cessao_de_direito_real_uso_lote_publico_para_associacao_construtores.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3292/10__redacao_final_do_projeto_de_lei_-_017-2026_-_semana_municipal_do_gari.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3346/11_redacao_final_do_projeto_de_lei_-_2.406-2026_-_cessao_de_uso_amap.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3347/12_redacao_final_do_projeto_de_lei_-_2.401-2026_-_cessao_de_uso_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3348/13__redacao_final_do_projeto_de_lei_-_028-2026_-_utilidade_publica_da_escolinha_de_futebol_pe_de_moleque.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3358/14__redacao_final_do_projeto_de_lei_-_026-2026_-_autz_exec_criar_progr_seg_navegacao.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altafloresta.mt.leg.br/media/sapl/public/materialegislativa/2026/3407/15__redacao_final_do_projeto_de_lei_-_030-2026_-_calendario_da_pessoa_com_deficiencia.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H181"/>
+  <dimension ref="A1:H523"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="206.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="215.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="227" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2753,4468 +6475,13354 @@
       </c>
       <c r="H10" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>55</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>56</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>42</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>42</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H17" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>72</v>
+        <v>92</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="H19" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="H20" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>101</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="H21" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H22" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>72</v>
+        <v>110</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>72</v>
+        <v>115</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="H24" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="H25" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>43</v>
+        <v>126</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>127</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>128</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>119</v>
+        <v>129</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="D28" t="s">
-        <v>123</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
+        <v>135</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="H28" t="s">
-        <v>126</v>
+        <v>137</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>127</v>
+        <v>138</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>139</v>
       </c>
       <c r="D29" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="H29" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>143</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>144</v>
       </c>
       <c r="D30" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="H30" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="D31" t="s">
-        <v>128</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="H31" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>152</v>
       </c>
       <c r="D32" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="H32" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>17</v>
+        <v>156</v>
       </c>
       <c r="D33" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>145</v>
+        <v>42</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>146</v>
+        <v>157</v>
       </c>
       <c r="H33" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>160</v>
       </c>
       <c r="D34" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="H34" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>26</v>
+        <v>165</v>
       </c>
       <c r="D35" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>149</v>
+        <v>166</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="H35" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="D36" t="s">
-        <v>140</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>156</v>
+        <v>171</v>
       </c>
       <c r="H36" t="s">
-        <v>157</v>
+        <v>172</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>10</v>
+        <v>174</v>
       </c>
       <c r="D37" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>160</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>72</v>
+        <v>175</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="H37" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>17</v>
+        <v>179</v>
       </c>
       <c r="D38" t="s">
-        <v>159</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>160</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>72</v>
+        <v>180</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>164</v>
+        <v>181</v>
       </c>
       <c r="H38" t="s">
-        <v>165</v>
+        <v>182</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>183</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="D39" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>149</v>
+        <v>37</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>170</v>
+        <v>185</v>
       </c>
       <c r="H39" t="s">
-        <v>171</v>
+        <v>186</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="D40" t="s">
-        <v>168</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>149</v>
+        <v>87</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="H40" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>176</v>
+        <v>191</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>10</v>
+        <v>192</v>
       </c>
       <c r="D41" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>178</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>179</v>
+        <v>194</v>
       </c>
       <c r="H41" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>181</v>
+        <v>196</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>17</v>
+        <v>197</v>
       </c>
       <c r="D42" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>178</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>13</v>
+        <v>92</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>182</v>
+        <v>198</v>
       </c>
       <c r="H42" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>21</v>
+        <v>201</v>
       </c>
       <c r="D43" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F43" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>185</v>
+        <v>204</v>
       </c>
       <c r="H43" t="s">
-        <v>186</v>
+        <v>205</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>187</v>
+        <v>206</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>26</v>
+        <v>207</v>
       </c>
       <c r="D44" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F44" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>189</v>
+        <v>208</v>
       </c>
       <c r="H44" t="s">
-        <v>190</v>
+        <v>209</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>191</v>
+        <v>210</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="D45" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F45" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>192</v>
+        <v>212</v>
       </c>
       <c r="H45" t="s">
-        <v>193</v>
+        <v>213</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>194</v>
+        <v>214</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>36</v>
+        <v>215</v>
       </c>
       <c r="D46" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F46" t="s">
-        <v>145</v>
+        <v>203</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="H46" t="s">
-        <v>196</v>
+        <v>217</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>197</v>
+        <v>218</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>41</v>
+        <v>219</v>
       </c>
       <c r="D47" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F47" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>199</v>
+        <v>220</v>
       </c>
       <c r="H47" t="s">
-        <v>200</v>
+        <v>221</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>46</v>
+        <v>223</v>
       </c>
       <c r="D48" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F48" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>202</v>
+        <v>224</v>
       </c>
       <c r="H48" t="s">
-        <v>203</v>
+        <v>225</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>204</v>
+        <v>226</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>51</v>
+        <v>227</v>
       </c>
       <c r="D49" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F49" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
       <c r="H49" t="s">
-        <v>207</v>
+        <v>229</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>208</v>
+        <v>230</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>56</v>
+        <v>231</v>
       </c>
       <c r="D50" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F50" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>210</v>
+        <v>232</v>
       </c>
       <c r="H50" t="s">
-        <v>211</v>
+        <v>233</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>212</v>
+        <v>234</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>59</v>
+        <v>235</v>
       </c>
       <c r="D51" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F51" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>213</v>
+        <v>236</v>
       </c>
       <c r="H51" t="s">
-        <v>214</v>
+        <v>237</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>215</v>
+        <v>238</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>62</v>
+        <v>239</v>
       </c>
       <c r="D52" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F52" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>216</v>
+        <v>240</v>
       </c>
       <c r="H52" t="s">
-        <v>217</v>
+        <v>241</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>218</v>
+        <v>242</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>65</v>
+        <v>243</v>
       </c>
       <c r="D53" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F53" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>220</v>
+        <v>244</v>
       </c>
       <c r="H53" t="s">
-        <v>221</v>
+        <v>245</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>222</v>
+        <v>246</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>223</v>
+        <v>247</v>
       </c>
       <c r="D54" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F54" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>225</v>
+        <v>248</v>
       </c>
       <c r="H54" t="s">
-        <v>226</v>
+        <v>249</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>227</v>
+        <v>250</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>228</v>
+        <v>251</v>
       </c>
       <c r="D55" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F55" t="s">
-        <v>229</v>
+        <v>203</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>230</v>
+        <v>252</v>
       </c>
       <c r="H55" t="s">
-        <v>231</v>
+        <v>253</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>232</v>
+        <v>254</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D56" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F56" t="s">
-        <v>229</v>
+        <v>203</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="H56" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>237</v>
+        <v>259</v>
       </c>
       <c r="D57" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>203</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>238</v>
+        <v>260</v>
       </c>
       <c r="H57" t="s">
-        <v>239</v>
+        <v>261</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="D58" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F58" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>43</v>
+        <v>264</v>
       </c>
       <c r="H58" t="s">
-        <v>242</v>
+        <v>265</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>243</v>
+        <v>266</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>244</v>
+        <v>267</v>
       </c>
       <c r="D59" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F59" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="H59" t="s">
-        <v>246</v>
+        <v>269</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>247</v>
+        <v>270</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>248</v>
+        <v>271</v>
       </c>
       <c r="D60" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F60" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>249</v>
+        <v>272</v>
       </c>
       <c r="H60" t="s">
-        <v>250</v>
+        <v>273</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>251</v>
+        <v>274</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
       <c r="D61" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F61" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>253</v>
+        <v>276</v>
       </c>
       <c r="H61" t="s">
-        <v>254</v>
+        <v>277</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>255</v>
+        <v>278</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>256</v>
+        <v>279</v>
       </c>
       <c r="D62" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F62" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>257</v>
+        <v>280</v>
       </c>
       <c r="H62" t="s">
-        <v>258</v>
+        <v>281</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>259</v>
+        <v>282</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>260</v>
+        <v>283</v>
       </c>
       <c r="D63" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F63" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>261</v>
+        <v>284</v>
       </c>
       <c r="H63" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>263</v>
+        <v>286</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>264</v>
+        <v>287</v>
       </c>
       <c r="D64" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F64" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>265</v>
+        <v>288</v>
       </c>
       <c r="H64" t="s">
-        <v>266</v>
+        <v>289</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>267</v>
+        <v>290</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>268</v>
+        <v>291</v>
       </c>
       <c r="D65" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F65" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>269</v>
+        <v>292</v>
       </c>
       <c r="H65" t="s">
-        <v>270</v>
+        <v>293</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>294</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>272</v>
+        <v>295</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F66" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>273</v>
+        <v>296</v>
       </c>
       <c r="H66" t="s">
-        <v>274</v>
+        <v>297</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>275</v>
+        <v>298</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>167</v>
+        <v>299</v>
       </c>
       <c r="D67" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F67" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>276</v>
+        <v>300</v>
       </c>
       <c r="H67" t="s">
-        <v>277</v>
+        <v>301</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>279</v>
+        <v>303</v>
       </c>
       <c r="D68" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F68" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>280</v>
+        <v>304</v>
       </c>
       <c r="H68" t="s">
-        <v>281</v>
+        <v>305</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>282</v>
+        <v>306</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>283</v>
+        <v>307</v>
       </c>
       <c r="D69" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>203</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>284</v>
+        <v>308</v>
       </c>
       <c r="H69" t="s">
-        <v>285</v>
+        <v>309</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>286</v>
+        <v>310</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>287</v>
+        <v>311</v>
       </c>
       <c r="D70" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F70" t="s">
-        <v>229</v>
+        <v>203</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>288</v>
+        <v>312</v>
       </c>
       <c r="H70" t="s">
-        <v>289</v>
+        <v>313</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>290</v>
+        <v>314</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>291</v>
+        <v>315</v>
       </c>
       <c r="D71" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E71" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F71" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>292</v>
+        <v>316</v>
       </c>
       <c r="H71" t="s">
-        <v>293</v>
+        <v>317</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>294</v>
+        <v>318</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>295</v>
+        <v>319</v>
       </c>
       <c r="D72" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F72" t="s">
-        <v>37</v>
+        <v>203</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>296</v>
+        <v>320</v>
       </c>
       <c r="H72" t="s">
-        <v>297</v>
+        <v>321</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>298</v>
+        <v>322</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>299</v>
+        <v>323</v>
       </c>
       <c r="D73" t="s">
-        <v>177</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>178</v>
+        <v>202</v>
       </c>
       <c r="F73" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>300</v>
+        <v>324</v>
       </c>
       <c r="H73" t="s">
-        <v>301</v>
+        <v>325</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>302</v>
+        <v>326</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>173</v>
+        <v>10</v>
       </c>
       <c r="D74" t="s">
-        <v>177</v>
+        <v>327</v>
       </c>
       <c r="E74" t="s">
-        <v>178</v>
+        <v>328</v>
       </c>
       <c r="F74" t="s">
-        <v>198</v>
+        <v>22</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="H74" t="s">
-        <v>304</v>
+        <v>330</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>305</v>
+        <v>331</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>306</v>
+        <v>17</v>
       </c>
       <c r="D75" t="s">
-        <v>177</v>
+        <v>327</v>
       </c>
       <c r="E75" t="s">
-        <v>178</v>
+        <v>328</v>
       </c>
       <c r="F75" t="s">
-        <v>307</v>
+        <v>92</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>308</v>
+        <v>332</v>
       </c>
       <c r="H75" t="s">
-        <v>309</v>
+        <v>333</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>310</v>
+        <v>334</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D76" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E76" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F76" t="s">
-        <v>313</v>
+        <v>37</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="H76" t="s">
-        <v>315</v>
+        <v>336</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>316</v>
+        <v>337</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D77" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E77" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F77" t="s">
-        <v>317</v>
+        <v>166</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
       <c r="H77" t="s">
-        <v>319</v>
+        <v>339</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>320</v>
+        <v>340</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="D78" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E78" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F78" t="s">
-        <v>317</v>
+        <v>42</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>321</v>
+        <v>341</v>
       </c>
       <c r="H78" t="s">
-        <v>322</v>
+        <v>342</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>323</v>
+        <v>343</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="D79" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E79" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F79" t="s">
-        <v>317</v>
+        <v>87</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>324</v>
+        <v>344</v>
       </c>
       <c r="H79" t="s">
-        <v>325</v>
+        <v>345</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>326</v>
+        <v>346</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="D80" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E80" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F80" t="s">
-        <v>317</v>
+        <v>52</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>327</v>
+        <v>347</v>
       </c>
       <c r="H80" t="s">
-        <v>328</v>
+        <v>348</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>329</v>
+        <v>349</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D81" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E81" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F81" t="s">
-        <v>37</v>
+        <v>130</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>330</v>
+        <v>350</v>
       </c>
       <c r="H81" t="s">
-        <v>331</v>
+        <v>351</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>332</v>
+        <v>352</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D82" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E82" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F82" t="s">
-        <v>37</v>
+        <v>353</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>333</v>
+        <v>354</v>
       </c>
       <c r="H82" t="s">
-        <v>334</v>
+        <v>355</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>335</v>
+        <v>356</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="D83" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E83" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F83" t="s">
-        <v>37</v>
+        <v>110</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>336</v>
+        <v>357</v>
       </c>
       <c r="H83" t="s">
-        <v>337</v>
+        <v>358</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>338</v>
+        <v>359</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>51</v>
+        <v>60</v>
       </c>
       <c r="D84" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E84" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F84" t="s">
-        <v>37</v>
+        <v>360</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>339</v>
+        <v>361</v>
       </c>
       <c r="H84" t="s">
-        <v>340</v>
+        <v>362</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>341</v>
+        <v>363</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D85" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E85" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F85" t="s">
-        <v>307</v>
+        <v>78</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>342</v>
+        <v>364</v>
       </c>
       <c r="H85" t="s">
-        <v>343</v>
+        <v>365</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>344</v>
+        <v>366</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="D86" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E86" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F86" t="s">
-        <v>219</v>
+        <v>367</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>345</v>
+        <v>368</v>
       </c>
       <c r="H86" t="s">
-        <v>346</v>
+        <v>369</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>347</v>
+        <v>370</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="D87" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E87" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F87" t="s">
-        <v>37</v>
+        <v>371</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>348</v>
+        <v>372</v>
       </c>
       <c r="H87" t="s">
-        <v>349</v>
+        <v>373</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>350</v>
+        <v>374</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="D88" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E88" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F88" t="s">
-        <v>307</v>
+        <v>375</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>351</v>
+        <v>376</v>
       </c>
       <c r="H88" t="s">
-        <v>352</v>
+        <v>377</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>353</v>
+        <v>378</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>223</v>
+        <v>82</v>
       </c>
       <c r="D89" t="s">
-        <v>311</v>
+        <v>327</v>
       </c>
       <c r="E89" t="s">
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="F89" t="s">
-        <v>205</v>
+        <v>379</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>354</v>
+        <v>380</v>
       </c>
       <c r="H89" t="s">
-        <v>355</v>
+        <v>381</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>356</v>
+        <v>382</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>228</v>
+        <v>10</v>
       </c>
       <c r="D90" t="s">
-        <v>311</v>
+        <v>383</v>
       </c>
       <c r="E90" t="s">
-        <v>312</v>
+        <v>384</v>
       </c>
       <c r="F90" t="s">
-        <v>313</v>
+        <v>385</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>357</v>
+        <v>386</v>
       </c>
       <c r="H90" t="s">
-        <v>358</v>
+        <v>387</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>359</v>
+        <v>388</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>233</v>
+        <v>17</v>
       </c>
       <c r="D91" t="s">
-        <v>311</v>
+        <v>383</v>
       </c>
       <c r="E91" t="s">
-        <v>312</v>
+        <v>384</v>
       </c>
       <c r="F91" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>360</v>
+        <v>389</v>
       </c>
       <c r="H91" t="s">
-        <v>361</v>
+        <v>390</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>362</v>
+        <v>391</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>237</v>
+        <v>21</v>
       </c>
       <c r="D92" t="s">
-        <v>311</v>
+        <v>383</v>
       </c>
       <c r="E92" t="s">
-        <v>312</v>
+        <v>384</v>
       </c>
       <c r="F92" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>363</v>
+        <v>392</v>
       </c>
       <c r="H92" t="s">
-        <v>364</v>
+        <v>393</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>365</v>
+        <v>394</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>241</v>
+        <v>26</v>
       </c>
       <c r="D93" t="s">
-        <v>311</v>
+        <v>383</v>
       </c>
       <c r="E93" t="s">
-        <v>312</v>
+        <v>384</v>
       </c>
       <c r="F93" t="s">
-        <v>366</v>
+        <v>395</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>367</v>
+        <v>396</v>
       </c>
       <c r="H93" t="s">
-        <v>368</v>
+        <v>397</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>369</v>
+        <v>398</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>244</v>
+        <v>31</v>
       </c>
       <c r="D94" t="s">
-        <v>311</v>
+        <v>383</v>
       </c>
       <c r="E94" t="s">
-        <v>312</v>
+        <v>384</v>
       </c>
       <c r="F94" t="s">
-        <v>370</v>
+        <v>399</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>371</v>
+        <v>400</v>
       </c>
       <c r="H94" t="s">
-        <v>372</v>
+        <v>401</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>373</v>
+        <v>402</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>248</v>
+        <v>36</v>
       </c>
       <c r="D95" t="s">
-        <v>311</v>
+        <v>383</v>
       </c>
       <c r="E95" t="s">
-        <v>312</v>
+        <v>384</v>
       </c>
       <c r="F95" t="s">
-        <v>198</v>
+        <v>403</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>374</v>
+        <v>404</v>
       </c>
       <c r="H95" t="s">
-        <v>375</v>
+        <v>405</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>376</v>
+        <v>406</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>252</v>
+        <v>10</v>
       </c>
       <c r="D96" t="s">
-        <v>311</v>
+        <v>407</v>
       </c>
       <c r="E96" t="s">
-        <v>312</v>
+        <v>408</v>
       </c>
       <c r="F96" t="s">
-        <v>229</v>
+        <v>166</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>377</v>
+        <v>409</v>
       </c>
       <c r="H96" t="s">
-        <v>378</v>
+        <v>410</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>379</v>
+        <v>411</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>256</v>
+        <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E97" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F97" t="s">
-        <v>229</v>
+        <v>37</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>380</v>
+        <v>414</v>
       </c>
       <c r="H97" t="s">
-        <v>381</v>
+        <v>415</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>382</v>
+        <v>416</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>260</v>
+        <v>17</v>
       </c>
       <c r="D98" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E98" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F98" t="s">
-        <v>229</v>
+        <v>87</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>383</v>
+        <v>417</v>
       </c>
       <c r="H98" t="s">
-        <v>384</v>
+        <v>418</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>385</v>
+        <v>419</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>264</v>
+        <v>21</v>
       </c>
       <c r="D99" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E99" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F99" t="s">
-        <v>229</v>
+        <v>420</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="H99" t="s">
-        <v>387</v>
+        <v>422</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>388</v>
+        <v>423</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>268</v>
+        <v>26</v>
       </c>
       <c r="D100" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E100" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F100" t="s">
-        <v>229</v>
+        <v>420</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>389</v>
+        <v>424</v>
       </c>
       <c r="H100" t="s">
-        <v>390</v>
+        <v>425</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>391</v>
+        <v>426</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>272</v>
+        <v>31</v>
       </c>
       <c r="D101" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E101" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F101" t="s">
-        <v>370</v>
+        <v>420</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>392</v>
+        <v>427</v>
       </c>
       <c r="H101" t="s">
-        <v>393</v>
+        <v>428</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>394</v>
+        <v>429</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>167</v>
+        <v>36</v>
       </c>
       <c r="D102" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E102" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F102" t="s">
-        <v>370</v>
+        <v>420</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>395</v>
+        <v>430</v>
       </c>
       <c r="H102" t="s">
-        <v>396</v>
+        <v>431</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>397</v>
+        <v>432</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>279</v>
+        <v>41</v>
       </c>
       <c r="D103" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E103" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F103" t="s">
-        <v>229</v>
+        <v>166</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>398</v>
+        <v>433</v>
       </c>
       <c r="H103" t="s">
-        <v>399</v>
+        <v>434</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>400</v>
+        <v>435</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>283</v>
+        <v>46</v>
       </c>
       <c r="D104" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E104" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F104" t="s">
-        <v>317</v>
+        <v>420</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>401</v>
+        <v>436</v>
       </c>
       <c r="H104" t="s">
-        <v>402</v>
+        <v>437</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>403</v>
+        <v>438</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>287</v>
+        <v>51</v>
       </c>
       <c r="D105" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E105" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F105" t="s">
-        <v>52</v>
+        <v>420</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>404</v>
+        <v>439</v>
       </c>
       <c r="H105" t="s">
-        <v>405</v>
+        <v>440</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>406</v>
+        <v>441</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>291</v>
+        <v>56</v>
       </c>
       <c r="D106" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E106" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F106" t="s">
-        <v>52</v>
+        <v>442</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>407</v>
+        <v>443</v>
       </c>
       <c r="H106" t="s">
-        <v>408</v>
+        <v>444</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>409</v>
+        <v>445</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>295</v>
+        <v>60</v>
       </c>
       <c r="D107" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E107" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F107" t="s">
-        <v>42</v>
+        <v>420</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>410</v>
+        <v>446</v>
       </c>
       <c r="H107" t="s">
-        <v>411</v>
+        <v>447</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>448</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>64</v>
+      </c>
+      <c r="D108" t="s">
         <v>412</v>
       </c>
-      <c r="B108" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E108" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F108" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>413</v>
+        <v>449</v>
       </c>
       <c r="H108" t="s">
-        <v>414</v>
+        <v>450</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>415</v>
+        <v>451</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>173</v>
+        <v>68</v>
       </c>
       <c r="D109" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E109" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F109" t="s">
-        <v>313</v>
+        <v>420</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>416</v>
+        <v>452</v>
       </c>
       <c r="H109" t="s">
-        <v>417</v>
+        <v>453</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>418</v>
+        <v>454</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>306</v>
+        <v>73</v>
       </c>
       <c r="D110" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E110" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F110" t="s">
-        <v>313</v>
+        <v>110</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>419</v>
+        <v>455</v>
       </c>
       <c r="H110" t="s">
-        <v>420</v>
+        <v>456</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>421</v>
+        <v>457</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>422</v>
+        <v>77</v>
       </c>
       <c r="D111" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E111" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F111" t="s">
-        <v>42</v>
+        <v>420</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>423</v>
+        <v>458</v>
       </c>
       <c r="H111" t="s">
-        <v>424</v>
+        <v>459</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>425</v>
+        <v>460</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>426</v>
+        <v>82</v>
       </c>
       <c r="D112" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E112" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F112" t="s">
-        <v>42</v>
+        <v>420</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>427</v>
+        <v>461</v>
       </c>
       <c r="H112" t="s">
-        <v>428</v>
+        <v>462</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>429</v>
+        <v>463</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>430</v>
+        <v>86</v>
       </c>
       <c r="D113" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E113" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F113" t="s">
-        <v>307</v>
+        <v>420</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>431</v>
+        <v>464</v>
       </c>
       <c r="H113" t="s">
-        <v>432</v>
+        <v>465</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>433</v>
+        <v>466</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>434</v>
+        <v>91</v>
       </c>
       <c r="D114" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E114" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F114" t="s">
-        <v>198</v>
+        <v>420</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>435</v>
+        <v>467</v>
       </c>
       <c r="H114" t="s">
-        <v>436</v>
+        <v>468</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>437</v>
+        <v>469</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>438</v>
+        <v>96</v>
       </c>
       <c r="D115" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E115" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F115" t="s">
-        <v>219</v>
+        <v>42</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>439</v>
+        <v>470</v>
       </c>
       <c r="H115" t="s">
-        <v>440</v>
+        <v>471</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>441</v>
+        <v>472</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>442</v>
+        <v>100</v>
       </c>
       <c r="D116" t="s">
-        <v>311</v>
+        <v>412</v>
       </c>
       <c r="E116" t="s">
-        <v>312</v>
+        <v>413</v>
       </c>
       <c r="F116" t="s">
-        <v>219</v>
+        <v>360</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>443</v>
+        <v>473</v>
       </c>
       <c r="H116" t="s">
-        <v>444</v>
+        <v>474</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>445</v>
+        <v>475</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>446</v>
+        <v>10</v>
       </c>
       <c r="D117" t="s">
-        <v>311</v>
+        <v>476</v>
       </c>
       <c r="E117" t="s">
-        <v>312</v>
+        <v>477</v>
       </c>
       <c r="F117" t="s">
-        <v>317</v>
+        <v>478</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>447</v>
+        <v>479</v>
       </c>
       <c r="H117" t="s">
-        <v>448</v>
+        <v>480</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>449</v>
+        <v>481</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>450</v>
+        <v>10</v>
       </c>
       <c r="D118" t="s">
-        <v>311</v>
+        <v>482</v>
       </c>
       <c r="E118" t="s">
-        <v>312</v>
+        <v>483</v>
       </c>
       <c r="F118" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>451</v>
+        <v>484</v>
       </c>
       <c r="H118" t="s">
-        <v>452</v>
+        <v>485</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>453</v>
+        <v>486</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>454</v>
+        <v>17</v>
       </c>
       <c r="D119" t="s">
-        <v>311</v>
+        <v>482</v>
       </c>
       <c r="E119" t="s">
-        <v>312</v>
+        <v>483</v>
       </c>
       <c r="F119" t="s">
-        <v>229</v>
+        <v>203</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>455</v>
+        <v>487</v>
       </c>
       <c r="H119" t="s">
-        <v>456</v>
+        <v>488</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>457</v>
+        <v>489</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>458</v>
+        <v>21</v>
       </c>
       <c r="D120" t="s">
-        <v>311</v>
+        <v>482</v>
       </c>
       <c r="E120" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>483</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>459</v>
+        <v>490</v>
       </c>
       <c r="H120" t="s">
-        <v>460</v>
+        <v>491</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>461</v>
+        <v>492</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>462</v>
+        <v>26</v>
       </c>
       <c r="D121" t="s">
-        <v>311</v>
+        <v>482</v>
       </c>
       <c r="E121" t="s">
-        <v>312</v>
+        <v>483</v>
       </c>
       <c r="F121" t="s">
-        <v>229</v>
+        <v>203</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>463</v>
+        <v>493</v>
       </c>
       <c r="H121" t="s">
-        <v>464</v>
+        <v>494</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>465</v>
+        <v>495</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>466</v>
+        <v>31</v>
       </c>
       <c r="D122" t="s">
-        <v>311</v>
+        <v>482</v>
       </c>
       <c r="E122" t="s">
-        <v>312</v>
+        <v>483</v>
       </c>
       <c r="F122" t="s">
-        <v>52</v>
+        <v>203</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>467</v>
+        <v>496</v>
       </c>
       <c r="H122" t="s">
-        <v>468</v>
+        <v>497</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>469</v>
+        <v>498</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>470</v>
+        <v>36</v>
       </c>
       <c r="D123" t="s">
-        <v>311</v>
+        <v>482</v>
       </c>
       <c r="E123" t="s">
-        <v>312</v>
+        <v>483</v>
       </c>
       <c r="F123" t="s">
-        <v>471</v>
+        <v>203</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>472</v>
+        <v>499</v>
       </c>
       <c r="H123" t="s">
-        <v>473</v>
+        <v>500</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>474</v>
+        <v>501</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>475</v>
+        <v>41</v>
       </c>
       <c r="D124" t="s">
-        <v>311</v>
+        <v>482</v>
       </c>
       <c r="E124" t="s">
-        <v>312</v>
+        <v>483</v>
       </c>
       <c r="F124" t="s">
-        <v>219</v>
+        <v>203</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>476</v>
+        <v>502</v>
       </c>
       <c r="H124" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>478</v>
+        <v>504</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>479</v>
+        <v>46</v>
       </c>
       <c r="D125" t="s">
-        <v>311</v>
+        <v>482</v>
       </c>
       <c r="E125" t="s">
-        <v>312</v>
+        <v>483</v>
       </c>
       <c r="F125" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>480</v>
+        <v>505</v>
       </c>
       <c r="H125" t="s">
-        <v>481</v>
+        <v>506</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>507</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>51</v>
+      </c>
+      <c r="D126" t="s">
         <v>482</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="E126" t="s">
         <v>483</v>
       </c>
-      <c r="D126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F126" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>484</v>
+        <v>508</v>
       </c>
       <c r="H126" t="s">
-        <v>485</v>
+        <v>509</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>486</v>
+        <v>510</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>487</v>
+        <v>134</v>
       </c>
       <c r="D127" t="s">
-        <v>311</v>
+        <v>511</v>
       </c>
       <c r="E127" t="s">
-        <v>312</v>
+        <v>512</v>
       </c>
       <c r="F127" t="s">
-        <v>42</v>
+        <v>420</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>488</v>
+        <v>513</v>
       </c>
       <c r="H127" t="s">
-        <v>489</v>
+        <v>514</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>490</v>
+        <v>515</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>491</v>
+        <v>165</v>
       </c>
       <c r="D128" t="s">
-        <v>311</v>
+        <v>511</v>
       </c>
       <c r="E128" t="s">
-        <v>312</v>
+        <v>512</v>
       </c>
       <c r="F128" t="s">
-        <v>42</v>
+        <v>420</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>492</v>
+        <v>516</v>
       </c>
       <c r="H128" t="s">
-        <v>493</v>
+        <v>517</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>494</v>
+        <v>518</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>495</v>
+        <v>519</v>
       </c>
       <c r="D129" t="s">
-        <v>311</v>
+        <v>511</v>
       </c>
       <c r="E129" t="s">
-        <v>312</v>
+        <v>512</v>
       </c>
       <c r="F129" t="s">
-        <v>42</v>
+        <v>420</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>496</v>
+        <v>520</v>
       </c>
       <c r="H129" t="s">
-        <v>497</v>
+        <v>521</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>498</v>
+        <v>522</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>499</v>
+        <v>10</v>
       </c>
       <c r="D130" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E130" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F130" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>500</v>
+        <v>525</v>
       </c>
       <c r="H130" t="s">
-        <v>501</v>
+        <v>526</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>502</v>
+        <v>527</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>503</v>
+        <v>17</v>
       </c>
       <c r="D131" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E131" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F131" t="s">
-        <v>504</v>
+        <v>13</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>505</v>
+        <v>528</v>
       </c>
       <c r="H131" t="s">
-        <v>506</v>
+        <v>529</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>507</v>
+        <v>530</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>508</v>
+        <v>21</v>
       </c>
       <c r="D132" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E132" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F132" t="s">
-        <v>317</v>
+        <v>22</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>509</v>
+        <v>531</v>
       </c>
       <c r="H132" t="s">
-        <v>510</v>
+        <v>532</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>511</v>
+        <v>533</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>512</v>
+        <v>26</v>
       </c>
       <c r="D133" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E133" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F133" t="s">
-        <v>37</v>
+        <v>78</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>513</v>
+        <v>534</v>
       </c>
       <c r="H133" t="s">
-        <v>514</v>
+        <v>535</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>515</v>
+        <v>536</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>516</v>
+        <v>31</v>
       </c>
       <c r="D134" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E134" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F134" t="s">
-        <v>229</v>
+        <v>78</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
       <c r="H134" t="s">
-        <v>518</v>
+        <v>538</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>519</v>
+        <v>539</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>520</v>
+        <v>36</v>
       </c>
       <c r="D135" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E135" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F135" t="s">
-        <v>317</v>
+        <v>87</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>521</v>
+        <v>540</v>
       </c>
       <c r="H135" t="s">
-        <v>522</v>
+        <v>541</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
+        <v>542</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>41</v>
+      </c>
+      <c r="D136" t="s">
         <v>523</v>
       </c>
-      <c r="B136" t="s">
-[...2 lines deleted...]
-      <c r="C136" t="s">
+      <c r="E136" t="s">
         <v>524</v>
       </c>
-      <c r="D136" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F136" t="s">
-        <v>145</v>
+        <v>543</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>525</v>
+        <v>544</v>
       </c>
       <c r="H136" t="s">
-        <v>526</v>
+        <v>545</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>527</v>
+        <v>546</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>528</v>
+        <v>46</v>
       </c>
       <c r="D137" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E137" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F137" t="s">
-        <v>198</v>
+        <v>543</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="H137" t="s">
-        <v>530</v>
+        <v>548</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>531</v>
+        <v>549</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>532</v>
+        <v>51</v>
       </c>
       <c r="D138" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E138" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F138" t="s">
-        <v>229</v>
+        <v>353</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
       <c r="H138" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>536</v>
+        <v>56</v>
       </c>
       <c r="D139" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E139" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F139" t="s">
-        <v>307</v>
+        <v>553</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>537</v>
+        <v>554</v>
       </c>
       <c r="H139" t="s">
-        <v>538</v>
+        <v>555</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>539</v>
+        <v>556</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>540</v>
+        <v>60</v>
       </c>
       <c r="D140" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E140" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F140" t="s">
-        <v>145</v>
+        <v>553</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>43</v>
+        <v>557</v>
       </c>
       <c r="H140" t="s">
-        <v>541</v>
+        <v>558</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
+        <v>64</v>
+      </c>
+      <c r="D141" t="s">
+        <v>523</v>
+      </c>
+      <c r="E141" t="s">
+        <v>524</v>
+      </c>
+      <c r="F141" t="s">
         <v>543</v>
       </c>
-      <c r="D141" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G141" s="1" t="s">
-        <v>544</v>
+        <v>560</v>
       </c>
       <c r="H141" t="s">
-        <v>545</v>
+        <v>561</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>546</v>
+        <v>562</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>547</v>
+        <v>68</v>
       </c>
       <c r="D142" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E142" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F142" t="s">
-        <v>229</v>
+        <v>130</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>548</v>
+        <v>563</v>
       </c>
       <c r="H142" t="s">
-        <v>549</v>
+        <v>564</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>550</v>
+        <v>565</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>551</v>
+        <v>73</v>
       </c>
       <c r="D143" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E143" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F143" t="s">
-        <v>52</v>
+        <v>566</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>552</v>
+        <v>567</v>
       </c>
       <c r="H143" t="s">
-        <v>553</v>
+        <v>568</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>554</v>
+        <v>569</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>555</v>
+        <v>77</v>
       </c>
       <c r="D144" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E144" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F144" t="s">
-        <v>42</v>
+        <v>166</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>556</v>
+        <v>570</v>
       </c>
       <c r="H144" t="s">
-        <v>557</v>
+        <v>571</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>558</v>
+        <v>572</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>559</v>
+        <v>82</v>
       </c>
       <c r="D145" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E145" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F145" t="s">
-        <v>219</v>
+        <v>166</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
       <c r="H145" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>562</v>
+        <v>575</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>563</v>
+        <v>86</v>
       </c>
       <c r="D146" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E146" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F146" t="s">
-        <v>229</v>
+        <v>22</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>564</v>
+        <v>576</v>
       </c>
       <c r="H146" t="s">
-        <v>565</v>
+        <v>577</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>566</v>
+        <v>578</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>567</v>
+        <v>91</v>
       </c>
       <c r="D147" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E147" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F147" t="s">
-        <v>188</v>
+        <v>37</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>568</v>
+        <v>579</v>
       </c>
       <c r="H147" t="s">
-        <v>569</v>
+        <v>580</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>570</v>
+        <v>581</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>571</v>
+        <v>96</v>
       </c>
       <c r="D148" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E148" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F148" t="s">
-        <v>229</v>
+        <v>37</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>572</v>
+        <v>582</v>
       </c>
       <c r="H148" t="s">
-        <v>573</v>
+        <v>583</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>574</v>
+        <v>584</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>575</v>
+        <v>100</v>
       </c>
       <c r="D149" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E149" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F149" t="s">
-        <v>188</v>
+        <v>37</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="H149" t="s">
-        <v>577</v>
+        <v>586</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>578</v>
+        <v>587</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>579</v>
+        <v>105</v>
       </c>
       <c r="D150" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E150" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F150" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>580</v>
+        <v>588</v>
       </c>
       <c r="H150" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>582</v>
+        <v>590</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>583</v>
+        <v>109</v>
       </c>
       <c r="D151" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E151" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F151" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="H151" t="s">
-        <v>585</v>
+        <v>592</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>586</v>
+        <v>593</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>587</v>
+        <v>114</v>
       </c>
       <c r="D152" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E152" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F152" t="s">
-        <v>219</v>
+        <v>37</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="H152" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>591</v>
+        <v>119</v>
       </c>
       <c r="D153" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E153" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F153" t="s">
-        <v>198</v>
+        <v>37</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="H153" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>594</v>
+        <v>599</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>595</v>
+        <v>124</v>
       </c>
       <c r="D154" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E154" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F154" t="s">
-        <v>188</v>
+        <v>37</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="H154" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>599</v>
+        <v>129</v>
       </c>
       <c r="D155" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E155" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F155" t="s">
-        <v>198</v>
+        <v>353</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="H155" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>603</v>
+        <v>134</v>
       </c>
       <c r="D156" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E156" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F156" t="s">
-        <v>307</v>
+        <v>543</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="H156" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>607</v>
+        <v>139</v>
       </c>
       <c r="D157" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E157" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F157" t="s">
-        <v>317</v>
+        <v>543</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
       <c r="H157" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>611</v>
+        <v>144</v>
       </c>
       <c r="D158" t="s">
-        <v>311</v>
+        <v>523</v>
       </c>
       <c r="E158" t="s">
-        <v>312</v>
+        <v>524</v>
       </c>
       <c r="F158" t="s">
-        <v>307</v>
+        <v>13</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>612</v>
       </c>
       <c r="H158" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
         <v>614</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
+        <v>148</v>
+      </c>
+      <c r="D159" t="s">
+        <v>523</v>
+      </c>
+      <c r="E159" t="s">
+        <v>524</v>
+      </c>
+      <c r="F159" t="s">
+        <v>166</v>
+      </c>
+      <c r="G159" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="D159" t="s">
-[...8 lines deleted...]
-      <c r="G159" s="1" t="s">
+      <c r="H159" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
+        <v>617</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>152</v>
+      </c>
+      <c r="D160" t="s">
+        <v>523</v>
+      </c>
+      <c r="E160" t="s">
+        <v>524</v>
+      </c>
+      <c r="F160" t="s">
+        <v>543</v>
+      </c>
+      <c r="G160" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="B160" t="s">
-[...2 lines deleted...]
-      <c r="C160" t="s">
+      <c r="H160" t="s">
         <v>619</v>
-      </c>
-[...13 lines deleted...]
-        <v>621</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
+        <v>620</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>156</v>
+      </c>
+      <c r="D161" t="s">
+        <v>523</v>
+      </c>
+      <c r="E161" t="s">
+        <v>524</v>
+      </c>
+      <c r="F161" t="s">
+        <v>37</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H161" t="s">
         <v>622</v>
-      </c>
-[...19 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="D162" t="s">
-        <v>627</v>
+        <v>523</v>
       </c>
       <c r="E162" t="s">
-        <v>628</v>
+        <v>524</v>
       </c>
       <c r="F162" t="s">
-        <v>229</v>
+        <v>543</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="H162" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>17</v>
+        <v>165</v>
       </c>
       <c r="D163" t="s">
+        <v>523</v>
+      </c>
+      <c r="E163" t="s">
+        <v>524</v>
+      </c>
+      <c r="F163" t="s">
+        <v>543</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>627</v>
       </c>
-      <c r="E163" t="s">
+      <c r="H163" t="s">
         <v>628</v>
-      </c>
-[...7 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>21</v>
+        <v>170</v>
       </c>
       <c r="D164" t="s">
-        <v>627</v>
+        <v>523</v>
       </c>
       <c r="E164" t="s">
-        <v>628</v>
+        <v>524</v>
       </c>
       <c r="F164" t="s">
-        <v>229</v>
+        <v>367</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="H164" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>26</v>
+        <v>174</v>
       </c>
       <c r="D165" t="s">
-        <v>627</v>
+        <v>523</v>
       </c>
       <c r="E165" t="s">
-        <v>628</v>
+        <v>524</v>
       </c>
       <c r="F165" t="s">
-        <v>145</v>
+        <v>353</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="H165" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>31</v>
+        <v>179</v>
       </c>
       <c r="D166" t="s">
-        <v>627</v>
+        <v>523</v>
       </c>
       <c r="E166" t="s">
-        <v>628</v>
+        <v>524</v>
       </c>
       <c r="F166" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="H166" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>36</v>
+        <v>184</v>
       </c>
       <c r="D167" t="s">
-        <v>627</v>
+        <v>523</v>
       </c>
       <c r="E167" t="s">
-        <v>628</v>
+        <v>524</v>
       </c>
       <c r="F167" t="s">
-        <v>205</v>
+        <v>553</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="H167" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>41</v>
+        <v>188</v>
       </c>
       <c r="D168" t="s">
-        <v>627</v>
+        <v>523</v>
       </c>
       <c r="E168" t="s">
-        <v>628</v>
+        <v>524</v>
       </c>
       <c r="F168" t="s">
-        <v>52</v>
+        <v>166</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="H168" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>46</v>
+        <v>192</v>
       </c>
       <c r="D169" t="s">
-        <v>627</v>
+        <v>523</v>
       </c>
       <c r="E169" t="s">
-        <v>628</v>
+        <v>524</v>
       </c>
       <c r="F169" t="s">
-        <v>145</v>
+        <v>645</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>43</v>
+        <v>646</v>
       </c>
       <c r="H169" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>51</v>
+        <v>197</v>
       </c>
       <c r="D170" t="s">
-        <v>627</v>
+        <v>523</v>
       </c>
       <c r="E170" t="s">
-        <v>628</v>
+        <v>524</v>
       </c>
       <c r="F170" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="H170" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
+        <v>651</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>652</v>
+      </c>
+      <c r="D171" t="s">
+        <v>523</v>
+      </c>
+      <c r="E171" t="s">
+        <v>524</v>
+      </c>
+      <c r="F171" t="s">
+        <v>653</v>
+      </c>
+      <c r="G171" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="B171" t="s">
-[...14 lines deleted...]
-      <c r="G171" s="1" t="s">
+      <c r="H171" t="s">
         <v>655</v>
-      </c>
-[...1 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
+        <v>656</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
         <v>657</v>
       </c>
-      <c r="B172" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D172" t="s">
-        <v>627</v>
+        <v>523</v>
       </c>
       <c r="E172" t="s">
-        <v>628</v>
+        <v>524</v>
       </c>
       <c r="F172" t="s">
-        <v>317</v>
+        <v>658</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="H172" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>241</v>
+        <v>662</v>
       </c>
       <c r="D173" t="s">
-        <v>661</v>
+        <v>523</v>
       </c>
       <c r="E173" t="s">
-        <v>662</v>
+        <v>524</v>
       </c>
       <c r="F173" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>663</v>
       </c>
       <c r="H173" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>665</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>260</v>
+        <v>666</v>
       </c>
       <c r="D174" t="s">
-        <v>661</v>
+        <v>523</v>
       </c>
       <c r="E174" t="s">
-        <v>662</v>
+        <v>524</v>
       </c>
       <c r="F174" t="s">
-        <v>72</v>
+        <v>371</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="H174" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>264</v>
+        <v>670</v>
       </c>
       <c r="D175" t="s">
-        <v>661</v>
+        <v>523</v>
       </c>
       <c r="E175" t="s">
-        <v>662</v>
+        <v>524</v>
       </c>
       <c r="F175" t="s">
-        <v>72</v>
+        <v>166</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="H175" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>299</v>
+        <v>674</v>
       </c>
       <c r="D176" t="s">
-        <v>661</v>
+        <v>523</v>
       </c>
       <c r="E176" t="s">
-        <v>662</v>
+        <v>524</v>
       </c>
       <c r="F176" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>672</v>
+        <v>675</v>
       </c>
       <c r="H176" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>675</v>
+        <v>678</v>
       </c>
       <c r="D177" t="s">
-        <v>661</v>
+        <v>523</v>
       </c>
       <c r="E177" t="s">
-        <v>662</v>
+        <v>524</v>
       </c>
       <c r="F177" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="H177" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>551</v>
+        <v>682</v>
       </c>
       <c r="D178" t="s">
-        <v>661</v>
+        <v>523</v>
       </c>
       <c r="E178" t="s">
-        <v>662</v>
+        <v>524</v>
       </c>
       <c r="F178" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>43</v>
+        <v>683</v>
       </c>
       <c r="H178" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="D179" t="s">
-        <v>661</v>
+        <v>523</v>
       </c>
       <c r="E179" t="s">
-        <v>662</v>
+        <v>524</v>
       </c>
       <c r="F179" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="H179" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>62</v>
+        <v>690</v>
       </c>
       <c r="D180" t="s">
-        <v>661</v>
+        <v>523</v>
       </c>
       <c r="E180" t="s">
-        <v>685</v>
+        <v>524</v>
+      </c>
+      <c r="F180" t="s">
+        <v>371</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
       <c r="H180" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
+        <v>694</v>
+      </c>
+      <c r="D181" t="s">
+        <v>523</v>
+      </c>
+      <c r="E181" t="s">
+        <v>524</v>
+      </c>
+      <c r="F181" t="s">
+        <v>543</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H181" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>697</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>698</v>
+      </c>
+      <c r="D182" t="s">
+        <v>523</v>
+      </c>
+      <c r="E182" t="s">
+        <v>524</v>
+      </c>
+      <c r="F182" t="s">
+        <v>353</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H182" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>701</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>702</v>
+      </c>
+      <c r="D183" t="s">
+        <v>523</v>
+      </c>
+      <c r="E183" t="s">
+        <v>524</v>
+      </c>
+      <c r="F183" t="s">
+        <v>353</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H183" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>705</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>706</v>
+      </c>
+      <c r="D184" t="s">
+        <v>523</v>
+      </c>
+      <c r="E184" t="s">
+        <v>524</v>
+      </c>
+      <c r="F184" t="s">
+        <v>707</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H184" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>710</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>711</v>
+      </c>
+      <c r="D185" t="s">
+        <v>523</v>
+      </c>
+      <c r="E185" t="s">
+        <v>524</v>
+      </c>
+      <c r="F185" t="s">
+        <v>166</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="H185" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>714</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>715</v>
+      </c>
+      <c r="D186" t="s">
+        <v>523</v>
+      </c>
+      <c r="E186" t="s">
+        <v>524</v>
+      </c>
+      <c r="F186" t="s">
+        <v>543</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H186" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>718</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>719</v>
+      </c>
+      <c r="D187" t="s">
+        <v>523</v>
+      </c>
+      <c r="E187" t="s">
+        <v>524</v>
+      </c>
+      <c r="F187" t="s">
+        <v>130</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H187" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>722</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>723</v>
+      </c>
+      <c r="D188" t="s">
+        <v>523</v>
+      </c>
+      <c r="E188" t="s">
+        <v>524</v>
+      </c>
+      <c r="F188" t="s">
+        <v>37</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H188" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>726</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>727</v>
+      </c>
+      <c r="D189" t="s">
+        <v>523</v>
+      </c>
+      <c r="E189" t="s">
+        <v>524</v>
+      </c>
+      <c r="F189" t="s">
+        <v>728</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H189" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>731</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>732</v>
+      </c>
+      <c r="D190" t="s">
+        <v>523</v>
+      </c>
+      <c r="E190" t="s">
+        <v>524</v>
+      </c>
+      <c r="F190" t="s">
+        <v>166</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H190" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>735</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>736</v>
+      </c>
+      <c r="D191" t="s">
+        <v>523</v>
+      </c>
+      <c r="E191" t="s">
+        <v>524</v>
+      </c>
+      <c r="F191" t="s">
+        <v>367</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H191" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>739</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>740</v>
+      </c>
+      <c r="D192" t="s">
+        <v>523</v>
+      </c>
+      <c r="E192" t="s">
+        <v>524</v>
+      </c>
+      <c r="F192" t="s">
+        <v>87</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H192" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>743</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>744</v>
+      </c>
+      <c r="D193" t="s">
+        <v>523</v>
+      </c>
+      <c r="E193" t="s">
+        <v>524</v>
+      </c>
+      <c r="F193" t="s">
+        <v>745</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H193" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>748</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>749</v>
+      </c>
+      <c r="D194" t="s">
+        <v>523</v>
+      </c>
+      <c r="E194" t="s">
+        <v>524</v>
+      </c>
+      <c r="F194" t="s">
+        <v>42</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H194" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>752</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>753</v>
+      </c>
+      <c r="D195" t="s">
+        <v>523</v>
+      </c>
+      <c r="E195" t="s">
+        <v>524</v>
+      </c>
+      <c r="F195" t="s">
+        <v>166</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H195" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>756</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>757</v>
+      </c>
+      <c r="D196" t="s">
+        <v>523</v>
+      </c>
+      <c r="E196" t="s">
+        <v>524</v>
+      </c>
+      <c r="F196" t="s">
+        <v>543</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H196" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>760</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>761</v>
+      </c>
+      <c r="D197" t="s">
+        <v>523</v>
+      </c>
+      <c r="E197" t="s">
+        <v>524</v>
+      </c>
+      <c r="F197" t="s">
+        <v>37</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H197" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>764</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>765</v>
+      </c>
+      <c r="D198" t="s">
+        <v>523</v>
+      </c>
+      <c r="E198" t="s">
+        <v>524</v>
+      </c>
+      <c r="F198" t="s">
+        <v>645</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H198" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>768</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>769</v>
+      </c>
+      <c r="D199" t="s">
+        <v>523</v>
+      </c>
+      <c r="E199" t="s">
+        <v>524</v>
+      </c>
+      <c r="F199" t="s">
+        <v>645</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H199" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>772</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>773</v>
+      </c>
+      <c r="D200" t="s">
+        <v>523</v>
+      </c>
+      <c r="E200" t="s">
+        <v>524</v>
+      </c>
+      <c r="F200" t="s">
+        <v>166</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H200" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>776</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>777</v>
+      </c>
+      <c r="D201" t="s">
+        <v>523</v>
+      </c>
+      <c r="E201" t="s">
+        <v>524</v>
+      </c>
+      <c r="F201" t="s">
+        <v>543</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H201" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>780</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>781</v>
+      </c>
+      <c r="D202" t="s">
+        <v>523</v>
+      </c>
+      <c r="E202" t="s">
+        <v>524</v>
+      </c>
+      <c r="F202" t="s">
+        <v>543</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H202" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>784</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>785</v>
+      </c>
+      <c r="D203" t="s">
+        <v>523</v>
+      </c>
+      <c r="E203" t="s">
+        <v>524</v>
+      </c>
+      <c r="F203" t="s">
+        <v>543</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H203" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>788</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>789</v>
+      </c>
+      <c r="D204" t="s">
+        <v>523</v>
+      </c>
+      <c r="E204" t="s">
+        <v>524</v>
+      </c>
+      <c r="F204" t="s">
+        <v>37</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H204" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>792</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>793</v>
+      </c>
+      <c r="D205" t="s">
+        <v>523</v>
+      </c>
+      <c r="E205" t="s">
+        <v>524</v>
+      </c>
+      <c r="F205" t="s">
+        <v>37</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H205" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>796</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>797</v>
+      </c>
+      <c r="D206" t="s">
+        <v>523</v>
+      </c>
+      <c r="E206" t="s">
+        <v>524</v>
+      </c>
+      <c r="F206" t="s">
+        <v>37</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H206" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>800</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>801</v>
+      </c>
+      <c r="D207" t="s">
+        <v>523</v>
+      </c>
+      <c r="E207" t="s">
+        <v>524</v>
+      </c>
+      <c r="F207" t="s">
+        <v>543</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H207" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>804</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
         <v>10</v>
       </c>
-      <c r="D181" t="s">
-[...2 lines deleted...]
-      <c r="E181" t="s">
+      <c r="D208" t="s">
+        <v>805</v>
+      </c>
+      <c r="E208" t="s">
+        <v>806</v>
+      </c>
+      <c r="F208" t="s">
+        <v>375</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H208" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>809</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>17</v>
+      </c>
+      <c r="D209" t="s">
+        <v>805</v>
+      </c>
+      <c r="E209" t="s">
+        <v>806</v>
+      </c>
+      <c r="F209" t="s">
+        <v>110</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H209" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>812</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>21</v>
+      </c>
+      <c r="D210" t="s">
+        <v>805</v>
+      </c>
+      <c r="E210" t="s">
+        <v>806</v>
+      </c>
+      <c r="F210" t="s">
+        <v>110</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H210" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>815</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>26</v>
+      </c>
+      <c r="D211" t="s">
+        <v>805</v>
+      </c>
+      <c r="E211" t="s">
+        <v>806</v>
+      </c>
+      <c r="F211" t="s">
+        <v>110</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H211" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>818</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>31</v>
+      </c>
+      <c r="D212" t="s">
+        <v>805</v>
+      </c>
+      <c r="E212" t="s">
+        <v>806</v>
+      </c>
+      <c r="F212" t="s">
+        <v>110</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H212" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>821</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>36</v>
+      </c>
+      <c r="D213" t="s">
+        <v>805</v>
+      </c>
+      <c r="E213" t="s">
+        <v>806</v>
+      </c>
+      <c r="F213" t="s">
+        <v>37</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H213" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>824</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>41</v>
+      </c>
+      <c r="D214" t="s">
+        <v>805</v>
+      </c>
+      <c r="E214" t="s">
+        <v>806</v>
+      </c>
+      <c r="F214" t="s">
+        <v>37</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H214" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>827</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>46</v>
+      </c>
+      <c r="D215" t="s">
+        <v>805</v>
+      </c>
+      <c r="E215" t="s">
+        <v>806</v>
+      </c>
+      <c r="F215" t="s">
+        <v>37</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H215" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>830</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>51</v>
+      </c>
+      <c r="D216" t="s">
+        <v>805</v>
+      </c>
+      <c r="E216" t="s">
+        <v>806</v>
+      </c>
+      <c r="F216" t="s">
+        <v>37</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H216" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>833</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>56</v>
+      </c>
+      <c r="D217" t="s">
+        <v>805</v>
+      </c>
+      <c r="E217" t="s">
+        <v>806</v>
+      </c>
+      <c r="F217" t="s">
+        <v>367</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H217" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>836</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>60</v>
+      </c>
+      <c r="D218" t="s">
+        <v>805</v>
+      </c>
+      <c r="E218" t="s">
+        <v>806</v>
+      </c>
+      <c r="F218" t="s">
+        <v>130</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H218" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>839</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>64</v>
+      </c>
+      <c r="D219" t="s">
+        <v>805</v>
+      </c>
+      <c r="E219" t="s">
+        <v>806</v>
+      </c>
+      <c r="F219" t="s">
+        <v>37</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H219" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>842</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>68</v>
+      </c>
+      <c r="D220" t="s">
+        <v>805</v>
+      </c>
+      <c r="E220" t="s">
+        <v>806</v>
+      </c>
+      <c r="F220" t="s">
+        <v>367</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H220" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>845</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>73</v>
+      </c>
+      <c r="D221" t="s">
+        <v>805</v>
+      </c>
+      <c r="E221" t="s">
+        <v>806</v>
+      </c>
+      <c r="F221" t="s">
+        <v>353</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H221" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>848</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>77</v>
+      </c>
+      <c r="D222" t="s">
+        <v>805</v>
+      </c>
+      <c r="E222" t="s">
+        <v>806</v>
+      </c>
+      <c r="F222" t="s">
+        <v>375</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H222" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>851</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>82</v>
+      </c>
+      <c r="D223" t="s">
+        <v>805</v>
+      </c>
+      <c r="E223" t="s">
+        <v>806</v>
+      </c>
+      <c r="F223" t="s">
+        <v>42</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H223" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>854</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>86</v>
+      </c>
+      <c r="D224" t="s">
+        <v>805</v>
+      </c>
+      <c r="E224" t="s">
+        <v>806</v>
+      </c>
+      <c r="F224" t="s">
+        <v>42</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H224" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>857</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>91</v>
+      </c>
+      <c r="D225" t="s">
+        <v>805</v>
+      </c>
+      <c r="E225" t="s">
+        <v>806</v>
+      </c>
+      <c r="F225" t="s">
+        <v>858</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H225" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>861</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>96</v>
+      </c>
+      <c r="D226" t="s">
+        <v>805</v>
+      </c>
+      <c r="E226" t="s">
+        <v>806</v>
+      </c>
+      <c r="F226" t="s">
+        <v>92</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H226" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>864</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>100</v>
+      </c>
+      <c r="D227" t="s">
+        <v>805</v>
+      </c>
+      <c r="E227" t="s">
+        <v>806</v>
+      </c>
+      <c r="F227" t="s">
+        <v>543</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H227" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>867</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>105</v>
+      </c>
+      <c r="D228" t="s">
+        <v>805</v>
+      </c>
+      <c r="E228" t="s">
+        <v>806</v>
+      </c>
+      <c r="F228" t="s">
+        <v>166</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="H228" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>870</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>109</v>
+      </c>
+      <c r="D229" t="s">
+        <v>805</v>
+      </c>
+      <c r="E229" t="s">
+        <v>806</v>
+      </c>
+      <c r="F229" t="s">
+        <v>166</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H229" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>873</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>114</v>
+      </c>
+      <c r="D230" t="s">
+        <v>805</v>
+      </c>
+      <c r="E230" t="s">
+        <v>806</v>
+      </c>
+      <c r="F230" t="s">
+        <v>166</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="H230" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>876</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>119</v>
+      </c>
+      <c r="D231" t="s">
+        <v>805</v>
+      </c>
+      <c r="E231" t="s">
+        <v>806</v>
+      </c>
+      <c r="F231" t="s">
+        <v>166</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H231" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>879</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>124</v>
+      </c>
+      <c r="D232" t="s">
+        <v>805</v>
+      </c>
+      <c r="E232" t="s">
+        <v>806</v>
+      </c>
+      <c r="F232" t="s">
+        <v>166</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H232" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>882</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>129</v>
+      </c>
+      <c r="D233" t="s">
+        <v>805</v>
+      </c>
+      <c r="E233" t="s">
+        <v>806</v>
+      </c>
+      <c r="F233" t="s">
+        <v>92</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H233" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>885</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>134</v>
+      </c>
+      <c r="D234" t="s">
+        <v>805</v>
+      </c>
+      <c r="E234" t="s">
+        <v>806</v>
+      </c>
+      <c r="F234" t="s">
+        <v>92</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H234" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>888</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>139</v>
+      </c>
+      <c r="D235" t="s">
+        <v>805</v>
+      </c>
+      <c r="E235" t="s">
+        <v>806</v>
+      </c>
+      <c r="F235" t="s">
+        <v>166</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H235" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>891</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>144</v>
+      </c>
+      <c r="D236" t="s">
+        <v>805</v>
+      </c>
+      <c r="E236" t="s">
+        <v>806</v>
+      </c>
+      <c r="F236" t="s">
+        <v>110</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H236" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>894</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>148</v>
+      </c>
+      <c r="D237" t="s">
+        <v>805</v>
+      </c>
+      <c r="E237" t="s">
+        <v>806</v>
+      </c>
+      <c r="F237" t="s">
+        <v>52</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H237" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>897</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>152</v>
+      </c>
+      <c r="D238" t="s">
+        <v>805</v>
+      </c>
+      <c r="E238" t="s">
+        <v>806</v>
+      </c>
+      <c r="F238" t="s">
+        <v>52</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="H238" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>900</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>156</v>
+      </c>
+      <c r="D239" t="s">
+        <v>805</v>
+      </c>
+      <c r="E239" t="s">
+        <v>806</v>
+      </c>
+      <c r="F239" t="s">
+        <v>42</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H239" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>903</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>160</v>
+      </c>
+      <c r="D240" t="s">
+        <v>805</v>
+      </c>
+      <c r="E240" t="s">
+        <v>806</v>
+      </c>
+      <c r="F240" t="s">
+        <v>42</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H240" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>906</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>165</v>
+      </c>
+      <c r="D241" t="s">
+        <v>805</v>
+      </c>
+      <c r="E241" t="s">
+        <v>806</v>
+      </c>
+      <c r="F241" t="s">
+        <v>375</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H241" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>909</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>170</v>
+      </c>
+      <c r="D242" t="s">
+        <v>805</v>
+      </c>
+      <c r="E242" t="s">
+        <v>806</v>
+      </c>
+      <c r="F242" t="s">
+        <v>375</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H242" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>912</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>174</v>
+      </c>
+      <c r="D243" t="s">
+        <v>805</v>
+      </c>
+      <c r="E243" t="s">
+        <v>806</v>
+      </c>
+      <c r="F243" t="s">
+        <v>42</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="H243" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>915</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>179</v>
+      </c>
+      <c r="D244" t="s">
+        <v>805</v>
+      </c>
+      <c r="E244" t="s">
+        <v>806</v>
+      </c>
+      <c r="F244" t="s">
+        <v>42</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H244" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>918</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>184</v>
+      </c>
+      <c r="D245" t="s">
+        <v>805</v>
+      </c>
+      <c r="E245" t="s">
+        <v>806</v>
+      </c>
+      <c r="F245" t="s">
+        <v>367</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H245" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>921</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>188</v>
+      </c>
+      <c r="D246" t="s">
+        <v>805</v>
+      </c>
+      <c r="E246" t="s">
+        <v>806</v>
+      </c>
+      <c r="F246" t="s">
+        <v>543</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="H246" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>924</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>192</v>
+      </c>
+      <c r="D247" t="s">
+        <v>805</v>
+      </c>
+      <c r="E247" t="s">
+        <v>806</v>
+      </c>
+      <c r="F247" t="s">
+        <v>130</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H247" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>927</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>197</v>
+      </c>
+      <c r="D248" t="s">
+        <v>805</v>
+      </c>
+      <c r="E248" t="s">
+        <v>806</v>
+      </c>
+      <c r="F248" t="s">
+        <v>130</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H248" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>930</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>652</v>
+      </c>
+      <c r="D249" t="s">
+        <v>805</v>
+      </c>
+      <c r="E249" t="s">
+        <v>806</v>
+      </c>
+      <c r="F249" t="s">
+        <v>110</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H249" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>933</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>657</v>
+      </c>
+      <c r="D250" t="s">
+        <v>805</v>
+      </c>
+      <c r="E250" t="s">
+        <v>806</v>
+      </c>
+      <c r="F250" t="s">
+        <v>353</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="H250" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>936</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>662</v>
+      </c>
+      <c r="D251" t="s">
+        <v>805</v>
+      </c>
+      <c r="E251" t="s">
+        <v>806</v>
+      </c>
+      <c r="F251" t="s">
+        <v>166</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="H251" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>939</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>666</v>
+      </c>
+      <c r="D252" t="s">
+        <v>805</v>
+      </c>
+      <c r="E252" t="s">
+        <v>806</v>
+      </c>
+      <c r="F252" t="s">
+        <v>166</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H252" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>942</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>670</v>
+      </c>
+      <c r="D253" t="s">
+        <v>805</v>
+      </c>
+      <c r="E253" t="s">
+        <v>806</v>
+      </c>
+      <c r="F253" t="s">
+        <v>166</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H253" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>945</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>674</v>
+      </c>
+      <c r="D254" t="s">
+        <v>805</v>
+      </c>
+      <c r="E254" t="s">
+        <v>806</v>
+      </c>
+      <c r="F254" t="s">
+        <v>52</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H254" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>948</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>678</v>
+      </c>
+      <c r="D255" t="s">
+        <v>805</v>
+      </c>
+      <c r="E255" t="s">
+        <v>806</v>
+      </c>
+      <c r="F255" t="s">
+        <v>949</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H255" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>952</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>682</v>
+      </c>
+      <c r="D256" t="s">
+        <v>805</v>
+      </c>
+      <c r="E256" t="s">
+        <v>806</v>
+      </c>
+      <c r="F256" t="s">
+        <v>130</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H256" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>955</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>686</v>
+      </c>
+      <c r="D257" t="s">
+        <v>805</v>
+      </c>
+      <c r="E257" t="s">
+        <v>806</v>
+      </c>
+      <c r="F257" t="s">
+        <v>543</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H257" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>958</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
         <v>690</v>
       </c>
-      <c r="G181" s="1" t="s">
-[...3 lines deleted...]
-        <v>692</v>
+      <c r="D258" t="s">
+        <v>805</v>
+      </c>
+      <c r="E258" t="s">
+        <v>806</v>
+      </c>
+      <c r="F258" t="s">
+        <v>353</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H258" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>961</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>694</v>
+      </c>
+      <c r="D259" t="s">
+        <v>805</v>
+      </c>
+      <c r="E259" t="s">
+        <v>806</v>
+      </c>
+      <c r="F259" t="s">
+        <v>42</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H259" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>964</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>698</v>
+      </c>
+      <c r="D260" t="s">
+        <v>805</v>
+      </c>
+      <c r="E260" t="s">
+        <v>806</v>
+      </c>
+      <c r="F260" t="s">
+        <v>42</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H260" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>967</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>702</v>
+      </c>
+      <c r="D261" t="s">
+        <v>805</v>
+      </c>
+      <c r="E261" t="s">
+        <v>806</v>
+      </c>
+      <c r="F261" t="s">
+        <v>42</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="H261" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>970</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>706</v>
+      </c>
+      <c r="D262" t="s">
+        <v>805</v>
+      </c>
+      <c r="E262" t="s">
+        <v>806</v>
+      </c>
+      <c r="F262" t="s">
+        <v>52</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H262" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>973</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>711</v>
+      </c>
+      <c r="D263" t="s">
+        <v>805</v>
+      </c>
+      <c r="E263" t="s">
+        <v>806</v>
+      </c>
+      <c r="F263" t="s">
+        <v>974</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H263" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>977</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>715</v>
+      </c>
+      <c r="D264" t="s">
+        <v>805</v>
+      </c>
+      <c r="E264" t="s">
+        <v>806</v>
+      </c>
+      <c r="F264" t="s">
+        <v>110</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H264" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>980</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>719</v>
+      </c>
+      <c r="D265" t="s">
+        <v>805</v>
+      </c>
+      <c r="E265" t="s">
+        <v>806</v>
+      </c>
+      <c r="F265" t="s">
+        <v>37</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H265" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>983</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>723</v>
+      </c>
+      <c r="D266" t="s">
+        <v>805</v>
+      </c>
+      <c r="E266" t="s">
+        <v>806</v>
+      </c>
+      <c r="F266" t="s">
+        <v>166</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H266" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>986</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>727</v>
+      </c>
+      <c r="D267" t="s">
+        <v>805</v>
+      </c>
+      <c r="E267" t="s">
+        <v>806</v>
+      </c>
+      <c r="F267" t="s">
+        <v>110</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H267" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>989</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>732</v>
+      </c>
+      <c r="D268" t="s">
+        <v>805</v>
+      </c>
+      <c r="E268" t="s">
+        <v>806</v>
+      </c>
+      <c r="F268" t="s">
+        <v>87</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H268" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>992</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>736</v>
+      </c>
+      <c r="D269" t="s">
+        <v>805</v>
+      </c>
+      <c r="E269" t="s">
+        <v>806</v>
+      </c>
+      <c r="F269" t="s">
+        <v>543</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H269" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>995</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>740</v>
+      </c>
+      <c r="D270" t="s">
+        <v>805</v>
+      </c>
+      <c r="E270" t="s">
+        <v>806</v>
+      </c>
+      <c r="F270" t="s">
+        <v>166</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H270" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>998</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>744</v>
+      </c>
+      <c r="D271" t="s">
+        <v>805</v>
+      </c>
+      <c r="E271" t="s">
+        <v>806</v>
+      </c>
+      <c r="F271" t="s">
+        <v>367</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>749</v>
+      </c>
+      <c r="D272" t="s">
+        <v>805</v>
+      </c>
+      <c r="E272" t="s">
+        <v>806</v>
+      </c>
+      <c r="F272" t="s">
+        <v>87</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>753</v>
+      </c>
+      <c r="D273" t="s">
+        <v>805</v>
+      </c>
+      <c r="E273" t="s">
+        <v>806</v>
+      </c>
+      <c r="F273" t="s">
+        <v>42</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>765</v>
+      </c>
+      <c r="D274" t="s">
+        <v>805</v>
+      </c>
+      <c r="E274" t="s">
+        <v>806</v>
+      </c>
+      <c r="F274" t="s">
+        <v>166</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>769</v>
+      </c>
+      <c r="D275" t="s">
+        <v>805</v>
+      </c>
+      <c r="E275" t="s">
+        <v>806</v>
+      </c>
+      <c r="F275" t="s">
+        <v>52</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>773</v>
+      </c>
+      <c r="D276" t="s">
+        <v>805</v>
+      </c>
+      <c r="E276" t="s">
+        <v>806</v>
+      </c>
+      <c r="F276" t="s">
+        <v>42</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>777</v>
+      </c>
+      <c r="D277" t="s">
+        <v>805</v>
+      </c>
+      <c r="E277" t="s">
+        <v>806</v>
+      </c>
+      <c r="F277" t="s">
+        <v>130</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>781</v>
+      </c>
+      <c r="D278" t="s">
+        <v>805</v>
+      </c>
+      <c r="E278" t="s">
+        <v>806</v>
+      </c>
+      <c r="F278" t="s">
+        <v>166</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>785</v>
+      </c>
+      <c r="D279" t="s">
+        <v>805</v>
+      </c>
+      <c r="E279" t="s">
+        <v>806</v>
+      </c>
+      <c r="F279" t="s">
+        <v>78</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>789</v>
+      </c>
+      <c r="D280" t="s">
+        <v>805</v>
+      </c>
+      <c r="E280" t="s">
+        <v>806</v>
+      </c>
+      <c r="F280" t="s">
+        <v>166</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>793</v>
+      </c>
+      <c r="D281" t="s">
+        <v>805</v>
+      </c>
+      <c r="E281" t="s">
+        <v>806</v>
+      </c>
+      <c r="F281" t="s">
+        <v>78</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>797</v>
+      </c>
+      <c r="D282" t="s">
+        <v>805</v>
+      </c>
+      <c r="E282" t="s">
+        <v>806</v>
+      </c>
+      <c r="F282" t="s">
+        <v>42</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>801</v>
+      </c>
+      <c r="D283" t="s">
+        <v>805</v>
+      </c>
+      <c r="E283" t="s">
+        <v>806</v>
+      </c>
+      <c r="F283" t="s">
+        <v>42</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D284" t="s">
+        <v>805</v>
+      </c>
+      <c r="E284" t="s">
+        <v>806</v>
+      </c>
+      <c r="F284" t="s">
+        <v>130</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D285" t="s">
+        <v>805</v>
+      </c>
+      <c r="E285" t="s">
+        <v>806</v>
+      </c>
+      <c r="F285" t="s">
+        <v>543</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D286" t="s">
+        <v>805</v>
+      </c>
+      <c r="E286" t="s">
+        <v>806</v>
+      </c>
+      <c r="F286" t="s">
+        <v>78</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D287" t="s">
+        <v>805</v>
+      </c>
+      <c r="E287" t="s">
+        <v>806</v>
+      </c>
+      <c r="F287" t="s">
+        <v>543</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D288" t="s">
+        <v>805</v>
+      </c>
+      <c r="E288" t="s">
+        <v>806</v>
+      </c>
+      <c r="F288" t="s">
+        <v>367</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D289" t="s">
+        <v>805</v>
+      </c>
+      <c r="E289" t="s">
+        <v>806</v>
+      </c>
+      <c r="F289" t="s">
+        <v>110</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D290" t="s">
+        <v>805</v>
+      </c>
+      <c r="E290" t="s">
+        <v>806</v>
+      </c>
+      <c r="F290" t="s">
+        <v>367</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D291" t="s">
+        <v>805</v>
+      </c>
+      <c r="E291" t="s">
+        <v>806</v>
+      </c>
+      <c r="F291" t="s">
+        <v>37</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D292" t="s">
+        <v>805</v>
+      </c>
+      <c r="E292" t="s">
+        <v>806</v>
+      </c>
+      <c r="F292" t="s">
+        <v>42</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D293" t="s">
+        <v>805</v>
+      </c>
+      <c r="E293" t="s">
+        <v>806</v>
+      </c>
+      <c r="F293" t="s">
+        <v>42</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D294" t="s">
+        <v>805</v>
+      </c>
+      <c r="E294" t="s">
+        <v>806</v>
+      </c>
+      <c r="F294" t="s">
+        <v>166</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D295" t="s">
+        <v>805</v>
+      </c>
+      <c r="E295" t="s">
+        <v>806</v>
+      </c>
+      <c r="F295" t="s">
+        <v>166</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D296" t="s">
+        <v>805</v>
+      </c>
+      <c r="E296" t="s">
+        <v>806</v>
+      </c>
+      <c r="F296" t="s">
+        <v>78</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D297" t="s">
+        <v>805</v>
+      </c>
+      <c r="E297" t="s">
+        <v>806</v>
+      </c>
+      <c r="F297" t="s">
+        <v>87</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D298" t="s">
+        <v>805</v>
+      </c>
+      <c r="E298" t="s">
+        <v>806</v>
+      </c>
+      <c r="F298" t="s">
+        <v>87</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D299" t="s">
+        <v>805</v>
+      </c>
+      <c r="E299" t="s">
+        <v>806</v>
+      </c>
+      <c r="F299" t="s">
+        <v>543</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D300" t="s">
+        <v>805</v>
+      </c>
+      <c r="E300" t="s">
+        <v>806</v>
+      </c>
+      <c r="F300" t="s">
+        <v>78</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D301" t="s">
+        <v>805</v>
+      </c>
+      <c r="E301" t="s">
+        <v>806</v>
+      </c>
+      <c r="F301" t="s">
+        <v>367</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D302" t="s">
+        <v>805</v>
+      </c>
+      <c r="E302" t="s">
+        <v>806</v>
+      </c>
+      <c r="F302" t="s">
+        <v>52</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D303" t="s">
+        <v>805</v>
+      </c>
+      <c r="E303" t="s">
+        <v>806</v>
+      </c>
+      <c r="F303" t="s">
+        <v>52</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1116</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D304" t="s">
+        <v>805</v>
+      </c>
+      <c r="E304" t="s">
+        <v>806</v>
+      </c>
+      <c r="F304" t="s">
+        <v>37</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D305" t="s">
+        <v>805</v>
+      </c>
+      <c r="E305" t="s">
+        <v>806</v>
+      </c>
+      <c r="F305" t="s">
+        <v>42</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D306" t="s">
+        <v>805</v>
+      </c>
+      <c r="E306" t="s">
+        <v>806</v>
+      </c>
+      <c r="F306" t="s">
+        <v>42</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D307" t="s">
+        <v>805</v>
+      </c>
+      <c r="E307" t="s">
+        <v>806</v>
+      </c>
+      <c r="F307" t="s">
+        <v>37</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D308" t="s">
+        <v>805</v>
+      </c>
+      <c r="E308" t="s">
+        <v>806</v>
+      </c>
+      <c r="F308" t="s">
+        <v>543</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D309" t="s">
+        <v>805</v>
+      </c>
+      <c r="E309" t="s">
+        <v>806</v>
+      </c>
+      <c r="F309" t="s">
+        <v>371</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D310" t="s">
+        <v>805</v>
+      </c>
+      <c r="E310" t="s">
+        <v>806</v>
+      </c>
+      <c r="F310" t="s">
+        <v>37</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D311" t="s">
+        <v>805</v>
+      </c>
+      <c r="E311" t="s">
+        <v>806</v>
+      </c>
+      <c r="F311" t="s">
+        <v>553</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D312" t="s">
+        <v>805</v>
+      </c>
+      <c r="E312" t="s">
+        <v>806</v>
+      </c>
+      <c r="F312" t="s">
+        <v>110</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D313" t="s">
+        <v>805</v>
+      </c>
+      <c r="E313" t="s">
+        <v>806</v>
+      </c>
+      <c r="F313" t="s">
+        <v>110</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D314" t="s">
+        <v>805</v>
+      </c>
+      <c r="E314" t="s">
+        <v>806</v>
+      </c>
+      <c r="F314" t="s">
+        <v>87</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D315" t="s">
+        <v>805</v>
+      </c>
+      <c r="E315" t="s">
+        <v>806</v>
+      </c>
+      <c r="F315" t="s">
+        <v>543</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D316" t="s">
+        <v>805</v>
+      </c>
+      <c r="E316" t="s">
+        <v>806</v>
+      </c>
+      <c r="F316" t="s">
+        <v>371</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D317" t="s">
+        <v>805</v>
+      </c>
+      <c r="E317" t="s">
+        <v>806</v>
+      </c>
+      <c r="F317" t="s">
+        <v>78</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D318" t="s">
+        <v>805</v>
+      </c>
+      <c r="E318" t="s">
+        <v>806</v>
+      </c>
+      <c r="F318" t="s">
+        <v>543</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D319" t="s">
+        <v>805</v>
+      </c>
+      <c r="E319" t="s">
+        <v>806</v>
+      </c>
+      <c r="F319" t="s">
+        <v>42</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D320" t="s">
+        <v>805</v>
+      </c>
+      <c r="E320" t="s">
+        <v>806</v>
+      </c>
+      <c r="F320" t="s">
+        <v>42</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D321" t="s">
+        <v>805</v>
+      </c>
+      <c r="E321" t="s">
+        <v>806</v>
+      </c>
+      <c r="F321" t="s">
+        <v>42</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D322" t="s">
+        <v>805</v>
+      </c>
+      <c r="E322" t="s">
+        <v>806</v>
+      </c>
+      <c r="F322" t="s">
+        <v>375</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D323" t="s">
+        <v>805</v>
+      </c>
+      <c r="E323" t="s">
+        <v>806</v>
+      </c>
+      <c r="F323" t="s">
+        <v>78</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D324" t="s">
+        <v>805</v>
+      </c>
+      <c r="E324" t="s">
+        <v>806</v>
+      </c>
+      <c r="F324" t="s">
+        <v>52</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D325" t="s">
+        <v>805</v>
+      </c>
+      <c r="E325" t="s">
+        <v>806</v>
+      </c>
+      <c r="F325" t="s">
+        <v>37</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D326" t="s">
+        <v>805</v>
+      </c>
+      <c r="E326" t="s">
+        <v>806</v>
+      </c>
+      <c r="F326" t="s">
+        <v>92</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D327" t="s">
+        <v>805</v>
+      </c>
+      <c r="E327" t="s">
+        <v>806</v>
+      </c>
+      <c r="F327" t="s">
+        <v>87</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D328" t="s">
+        <v>805</v>
+      </c>
+      <c r="E328" t="s">
+        <v>806</v>
+      </c>
+      <c r="F328" t="s">
+        <v>37</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D329" t="s">
+        <v>805</v>
+      </c>
+      <c r="E329" t="s">
+        <v>806</v>
+      </c>
+      <c r="F329" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D330" t="s">
+        <v>805</v>
+      </c>
+      <c r="E330" t="s">
+        <v>806</v>
+      </c>
+      <c r="F330" t="s">
+        <v>110</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D331" t="s">
+        <v>805</v>
+      </c>
+      <c r="E331" t="s">
+        <v>806</v>
+      </c>
+      <c r="F331" t="s">
+        <v>110</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D332" t="s">
+        <v>805</v>
+      </c>
+      <c r="E332" t="s">
+        <v>806</v>
+      </c>
+      <c r="F332" t="s">
+        <v>78</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D333" t="s">
+        <v>805</v>
+      </c>
+      <c r="E333" t="s">
+        <v>806</v>
+      </c>
+      <c r="F333" t="s">
+        <v>78</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D334" t="s">
+        <v>805</v>
+      </c>
+      <c r="E334" t="s">
+        <v>806</v>
+      </c>
+      <c r="F334" t="s">
+        <v>375</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D335" t="s">
+        <v>805</v>
+      </c>
+      <c r="E335" t="s">
+        <v>806</v>
+      </c>
+      <c r="F335" t="s">
+        <v>375</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D336" t="s">
+        <v>805</v>
+      </c>
+      <c r="E336" t="s">
+        <v>806</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D337" t="s">
+        <v>805</v>
+      </c>
+      <c r="E337" t="s">
+        <v>806</v>
+      </c>
+      <c r="F337" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D338" t="s">
+        <v>805</v>
+      </c>
+      <c r="E338" t="s">
+        <v>806</v>
+      </c>
+      <c r="F338" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D339" t="s">
+        <v>805</v>
+      </c>
+      <c r="E339" t="s">
+        <v>806</v>
+      </c>
+      <c r="F339" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D340" t="s">
+        <v>805</v>
+      </c>
+      <c r="E340" t="s">
+        <v>806</v>
+      </c>
+      <c r="F340" t="s">
+        <v>110</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D341" t="s">
+        <v>805</v>
+      </c>
+      <c r="E341" t="s">
+        <v>806</v>
+      </c>
+      <c r="F341" t="s">
+        <v>543</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D342" t="s">
+        <v>805</v>
+      </c>
+      <c r="E342" t="s">
+        <v>806</v>
+      </c>
+      <c r="F342" t="s">
+        <v>110</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D343" t="s">
+        <v>805</v>
+      </c>
+      <c r="E343" t="s">
+        <v>806</v>
+      </c>
+      <c r="F343" t="s">
+        <v>375</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D344" t="s">
+        <v>805</v>
+      </c>
+      <c r="E344" t="s">
+        <v>806</v>
+      </c>
+      <c r="F344" t="s">
+        <v>367</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D345" t="s">
+        <v>805</v>
+      </c>
+      <c r="E345" t="s">
+        <v>806</v>
+      </c>
+      <c r="F345" t="s">
+        <v>375</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D346" t="s">
+        <v>805</v>
+      </c>
+      <c r="E346" t="s">
+        <v>806</v>
+      </c>
+      <c r="F346" t="s">
+        <v>375</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>519</v>
+      </c>
+      <c r="D347" t="s">
+        <v>805</v>
+      </c>
+      <c r="E347" t="s">
+        <v>806</v>
+      </c>
+      <c r="F347" t="s">
+        <v>367</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1295</v>
+      </c>
+      <c r="D348" t="s">
+        <v>805</v>
+      </c>
+      <c r="E348" t="s">
+        <v>806</v>
+      </c>
+      <c r="F348" t="s">
+        <v>360</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D349" t="s">
+        <v>805</v>
+      </c>
+      <c r="E349" t="s">
+        <v>806</v>
+      </c>
+      <c r="F349" t="s">
+        <v>37</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D350" t="s">
+        <v>805</v>
+      </c>
+      <c r="E350" t="s">
+        <v>806</v>
+      </c>
+      <c r="F350" t="s">
+        <v>87</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D351" t="s">
+        <v>805</v>
+      </c>
+      <c r="E351" t="s">
+        <v>806</v>
+      </c>
+      <c r="F351" t="s">
+        <v>375</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D352" t="s">
+        <v>805</v>
+      </c>
+      <c r="E352" t="s">
+        <v>806</v>
+      </c>
+      <c r="F352" t="s">
+        <v>166</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D353" t="s">
+        <v>805</v>
+      </c>
+      <c r="E353" t="s">
+        <v>806</v>
+      </c>
+      <c r="F353" t="s">
+        <v>543</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D354" t="s">
+        <v>805</v>
+      </c>
+      <c r="E354" t="s">
+        <v>806</v>
+      </c>
+      <c r="F354" t="s">
+        <v>543</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D355" t="s">
+        <v>805</v>
+      </c>
+      <c r="E355" t="s">
+        <v>806</v>
+      </c>
+      <c r="F355" t="s">
+        <v>52</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D356" t="s">
+        <v>805</v>
+      </c>
+      <c r="E356" t="s">
+        <v>806</v>
+      </c>
+      <c r="F356" t="s">
+        <v>52</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D357" t="s">
+        <v>805</v>
+      </c>
+      <c r="E357" t="s">
+        <v>806</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1332</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D358" t="s">
+        <v>805</v>
+      </c>
+      <c r="E358" t="s">
+        <v>806</v>
+      </c>
+      <c r="F358" t="s">
+        <v>92</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D359" t="s">
+        <v>805</v>
+      </c>
+      <c r="E359" t="s">
+        <v>806</v>
+      </c>
+      <c r="F359" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D360" t="s">
+        <v>805</v>
+      </c>
+      <c r="E360" t="s">
+        <v>806</v>
+      </c>
+      <c r="F360" t="s">
+        <v>166</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D361" t="s">
+        <v>805</v>
+      </c>
+      <c r="E361" t="s">
+        <v>806</v>
+      </c>
+      <c r="F361" t="s">
+        <v>166</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D362" t="s">
+        <v>805</v>
+      </c>
+      <c r="E362" t="s">
+        <v>806</v>
+      </c>
+      <c r="F362" t="s">
+        <v>166</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D363" t="s">
+        <v>805</v>
+      </c>
+      <c r="E363" t="s">
+        <v>806</v>
+      </c>
+      <c r="F363" t="s">
+        <v>130</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D364" t="s">
+        <v>805</v>
+      </c>
+      <c r="E364" t="s">
+        <v>806</v>
+      </c>
+      <c r="F364" t="s">
+        <v>130</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D365" t="s">
+        <v>805</v>
+      </c>
+      <c r="E365" t="s">
+        <v>806</v>
+      </c>
+      <c r="F365" t="s">
+        <v>110</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D366" t="s">
+        <v>805</v>
+      </c>
+      <c r="E366" t="s">
+        <v>806</v>
+      </c>
+      <c r="F366" t="s">
+        <v>543</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D367" t="s">
+        <v>805</v>
+      </c>
+      <c r="E367" t="s">
+        <v>806</v>
+      </c>
+      <c r="F367" t="s">
+        <v>166</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D368" t="s">
+        <v>805</v>
+      </c>
+      <c r="E368" t="s">
+        <v>806</v>
+      </c>
+      <c r="F368" t="s">
+        <v>543</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D369" t="s">
+        <v>805</v>
+      </c>
+      <c r="E369" t="s">
+        <v>806</v>
+      </c>
+      <c r="F369" t="s">
+        <v>543</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D370" t="s">
+        <v>805</v>
+      </c>
+      <c r="E370" t="s">
+        <v>806</v>
+      </c>
+      <c r="F370" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D371" t="s">
+        <v>805</v>
+      </c>
+      <c r="E371" t="s">
+        <v>806</v>
+      </c>
+      <c r="F371" t="s">
+        <v>87</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D372" t="s">
+        <v>805</v>
+      </c>
+      <c r="E372" t="s">
+        <v>806</v>
+      </c>
+      <c r="F372" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1398</v>
+      </c>
+      <c r="D373" t="s">
+        <v>805</v>
+      </c>
+      <c r="E373" t="s">
+        <v>806</v>
+      </c>
+      <c r="F373" t="s">
+        <v>42</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D374" t="s">
+        <v>805</v>
+      </c>
+      <c r="E374" t="s">
+        <v>806</v>
+      </c>
+      <c r="F374" t="s">
+        <v>42</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1405</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D375" t="s">
+        <v>805</v>
+      </c>
+      <c r="E375" t="s">
+        <v>806</v>
+      </c>
+      <c r="F375" t="s">
+        <v>52</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D376" t="s">
+        <v>805</v>
+      </c>
+      <c r="E376" t="s">
+        <v>806</v>
+      </c>
+      <c r="F376" t="s">
+        <v>87</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1414</v>
+      </c>
+      <c r="D377" t="s">
+        <v>805</v>
+      </c>
+      <c r="E377" t="s">
+        <v>806</v>
+      </c>
+      <c r="F377" t="s">
+        <v>371</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D378" t="s">
+        <v>805</v>
+      </c>
+      <c r="E378" t="s">
+        <v>806</v>
+      </c>
+      <c r="F378" t="s">
+        <v>42</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D379" t="s">
+        <v>805</v>
+      </c>
+      <c r="E379" t="s">
+        <v>806</v>
+      </c>
+      <c r="F379" t="s">
+        <v>42</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D380" t="s">
+        <v>805</v>
+      </c>
+      <c r="E380" t="s">
+        <v>806</v>
+      </c>
+      <c r="F380" t="s">
+        <v>367</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D381" t="s">
+        <v>805</v>
+      </c>
+      <c r="E381" t="s">
+        <v>806</v>
+      </c>
+      <c r="F381" t="s">
+        <v>130</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D382" t="s">
+        <v>805</v>
+      </c>
+      <c r="E382" t="s">
+        <v>806</v>
+      </c>
+      <c r="F382" t="s">
+        <v>130</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D383" t="s">
+        <v>805</v>
+      </c>
+      <c r="E383" t="s">
+        <v>806</v>
+      </c>
+      <c r="F383" t="s">
+        <v>37</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D384" t="s">
+        <v>805</v>
+      </c>
+      <c r="E384" t="s">
+        <v>806</v>
+      </c>
+      <c r="F384" t="s">
+        <v>37</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1446</v>
+      </c>
+      <c r="D385" t="s">
+        <v>805</v>
+      </c>
+      <c r="E385" t="s">
+        <v>806</v>
+      </c>
+      <c r="F385" t="s">
+        <v>130</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D386" t="s">
+        <v>805</v>
+      </c>
+      <c r="E386" t="s">
+        <v>806</v>
+      </c>
+      <c r="F386" t="s">
+        <v>166</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D387" t="s">
+        <v>805</v>
+      </c>
+      <c r="E387" t="s">
+        <v>806</v>
+      </c>
+      <c r="F387" t="s">
+        <v>166</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D388" t="s">
+        <v>805</v>
+      </c>
+      <c r="E388" t="s">
+        <v>806</v>
+      </c>
+      <c r="F388" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D389" t="s">
+        <v>805</v>
+      </c>
+      <c r="E389" t="s">
+        <v>806</v>
+      </c>
+      <c r="F389" t="s">
+        <v>42</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D390" t="s">
+        <v>805</v>
+      </c>
+      <c r="E390" t="s">
+        <v>806</v>
+      </c>
+      <c r="F390" t="s">
+        <v>375</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D391" t="s">
+        <v>805</v>
+      </c>
+      <c r="E391" t="s">
+        <v>806</v>
+      </c>
+      <c r="F391" t="s">
+        <v>92</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D392" t="s">
+        <v>805</v>
+      </c>
+      <c r="E392" t="s">
+        <v>806</v>
+      </c>
+      <c r="F392" t="s">
+        <v>37</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D393" t="s">
+        <v>805</v>
+      </c>
+      <c r="E393" t="s">
+        <v>806</v>
+      </c>
+      <c r="F393" t="s">
+        <v>543</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D394" t="s">
+        <v>805</v>
+      </c>
+      <c r="E394" t="s">
+        <v>806</v>
+      </c>
+      <c r="F394" t="s">
+        <v>42</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D395" t="s">
+        <v>805</v>
+      </c>
+      <c r="E395" t="s">
+        <v>806</v>
+      </c>
+      <c r="F395" t="s">
+        <v>110</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D396" t="s">
+        <v>805</v>
+      </c>
+      <c r="E396" t="s">
+        <v>806</v>
+      </c>
+      <c r="F396" t="s">
+        <v>110</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D397" t="s">
+        <v>805</v>
+      </c>
+      <c r="E397" t="s">
+        <v>806</v>
+      </c>
+      <c r="F397" t="s">
+        <v>375</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D398" t="s">
+        <v>805</v>
+      </c>
+      <c r="E398" t="s">
+        <v>806</v>
+      </c>
+      <c r="F398" t="s">
+        <v>87</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D399" t="s">
+        <v>805</v>
+      </c>
+      <c r="E399" t="s">
+        <v>806</v>
+      </c>
+      <c r="F399" t="s">
+        <v>87</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D400" t="s">
+        <v>805</v>
+      </c>
+      <c r="E400" t="s">
+        <v>806</v>
+      </c>
+      <c r="F400" t="s">
+        <v>37</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D401" t="s">
+        <v>805</v>
+      </c>
+      <c r="E401" t="s">
+        <v>806</v>
+      </c>
+      <c r="F401" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D402" t="s">
+        <v>805</v>
+      </c>
+      <c r="E402" t="s">
+        <v>806</v>
+      </c>
+      <c r="F402" t="s">
+        <v>1517</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D403" t="s">
+        <v>805</v>
+      </c>
+      <c r="E403" t="s">
+        <v>806</v>
+      </c>
+      <c r="F403" t="s">
+        <v>42</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D404" t="s">
+        <v>805</v>
+      </c>
+      <c r="E404" t="s">
+        <v>806</v>
+      </c>
+      <c r="F404" t="s">
+        <v>42</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D405" t="s">
+        <v>805</v>
+      </c>
+      <c r="E405" t="s">
+        <v>806</v>
+      </c>
+      <c r="F405" t="s">
+        <v>375</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D406" t="s">
+        <v>805</v>
+      </c>
+      <c r="E406" t="s">
+        <v>806</v>
+      </c>
+      <c r="F406" t="s">
+        <v>379</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D407" t="s">
+        <v>805</v>
+      </c>
+      <c r="E407" t="s">
+        <v>806</v>
+      </c>
+      <c r="F407" t="s">
+        <v>92</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D408" t="s">
+        <v>805</v>
+      </c>
+      <c r="E408" t="s">
+        <v>806</v>
+      </c>
+      <c r="F408" t="s">
+        <v>37</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D409" t="s">
+        <v>805</v>
+      </c>
+      <c r="E409" t="s">
+        <v>806</v>
+      </c>
+      <c r="F409" t="s">
+        <v>166</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D410" t="s">
+        <v>805</v>
+      </c>
+      <c r="E410" t="s">
+        <v>806</v>
+      </c>
+      <c r="F410" t="s">
+        <v>42</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D411" t="s">
+        <v>805</v>
+      </c>
+      <c r="E411" t="s">
+        <v>806</v>
+      </c>
+      <c r="F411" t="s">
+        <v>87</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D412" t="s">
+        <v>805</v>
+      </c>
+      <c r="E412" t="s">
+        <v>806</v>
+      </c>
+      <c r="F412" t="s">
+        <v>130</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D413" t="s">
+        <v>805</v>
+      </c>
+      <c r="E413" t="s">
+        <v>806</v>
+      </c>
+      <c r="F413" t="s">
+        <v>353</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D414" t="s">
+        <v>805</v>
+      </c>
+      <c r="E414" t="s">
+        <v>806</v>
+      </c>
+      <c r="F414" t="s">
+        <v>371</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D415" t="s">
+        <v>805</v>
+      </c>
+      <c r="E415" t="s">
+        <v>806</v>
+      </c>
+      <c r="F415" t="s">
+        <v>110</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D416" t="s">
+        <v>805</v>
+      </c>
+      <c r="E416" t="s">
+        <v>806</v>
+      </c>
+      <c r="F416" t="s">
+        <v>360</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D417" t="s">
+        <v>805</v>
+      </c>
+      <c r="E417" t="s">
+        <v>806</v>
+      </c>
+      <c r="F417" t="s">
+        <v>78</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D418" t="s">
+        <v>805</v>
+      </c>
+      <c r="E418" t="s">
+        <v>806</v>
+      </c>
+      <c r="F418" t="s">
+        <v>543</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D419" t="s">
+        <v>805</v>
+      </c>
+      <c r="E419" t="s">
+        <v>806</v>
+      </c>
+      <c r="F419" t="s">
+        <v>87</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D420" t="s">
+        <v>805</v>
+      </c>
+      <c r="E420" t="s">
+        <v>806</v>
+      </c>
+      <c r="F420" t="s">
+        <v>87</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D421" t="s">
+        <v>805</v>
+      </c>
+      <c r="E421" t="s">
+        <v>806</v>
+      </c>
+      <c r="F421" t="s">
+        <v>52</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D422" t="s">
+        <v>805</v>
+      </c>
+      <c r="E422" t="s">
+        <v>806</v>
+      </c>
+      <c r="F422" t="s">
+        <v>78</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D423" t="s">
+        <v>805</v>
+      </c>
+      <c r="E423" t="s">
+        <v>806</v>
+      </c>
+      <c r="F423" t="s">
+        <v>543</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D424" t="s">
+        <v>805</v>
+      </c>
+      <c r="E424" t="s">
+        <v>806</v>
+      </c>
+      <c r="F424" t="s">
+        <v>543</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D425" t="s">
+        <v>805</v>
+      </c>
+      <c r="E425" t="s">
+        <v>806</v>
+      </c>
+      <c r="F425" t="s">
+        <v>37</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D426" t="s">
+        <v>805</v>
+      </c>
+      <c r="E426" t="s">
+        <v>806</v>
+      </c>
+      <c r="F426" t="s">
+        <v>37</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D427" t="s">
+        <v>805</v>
+      </c>
+      <c r="E427" t="s">
+        <v>806</v>
+      </c>
+      <c r="F427" t="s">
+        <v>110</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D428" t="s">
+        <v>805</v>
+      </c>
+      <c r="E428" t="s">
+        <v>806</v>
+      </c>
+      <c r="F428" t="s">
+        <v>110</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D429" t="s">
+        <v>805</v>
+      </c>
+      <c r="E429" t="s">
+        <v>806</v>
+      </c>
+      <c r="F429" t="s">
+        <v>543</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D430" t="s">
+        <v>805</v>
+      </c>
+      <c r="E430" t="s">
+        <v>806</v>
+      </c>
+      <c r="F430" t="s">
+        <v>42</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D431" t="s">
+        <v>805</v>
+      </c>
+      <c r="E431" t="s">
+        <v>806</v>
+      </c>
+      <c r="F431" t="s">
+        <v>42</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D432" t="s">
+        <v>805</v>
+      </c>
+      <c r="E432" t="s">
+        <v>806</v>
+      </c>
+      <c r="F432" t="s">
+        <v>42</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D433" t="s">
+        <v>805</v>
+      </c>
+      <c r="E433" t="s">
+        <v>806</v>
+      </c>
+      <c r="F433" t="s">
+        <v>42</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D434" t="s">
+        <v>805</v>
+      </c>
+      <c r="E434" t="s">
+        <v>806</v>
+      </c>
+      <c r="F434" t="s">
+        <v>78</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D435" t="s">
+        <v>805</v>
+      </c>
+      <c r="E435" t="s">
+        <v>806</v>
+      </c>
+      <c r="F435" t="s">
+        <v>78</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D436" t="s">
+        <v>805</v>
+      </c>
+      <c r="E436" t="s">
+        <v>806</v>
+      </c>
+      <c r="F436" t="s">
+        <v>543</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D437" t="s">
+        <v>805</v>
+      </c>
+      <c r="E437" t="s">
+        <v>806</v>
+      </c>
+      <c r="F437" t="s">
+        <v>110</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D438" t="s">
+        <v>805</v>
+      </c>
+      <c r="E438" t="s">
+        <v>806</v>
+      </c>
+      <c r="F438" t="s">
+        <v>42</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D439" t="s">
+        <v>805</v>
+      </c>
+      <c r="E439" t="s">
+        <v>806</v>
+      </c>
+      <c r="F439" t="s">
+        <v>543</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D440" t="s">
+        <v>805</v>
+      </c>
+      <c r="E440" t="s">
+        <v>806</v>
+      </c>
+      <c r="F440" t="s">
+        <v>375</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D441" t="s">
+        <v>805</v>
+      </c>
+      <c r="E441" t="s">
+        <v>806</v>
+      </c>
+      <c r="F441" t="s">
+        <v>375</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D442" t="s">
+        <v>805</v>
+      </c>
+      <c r="E442" t="s">
+        <v>806</v>
+      </c>
+      <c r="F442" t="s">
+        <v>543</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1670</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D443" t="s">
+        <v>805</v>
+      </c>
+      <c r="E443" t="s">
+        <v>806</v>
+      </c>
+      <c r="F443" t="s">
+        <v>166</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D444" t="s">
+        <v>805</v>
+      </c>
+      <c r="E444" t="s">
+        <v>806</v>
+      </c>
+      <c r="F444" t="s">
+        <v>166</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D445" t="s">
+        <v>805</v>
+      </c>
+      <c r="E445" t="s">
+        <v>806</v>
+      </c>
+      <c r="F445" t="s">
+        <v>166</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D446" t="s">
+        <v>805</v>
+      </c>
+      <c r="E446" t="s">
+        <v>806</v>
+      </c>
+      <c r="F446" t="s">
+        <v>166</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D447" t="s">
+        <v>805</v>
+      </c>
+      <c r="E447" t="s">
+        <v>806</v>
+      </c>
+      <c r="F447" t="s">
+        <v>360</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D448" t="s">
+        <v>805</v>
+      </c>
+      <c r="E448" t="s">
+        <v>806</v>
+      </c>
+      <c r="F448" t="s">
+        <v>87</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1694</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D449" t="s">
+        <v>805</v>
+      </c>
+      <c r="E449" t="s">
+        <v>806</v>
+      </c>
+      <c r="F449" t="s">
+        <v>110</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D450" t="s">
+        <v>805</v>
+      </c>
+      <c r="E450" t="s">
+        <v>806</v>
+      </c>
+      <c r="F450" t="s">
+        <v>42</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D451" t="s">
+        <v>805</v>
+      </c>
+      <c r="E451" t="s">
+        <v>806</v>
+      </c>
+      <c r="F451" t="s">
+        <v>37</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D452" t="s">
+        <v>805</v>
+      </c>
+      <c r="E452" t="s">
+        <v>806</v>
+      </c>
+      <c r="F452" t="s">
+        <v>42</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>10</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E453" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F453" t="s">
+        <v>166</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>17</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F454" t="s">
+        <v>92</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>21</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F455" t="s">
+        <v>166</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>26</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F456" t="s">
+        <v>87</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1724</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>31</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F457" t="s">
+        <v>52</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>36</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F458" t="s">
+        <v>353</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1730</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>41</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F459" t="s">
+        <v>52</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1733</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>46</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E460" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F460" t="s">
+        <v>87</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>51</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E461" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F461" t="s">
+        <v>42</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>56</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F462" t="s">
+        <v>42</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>60</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F463" t="s">
+        <v>110</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>64</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F464" t="s">
+        <v>92</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>68</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F465" t="s">
+        <v>166</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>73</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F466" t="s">
+        <v>166</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>77</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F467" t="s">
+        <v>974</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>82</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F468" t="s">
+        <v>52</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>86</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F469" t="s">
+        <v>78</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>91</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E470" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F470" t="s">
+        <v>371</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>96</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F471" t="s">
+        <v>42</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>100</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F472" t="s">
+        <v>42</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>105</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F473" t="s">
+        <v>130</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>109</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E474" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F474" t="s">
+        <v>166</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>114</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F475" t="s">
+        <v>379</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>119</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F476" t="s">
+        <v>92</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>124</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F477" t="s">
+        <v>87</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>129</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F478" t="s">
+        <v>974</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>134</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F479" t="s">
+        <v>110</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>139</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F480" t="s">
+        <v>87</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>144</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F481" t="s">
+        <v>87</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>148</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F482" t="s">
+        <v>974</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>152</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F483" t="s">
+        <v>543</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>156</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F484" t="s">
+        <v>42</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>160</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F485" t="s">
+        <v>130</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>165</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E486" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F486" t="s">
+        <v>92</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>170</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1711</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F487" t="s">
+        <v>92</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>91</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F488" t="s">
+        <v>203</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>114</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F489" t="s">
+        <v>203</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>119</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F490" t="s">
+        <v>203</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>160</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F491" t="s">
+        <v>203</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>749</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F492" t="s">
+        <v>203</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>757</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F493" t="s">
+        <v>203</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>769</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E494" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F494" t="s">
+        <v>203</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E495" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F495" t="s">
+        <v>203</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F496" t="s">
+        <v>203</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F497" t="s">
+        <v>203</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1357</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F499" t="s">
+        <v>203</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F500" t="s">
+        <v>203</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F501" t="s">
+        <v>203</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F502" t="s">
+        <v>203</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F503" t="s">
+        <v>203</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1867</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F504" t="s">
+        <v>203</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F505" t="s">
+        <v>203</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F506" t="s">
+        <v>203</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F507" t="s">
+        <v>203</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>64</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1879</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>10</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1884</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>17</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F510" t="s">
+        <v>203</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>21</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E511" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F511" t="s">
+        <v>203</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>26</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F512" t="s">
+        <v>203</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>31</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F513" t="s">
+        <v>420</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>36</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F514" t="s">
+        <v>420</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>41</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F515" t="s">
+        <v>420</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>46</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F516" t="s">
+        <v>420</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>51</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F517" t="s">
+        <v>420</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>56</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F518" t="s">
+        <v>420</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>60</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F519" t="s">
+        <v>203</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>64</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F520" t="s">
+        <v>203</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>68</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F521" t="s">
+        <v>420</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>73</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F522" t="s">
+        <v>420</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>77</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F523" t="s">
+        <v>420</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1928</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7355,50 +19963,392 @@
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>